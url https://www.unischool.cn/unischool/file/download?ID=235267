--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -273,63 +273,63 @@
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
     <a:srgbClr val="711000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="12302" autoAdjust="0"/>
     <p:restoredTop sz="86931" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="94" d="100"/>
-          <a:sy n="94" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="1392" y="57"/>
+        <p:origin x="1296" y="77"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4008"/>
         <p:guide pos="736"/>
         <p:guide pos="7064"/>
         <p:guide orient="horz" pos="464"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="80" d="100"/>
           <a:sy n="80" d="100"/>
         </p:scale>
@@ -410,51 +410,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -579,51 +579,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2129,51 +2129,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2605,51 +2605,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3107,51 +3107,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3548,51 +3548,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3928,107 +3928,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -4407,50 +4407,80 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="图片 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69CC8299-5F97-606F-8EC0-A7A1BF1D1FA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3972576" y="1594645"/>
+            <a:ext cx="4242509" cy="3899520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -4602,131 +4632,80 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and check.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="组合 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E75FEB46-2E14-BD06-7E57-A458187FEC62}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353BBAEA-4092-46E1-7354-CD8312D7359A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3957103" y="2008366"/>
-[...2 lines deleted...]
-            <a:chExt cx="6619048" cy="6057143"/>
+            <a:off x="4205372" y="1602381"/>
+            <a:ext cx="1723714" cy="597674"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...60 lines deleted...]
-      </p:grpSp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27927E1C-1703-25D6-F84F-DE240BD51D3E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7107338" y="5075789"/>
             <a:ext cx="1231900" cy="398780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -5268,50 +5247,80 @@
       <p:bldP spid="10" grpId="0"/>
       <p:bldP spid="15" grpId="0"/>
       <p:bldP spid="19" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0533189B-970E-83C5-8DE2-873FCDDF8F55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3972576" y="1594645"/>
+            <a:ext cx="4242509" cy="3899520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -5463,131 +5472,50 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and repeat.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...79 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BD62E91-BCDD-5619-6C8C-E3A375CA36F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7107338" y="5075789"/>
             <a:ext cx="1231900" cy="398780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -5994,59 +5922,89 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2B7ECF-6853-B02C-27AA-71EB916A3C12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="15774" end="134348"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59435FD0-0A05-3430-4C89-4A9D6DC3E88C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4205372" y="1602381"/>
+            <a:ext cx="1723714" cy="597674"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="418832329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -6814,72 +6772,72 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6886" end="134348"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="图片 15">
+          <p:cNvPr id="11" name="图片 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42F851D0-BEA5-5EF7-F5F9-DEA136150A67}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BB798A6-7554-77DF-A7AC-55AD9CB3D741}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1093294" y="2635774"/>
-            <a:ext cx="3922972" cy="2420107"/>
+            <a:off x="1182026" y="2385662"/>
+            <a:ext cx="3954952" cy="2385330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -7269,102 +7227,102 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6886" end="134348"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="图片 12">
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="15" name="图片 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14F34E31-C705-9091-45BC-58D4ADBE3154}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6065919" y="2299506"/>
             <a:ext cx="1617779" cy="597674"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876DAEB3-0B1D-AF36-5B94-1F68D17A173D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1182026" y="2385662"/>
+            <a:ext cx="3954952" cy="2385330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -7754,102 +7712,102 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6886" end="134348"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="图片 12">
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="15" name="图片 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E668F69C-9D4D-8A63-67D4-2BA134A1DCB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6065919" y="2299506"/>
             <a:ext cx="1617779" cy="597674"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9412C7C0-5FCB-7115-18DC-189DC5438473}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1182026" y="2385662"/>
+            <a:ext cx="3954952" cy="2385330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -11604,50 +11562,80 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="图片 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3945E789-B0ED-EB0D-CC9F-849C2E787223}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4013682" y="1592359"/>
+            <a:ext cx="4341093" cy="3872514"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -11824,146 +11812,95 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053FB4F7-4AF5-B858-5013-87AABD11A00E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6000" end="139268"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="组合 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A972EFE3-4080-4C40-DDC3-9E6F4619757D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E09C1494-BC42-FC90-90F5-274CF885E0A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3957103" y="1919875"/>
-[...2 lines deleted...]
-            <a:chExt cx="6619048" cy="6057143"/>
+            <a:off x="4244942" y="2199814"/>
+            <a:ext cx="1640597" cy="398780"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...60 lines deleted...]
-      </p:grpSp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C448AE3-390D-FFBF-5B45-868DC795EBE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7107338" y="4987298"/>
             <a:ext cx="1231900" cy="398780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -12468,50 +12405,80 @@
       <p:bldP spid="13" grpId="0"/>
       <p:bldP spid="18" grpId="0"/>
       <p:bldP spid="21" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7D3B644-5AC5-7F9A-EBE7-EB4B6AA4AC78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4013682" y="1592359"/>
+            <a:ext cx="4341093" cy="3872514"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -12688,146 +12655,65 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B483E8F-A442-AD00-3A94-11EC86483941}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6000" end="139268"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:grpSp>
-[...79 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B034D7A6-EB84-7A5B-B481-ACCFC32944A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7107338" y="4987298"/>
             <a:ext cx="1231900" cy="398780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -13206,50 +13092,80 @@
               <a:avLst/>
             </a:prstGeom>
             <a:ln w="28575">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:tailEnd type="triangle"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1A4F11-782C-78B6-C9BE-8B2977B80E9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4244942" y="2199814"/>
+            <a:ext cx="1640597" cy="398780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1094458687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -15197,71 +15113,70 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>288</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>79</Paragraphs>
   <Slides>17</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
-      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>