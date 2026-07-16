--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -45,50 +45,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId27"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="391" r:id="rId4"/>
@@ -222,50 +223,56 @@
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="665" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7015" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="523" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="2" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="12" clrIdx="1">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
@@ -598,99 +605,99 @@
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="8764" autoAdjust="0"/>
+    <p:restoredLeft sz="11981" autoAdjust="0"/>
     <p:restoredTop sz="81414" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="88" d="100"/>
-          <a:sy n="88" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="1836" y="60"/>
+        <p:origin x="1570" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3952"/>
         <p:guide pos="665"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="523"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -735,51 +742,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -904,51 +911,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2747,51 +2754,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3229,51 +3236,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3731,51 +3738,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4172,51 +4179,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/15</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4552,135 +4559,135 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -4776,52 +4783,52 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>eriod 2 Let’s read! </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="副标题 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="686719" y="3485099"/>
-            <a:ext cx="11505281" cy="994321"/>
+            <a:off x="539487" y="3485099"/>
+            <a:ext cx="11784249" cy="994321"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
@@ -4968,51 +4975,58 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>        册    次：二年级上册               学   科：英语（外研社版）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>        主讲人：唐雁翎                    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>学   校：龙江路小学中粮祥云分校</a:t>
+              <a:t>学   校：成都市龙江路小学</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
+              <a:t>                                                                          中粮祥云分校</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4562475" y="-200660"/>
             <a:ext cx="5965825" cy="953135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
@@ -5222,107 +5236,107 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen, check and repeat.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="图片 8" descr="卡通人物&#10;&#10;低可信度描述已自动生成"/>
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="10" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="78776" end="69184"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8161337" y="5266944"/>
             <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482CC8D3-0E49-7231-5640-CE076DB2BE07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4297802" y="1529035"/>
+            <a:ext cx="3474598" cy="4672556"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -6883,236 +6897,236 @@
             </a:extLst>
           </a:blip>
           <a:srcRect t="12626" b="3174"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2370037" y="1845239"/>
             <a:ext cx="3699153" cy="4376320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="对话气泡: 圆角矩形 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1718120" y="1761538"/>
-            <a:ext cx="4339985" cy="400868"/>
+            <a:off x="1718120" y="1687514"/>
+            <a:ext cx="4339985" cy="474892"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 27709"/>
               <a:gd name="adj2" fmla="val 119232"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="对话气泡: 圆角矩形 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1811519" y="2434592"/>
-            <a:ext cx="3858835" cy="613295"/>
+            <a:off x="564014" y="2284478"/>
+            <a:ext cx="3858835" cy="582702"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 9322"/>
-              <a:gd name="adj2" fmla="val 89371"/>
+              <a:gd name="adj1" fmla="val 34826"/>
+              <a:gd name="adj2" fmla="val 114641"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="对话气泡: 圆角矩形 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="2399235" y="5663522"/>
+            <a:off x="2399235" y="5601530"/>
             <a:ext cx="7345094" cy="623053"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 14413"/>
               <a:gd name="adj2" fmla="val 104027"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1735286" y="1722486"/>
+            <a:off x="1819027" y="1683187"/>
             <a:ext cx="4405589" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Joe, come and have some </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>jiaozi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="椭圆 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4904122" y="1716604"/>
+            <a:off x="5051353" y="1693357"/>
             <a:ext cx="891198" cy="562318"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7160,51 +7174,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="椭圆 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4021822" y="2472447"/>
+            <a:off x="2841515" y="2308595"/>
             <a:ext cx="1670702" cy="594211"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7249,123 +7263,123 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="文本框 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2493432" y="5756208"/>
+            <a:off x="2493432" y="5725212"/>
             <a:ext cx="2410689" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It’s ___________.     </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="文本框 33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4807164" y="5775639"/>
+            <a:off x="4807164" y="5744643"/>
             <a:ext cx="4897834" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It means _________ for the new year!</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="文本框 35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3021341" y="5759894"/>
+            <a:off x="3021341" y="5728898"/>
             <a:ext cx="1718569" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>lucky </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" i="1" dirty="0">
@@ -7415,51 +7429,51 @@
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>good luck </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="文本框 37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1843974" y="2511664"/>
+            <a:off x="615731" y="2342316"/>
             <a:ext cx="4152289" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Oh. What is this? A red candy.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
@@ -8585,73 +8599,72 @@
       <p:bldP spid="38" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="图片 3" descr="图示&#10;&#10;低可信度描述已自动生成"/>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95FAB841-3322-85B5-0DD7-8206435F89B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...7 lines deleted...]
-          <a:srcRect t="10448" b="7409"/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="989339" y="1716604"/>
-            <a:ext cx="3732973" cy="4469757"/>
+            <a:off x="1542082" y="1590615"/>
+            <a:ext cx="3103112" cy="4515722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
@@ -8889,52 +8902,52 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What will he say? </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="对话气泡: 圆角矩形 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="2081462" y="1904172"/>
-            <a:ext cx="2027073" cy="502141"/>
+            <a:off x="2471979" y="2265760"/>
+            <a:ext cx="1689315" cy="333885"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 17641"/>
               <a:gd name="adj2" fmla="val 47892"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -9397,78 +9410,72 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="110710" end="37814"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8405018" y="2041612"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="图示&#10;&#10;低可信度描述已自动生成">
+          <p:cNvPr id="3" name="图片 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9EF9ED9-3765-DA84-C090-F72F3B493114}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83EA238B-32D1-9B16-F3FB-0580FC8E5C47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4120616" y="1688524"/>
-            <a:ext cx="3691358" cy="4583322"/>
+            <a:off x="4444268" y="1558878"/>
+            <a:ext cx="3130105" cy="4555003"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -10090,86 +10097,86 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Read and number.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7076975" y="2005320"/>
+            <a:off x="7076975" y="2028567"/>
             <a:ext cx="388620" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7078245" y="3634560"/>
+            <a:off x="7078245" y="3673305"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -10230,86 +10237,86 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5366199" y="2035519"/>
+            <a:off x="5342952" y="2043268"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="文本框 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5366199" y="3672138"/>
+            <a:off x="5342952" y="3679887"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -10631,50 +10638,80 @@
       <p:bldP spid="8" grpId="1"/>
       <p:bldP spid="10" grpId="0"/>
       <p:bldP spid="10" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7C11777-B074-A957-9BCA-75F994654EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3965138" y="1518596"/>
+            <a:ext cx="4261723" cy="4725279"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 1"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -10828,81 +10865,50 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen, read and match.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7" descr="图片包含 图形用户界面&#10;&#10;描述已自动生成"/>
-[...29 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="9" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="126062" end="16858"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -10965,92 +10971,96 @@
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="14" name="直接连接符 13"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5787523" y="3881236"/>
-            <a:ext cx="1037483" cy="1848792"/>
+            <a:off x="5563892" y="4141079"/>
+            <a:ext cx="1261114" cy="1588949"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="直接连接符 15"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="5797485" y="1921705"/>
-            <a:ext cx="1093509" cy="2867111"/>
+            <a:ext cx="1093509" cy="2743285"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
@@ -12150,222 +12160,222 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Read the story aloud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7" descr="卡通人物&#10;&#10;中度可信度描述已自动生成"/>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1BB0772-8762-6A91-F9B6-E36A37443C01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800487" y="2379851"/>
-            <a:ext cx="1914735" cy="2440101"/>
+            <a:off x="324676" y="2317623"/>
+            <a:ext cx="2048020" cy="2572719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="图形用户界面, 应用程序&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107DFB47-B1DB-7418-2FD2-CFD77979BC9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2777779" y="2379851"/>
-            <a:ext cx="1696692" cy="2440101"/>
+            <a:off x="2435254" y="2318217"/>
+            <a:ext cx="1931276" cy="2579734"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="图片 14" descr="图片包含 室内, 桌子, 游戏机, 男人&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="14" name="图片 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D6E0F8-47EF-A079-3081-F43F37CE7048}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4549095" y="2379851"/>
-            <a:ext cx="1664808" cy="2423801"/>
+            <a:off x="4429086" y="2317623"/>
+            <a:ext cx="1801978" cy="2572719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="图片 18" descr="图片包含 室内, 桌子, 照片, 女人&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="17" name="图片 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C514657-38E6-00AF-AABD-1F2E4BE0037D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6281466" y="2379851"/>
-            <a:ext cx="1696692" cy="2448264"/>
+            <a:off x="6281991" y="2318216"/>
+            <a:ext cx="1842668" cy="2579735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="图片 21" descr="图形用户界面&#10;&#10;低可信度描述已自动生成"/>
+          <p:cNvPr id="20" name="图片 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20A509BE-BF79-F627-FEB7-F06DEF16902C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8042029" y="2372965"/>
-            <a:ext cx="1696692" cy="2448833"/>
+            <a:off x="8175586" y="2317623"/>
+            <a:ext cx="1792468" cy="2572719"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="24" name="图片 23" descr="图片包含 图示&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="23" name="图片 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8A914A0-CAD4-438D-A020-7EBD2A635E36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9801278" y="2372965"/>
-            <a:ext cx="1664010" cy="2430687"/>
+            <a:off x="10045934" y="2314648"/>
+            <a:ext cx="1792469" cy="2560670"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -12791,222 +12801,222 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Work in groups. Act out the story.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="图片 16" descr="卡通人物&#10;&#10;中度可信度描述已自动生成"/>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727BB7A8-709B-4ADB-D3A6-FBDD3BE8814C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="874500" y="1782310"/>
-            <a:ext cx="1704835" cy="2172608"/>
+            <a:off x="870035" y="1681573"/>
+            <a:ext cx="1671723" cy="2100015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="图片 17" descr="图形用户界面, 应用程序&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB902A87-33DE-A7EB-2098-E5297B5A1644}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2767568" y="1782310"/>
-            <a:ext cx="1510694" cy="2172608"/>
+            <a:off x="2694235" y="1658326"/>
+            <a:ext cx="1638324" cy="2135995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="图片 18" descr="图片包含 室内, 桌子, 游戏机, 男人&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94E59400-FCC1-9DEB-B74B-42AA508E214F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4538884" y="1782309"/>
-            <a:ext cx="1482306" cy="2158095"/>
+            <a:off x="4499306" y="1658327"/>
+            <a:ext cx="1619633" cy="2123262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="24" name="图片 23" descr="图片包含 室内, 桌子, 照片, 女人&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4187088-534C-637B-5B1F-10EE4C811184}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="983827" y="4020382"/>
-            <a:ext cx="1547356" cy="2232778"/>
+            <a:off x="870034" y="3875692"/>
+            <a:ext cx="1666705" cy="2333387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="25" name="图片 24" descr="图形用户界面&#10;&#10;低可信度描述已自动生成"/>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F24AC6E-A721-46D2-DBD6-B6AB23D89618}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2744390" y="4013496"/>
-            <a:ext cx="1547356" cy="2233297"/>
+            <a:off x="2706838" y="3875692"/>
+            <a:ext cx="1625721" cy="2333387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="26" name="图片 25" descr="图片包含 图示&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081BB635-10C5-9324-54D8-AF250E2B36FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4503639" y="4013497"/>
-            <a:ext cx="1517551" cy="2216748"/>
+            <a:off x="4485568" y="3875692"/>
+            <a:ext cx="1633371" cy="2333387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -13803,51 +13813,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s chant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="363416" y="2228176"/>
+            <a:off x="425408" y="2228176"/>
             <a:ext cx="4974000" cy="3434360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="5B9BD5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -14094,72 +14104,72 @@
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>45</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-ea"/>
               </a:rPr>
               <a:t>页韵文的视频。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="图片 3" descr="图片包含 桌子, 小, 照片, 食物&#10;&#10;描述已自动生成"/>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{320043EE-0EC0-6CE1-613B-3266A23271BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6144885" y="1580650"/>
-            <a:ext cx="4800736" cy="4515896"/>
+            <a:off x="6184229" y="1665077"/>
+            <a:ext cx="4974000" cy="4351602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -14329,98 +14339,112 @@
           <a:xfrm>
             <a:off x="3719759" y="818969"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Look and say.</a:t>
+              <a:t>Look and guess.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5852017" y="2325737"/>
             <a:ext cx="5652124" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What can you see in the picture</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>? </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5852017" y="2980973"/>
             <a:ext cx="4472305" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
@@ -14545,51 +14569,51 @@
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1159059" y="3165513"/>
+            <a:off x="1143561" y="3165513"/>
             <a:ext cx="1116055" cy="176402"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="图片 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
@@ -14858,50 +14882,80 @@
       <p:bldP spid="10" grpId="1"/>
       <p:bldP spid="11" grpId="0"/>
       <p:bldP spid="11" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16FE0528-A405-D035-E2B2-C3C8F2777016}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4339525" y="1676412"/>
+            <a:ext cx="3507462" cy="4419171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 1"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -15047,137 +15101,185 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and check.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6" descr="卡通人物&#10;&#10;中度可信度描述已自动生成"/>
-[...58 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="13" name="二上-5-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="51042" end="94015"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8405018" y="3287049"/>
             <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="图片 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0145D79-ED27-FFC3-9A85-968AFB3B6D0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4393768" y="3095148"/>
+            <a:ext cx="1174735" cy="185677"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="图片 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A82051-831E-4C5F-6BC4-088B003AB449}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5478651" y="3397694"/>
+            <a:ext cx="2296886" cy="386552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="图片 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176D86D3-52C5-AEBF-6C57-D1B6C42CAF4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4602159" y="5647039"/>
+            <a:ext cx="1979182" cy="386552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -15188,111 +15290,231 @@
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="9791" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="16"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="7" fill="hold" display="0">
+                <p:cTn id="15" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="13"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41BA6C15-1661-82D5-4894-DD0BEF4947F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1388180" y="1665077"/>
+            <a:ext cx="3507462" cy="4419171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="直接连接符 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="3522915" y="1454061"/>
             <a:ext cx="5556738" cy="23447"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
@@ -15431,51 +15653,51 @@
           <a:xfrm>
             <a:off x="3719759" y="818969"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Look and say.</a:t>
+              <a:t>Look, read and say.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5852014" y="2481180"/>
             <a:ext cx="5396278" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -15628,108 +15850,162 @@
               <a:t>What will </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Lanlan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> say?</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="图片 1" descr="卡通人物&#10;&#10;中度可信度描述已自动生成"/>
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="3" name="图片 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1073886" y="5861750"/>
+            <a:off x="1647322" y="5631540"/>
             <a:ext cx="1979182" cy="386552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直接连接符 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53ADB7A1-0131-88E0-181E-0811B61B3236}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3405685" y="3572359"/>
+            <a:ext cx="825352" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="直接连接符 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62F24CF2-CC4F-B300-62F9-CE745537AB55}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2547528" y="3770781"/>
+            <a:ext cx="2233699" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -15802,103 +16078,175 @@
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="21" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="22" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="24" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
@@ -15933,87 +16281,87 @@
       <p:bldP spid="11" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7" descr="卡通人物&#10;&#10;中度可信度描述已自动生成"/>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DD39FFF-1E8D-B06B-8499-27707076D9BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4079138" y="1665077"/>
-            <a:ext cx="3630070" cy="4498651"/>
+            <a:off x="4342269" y="1830099"/>
+            <a:ext cx="3507462" cy="4419171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="椭圆 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4917989" y="4769707"/>
+            <a:off x="5119816" y="4792954"/>
             <a:ext cx="976184" cy="945293"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="57150">
             <a:solidFill>
               <a:schemeClr val="accent6"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -16569,51 +16917,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It’s __________.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6404366" y="1770295"/>
+            <a:off x="6404366" y="1863283"/>
             <a:ext cx="750871" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>fu</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" i="1" dirty="0">
               <a:solidFill>
@@ -17031,50 +17379,80 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It means good luck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="图片 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCD8B4A5-7EBE-2A9D-D30E-37812BE3E22C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="532413" y="1682977"/>
+            <a:ext cx="3153083" cy="4503240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -17394,70 +17772,115 @@
                                         <p:cTn id="34" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                  <p:par>
+                    <p:cTn id="35" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="36" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="37" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="18"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="35" fill="hold" display="0">
+                <p:cTn id="39" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="12"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="4" grpId="0"/>
       <p:bldP spid="5" grpId="0"/>
       <p:bldP spid="8" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
@@ -19131,83 +19554,82 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>531</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
-  <Paragraphs>105</Paragraphs>
+  <Paragraphs>106</Paragraphs>
   <Slides>23</Slides>
   <Notes>18</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>11</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
-      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>