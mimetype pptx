--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -36,50 +36,51 @@
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
     <p:sldMasterId id="2147483656" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId18"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId19"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId4"/>
@@ -222,158 +223,164 @@
         </p15:guide>
         <p15:guide id="2" pos="670" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7015" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="540" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Sai Hao" initials="SH" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="1" clrIdx="3"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="2" name="FLTRP" initials="FLTRP" lastIdx="26" clrIdx="1"/>
   <p:cmAuthor id="3" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="21" clrIdx="2"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1" useTimings="0">
+  <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="F3DFDA"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="C1E6F4"/>
     <a:srgbClr val="99D8F4"/>
     <a:srgbClr val="CEECF7"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="10404" autoAdjust="0"/>
     <p:restoredTop sz="95496" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="1258" y="893"/>
+        <p:origin x="994" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3945"/>
         <p:guide pos="670"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="540"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -418,51 +425,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -587,51 +594,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1871,51 +1878,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2347,51 +2354,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2823,51 +2830,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3329,51 +3336,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3770,51 +3777,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4211,51 +4218,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/10/11</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4591,99 +4598,99 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -5646,199 +5653,153 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="15"/>
+                                          <p:spTgt spid="15">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...47 lines deleted...]
-                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="15" grpId="0"/>
       <p:bldP spid="15" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -7719,80 +7680,50 @@
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6886" end="134348"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2233914" y="1210379"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="组合 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80F75716-5247-4698-A269-7BE459D1643E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5836703" y="1888507"/>
             <a:ext cx="4277794" cy="3914643"/>
             <a:chOff x="5836703" y="1888507"/>
             <a:chExt cx="4277794" cy="3914643"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="10" name="组合 9">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7804,127 +7735,157 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5836703" y="1888507"/>
               <a:ext cx="4277794" cy="3914643"/>
               <a:chOff x="2786476" y="400428"/>
               <a:chExt cx="6619048" cy="6057143"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="13" name="图片 12">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B44E3782-BC85-E119-23ED-422DAD37E0EA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId7"/>
+              <a:blip r:embed="rId6"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2786476" y="400428"/>
                 <a:ext cx="6619048" cy="6057143"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="15" name="图片 14">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F75B0001-2435-9631-6156-D38FFC7AE3D4}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId8"/>
+              <a:blip r:embed="rId7"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3170621" y="400428"/>
                 <a:ext cx="2503196" cy="924783"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="图片 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94C2697E-6256-6661-6D45-5C8600BBDAB5}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId8"/>
+            <a:blip r:embed="rId7"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6065919" y="2299506"/>
               <a:ext cx="1617779" cy="597674"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F9A0A0-30F2-38E3-6DAB-9A0B9C243501}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1182026" y="2385662"/>
+            <a:ext cx="3954952" cy="2385330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -8179,547 +8140,142 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2">
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D35EB37D-CE46-C502-408B-D40C6ED5BE16}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47DADB39-A327-3073-AEF7-ACDD5EB58689}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="288661" y="2130541"/>
-[...150 lines deleted...]
-            <a:ext cx="1787537" cy="2619155"/>
+            <a:off x="0" y="1931378"/>
+            <a:ext cx="12192000" cy="2995243"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...253 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="图片 11">
+          <p:cNvPr id="13" name="图片 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49055D46-DDAE-5E04-F41F-460B22986B5E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43280E6E-2EF2-6FA5-779E-2528E217DBAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2933127" y="1762958"/>
-            <a:ext cx="6544975" cy="4418689"/>
+            <a:off x="2825917" y="1762958"/>
+            <a:ext cx="6873079" cy="4393491"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="圆角矩形 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4379031" y="3123847"/>
+            <a:off x="4346141" y="3044911"/>
             <a:ext cx="1051489" cy="1210945"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
@@ -8785,89 +8341,89 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="直接连接符 7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3765043" y="2759074"/>
+            <a:off x="4346141" y="2719603"/>
             <a:ext cx="577850" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="10" name="直接连接符 9"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5881052" y="3432951"/>
-            <a:ext cx="1708468" cy="0"/>
+            <a:off x="7736166" y="3334277"/>
+            <a:ext cx="1565716" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
@@ -10586,683 +10142,701 @@
                                       <p:cBhvr additive="base">
                                         <p:cTn id="18" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="19" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="21" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="1" fill="hold">
+                                        <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="19"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="21" dur="500" fill="hold"/>
+                                        <p:cTn id="23" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="19"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:cTn id="24" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="19"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="25" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="25" dur="500" fill="hold"/>
+                                        <p:cTn id="27" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="26" dur="500" fill="hold"/>
+                                        <p:cTn id="28" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="27" fill="hold">
+                    <p:cTn id="29" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="28" fill="hold">
+                          <p:cTn id="30" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="29" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="31" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="30" dur="1" fill="hold">
+                                        <p:cTn id="32" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="31" dur="500" fill="hold"/>
+                                        <p:cTn id="33" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="32" dur="500" fill="hold"/>
+                                        <p:cTn id="34" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="33" fill="hold">
+                    <p:cTn id="35" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="34" fill="hold">
+                          <p:cTn id="36" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="35" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="37" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="36" dur="1" fill="hold">
+                                        <p:cTn id="38" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="21"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="37" dur="500" fill="hold"/>
+                                        <p:cTn id="39" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="21"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="38" dur="500" fill="hold"/>
+                                        <p:cTn id="40" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="21"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="39" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="41" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="40" dur="1" fill="hold">
+                                        <p:cTn id="42" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="20"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="41" dur="500" fill="hold"/>
+                                        <p:cTn id="43" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="20"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="42" dur="500" fill="hold"/>
+                                        <p:cTn id="44" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="20"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="43" fill="hold">
+                    <p:cTn id="45" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="44" fill="hold">
+                          <p:cTn id="46" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="45" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="47" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="46" dur="1" fill="hold">
+                                        <p:cTn id="48" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="47" dur="500" fill="hold"/>
+                                        <p:cTn id="49" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="48" dur="500" fill="hold"/>
+                                        <p:cTn id="50" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="49" fill="hold">
+                    <p:cTn id="51" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="50" fill="hold">
+                          <p:cTn id="52" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="51" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="53" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="52" dur="1" fill="hold">
+                                        <p:cTn id="54" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="53" dur="500" fill="hold"/>
+                                        <p:cTn id="55" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="54" dur="500" fill="hold"/>
+                                        <p:cTn id="56" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="55" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="57" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="56" dur="1" fill="hold">
+                                        <p:cTn id="58" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="30"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="57" dur="500" fill="hold"/>
+                                        <p:cTn id="59" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="30"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="58" dur="500" fill="hold"/>
+                                        <p:cTn id="60" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="30"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -17803,56 +17377,56 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>微软雅黑</vt:lpstr>
+      <vt:lpstr>华文楷体</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>微软雅黑</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>2_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>