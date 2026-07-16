--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="182E07A1" w14:textId="1E6DB23E" w:rsidR="003D5D7E" w:rsidRPr="00111692" w:rsidRDefault="003D5D7E" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Unit </w:t>
       </w:r>
       <w:r w:rsidR="00AF23B2">
         <w:rPr>
@@ -82,163 +82,194 @@
     <w:p w14:paraId="38E76350" w14:textId="77777777" w:rsidR="003D5D7E" w:rsidRPr="00876B2B" w:rsidRDefault="003D5D7E" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>一、单元主题概述</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD9B3E7" w14:textId="73E528C7" w:rsidR="003D5D7E" w:rsidRPr="003C2176" w:rsidRDefault="003D5D7E" w:rsidP="005B2B22">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2176">
+        <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>本单元</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C2176">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>主题属于“</w:t>
+      </w:r>
+      <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>本单元</w:t>
+        <w:t>人与社会</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>主题属于“</w:t>
+        <w:t>”主题范畴</w:t>
+      </w:r>
+      <w:r w:rsidR="005678BB" w:rsidRPr="003C2176">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>，“</w:t>
       </w:r>
       <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>人与社会</w:t>
+        <w:t>历史、社会与文化</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C2176">
+      <w:r w:rsidR="005678BB" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>”主题范畴</w:t>
+        <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="005678BB" w:rsidRPr="003C2176">
+      <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>主题群，聚焦</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5472" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>，“</w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>历史、社会与文化</w:t>
+        <w:t>常见节假日、文化体验</w:t>
       </w:r>
-      <w:r w:rsidR="005678BB" w:rsidRPr="003C2176">
+      <w:r w:rsidR="009C5472" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>主题群，聚焦</w:t>
+        <w:t>子主题</w:t>
       </w:r>
-      <w:r w:rsidR="009C5472" w:rsidRPr="003C2176">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>常见节假日、文化体验</w:t>
+        <w:t>内容。旨在引导学生了解春节的传统习俗，感受中国传统节日的魅力，加深对中国传统文化的理解和认同，培养学生热爱并</w:t>
       </w:r>
-      <w:r w:rsidR="009C5472" w:rsidRPr="003C2176">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>子主题内容。旨在引导学生了解春节的传统习俗，感受中国传统节日的魅力，加深对中国传统文化的理解和认同，培养学生热爱并乐于发扬传统文化的意识。</w:t>
+        <w:t>乐于发扬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00176462" w:rsidRPr="003C2176">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>传统文化的意识。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD77576" w14:textId="62ABF740" w:rsidR="003D5D7E" w:rsidRPr="00BE214F" w:rsidRDefault="003D5D7E" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC23A2F" w14:textId="77777777" w:rsidR="003D5D7E" w:rsidRPr="00876B2B" w:rsidRDefault="003D5D7E" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
@@ -835,138 +866,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2192"/>
+        <w:gridCol w:w="1989"/>
+        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="2613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEEABAE" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3CDD85" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290B10B5" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7646AA5A" w14:textId="3C2DAC08" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="001D7E9F" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>理解韵文内容，</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7E9F">
               <w:rPr>
@@ -999,127 +1030,131 @@
             <w:r w:rsidRPr="001D7E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”“</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Best wishes to you!</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10023636" w14:textId="2FFBF3B1" w:rsidR="00583F8B" w:rsidRPr="00B76FC1" w:rsidRDefault="004D3A63" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Look and </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B76FC1" w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00985331" w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A1074DD" w14:textId="6A97631A" w:rsidR="00B76FC1" w:rsidRPr="00B76FC1" w:rsidRDefault="00B76FC1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察图片，在教师的引导下认识图中的女孩</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lanlan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>回答问题</w:t>
             </w:r>
             <w:r w:rsidR="001563A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1453,94 +1488,156 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Look and guess.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FB0D3A2" w14:textId="33503DB7" w:rsidR="00CA50CF" w:rsidRDefault="00B76FC1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察图片，尝试猜测</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lanlan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>说的话</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>回答问题：</w:t>
             </w:r>
             <w:r w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">What does Lanlan say to Feifei, Tongtong and Qingqing? </w:t>
+              <w:t xml:space="preserve">What does </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B76FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Qingqing? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E049DA7" w14:textId="77777777" w:rsidR="00B76FC1" w:rsidRPr="00B76FC1" w:rsidRDefault="00B76FC1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DB3DB66" w14:textId="25A5F22C" w:rsidR="00CA50CF" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1670,88 +1767,128 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. Listen and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B1216A" w14:textId="5B7FB9A3" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
+          <w:p w14:paraId="65B1216A" w14:textId="5B7FB9A3" w:rsidR="00583F8B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>学生再次听录音，跟读韵文的前三句。</w:t>
-            </w:r>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>再次听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>录音，跟读韵文的前三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>句。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2009FCA6" w14:textId="77777777" w:rsidR="00054CFB" w:rsidRPr="00876B2B" w:rsidRDefault="00054CFB" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="1AE6BF64" w14:textId="6F909F97" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="009C2108" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Look </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidR="00CA5B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1793,77 +1930,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察图片，</w:t>
             </w:r>
             <w:r w:rsidR="00AB2D21" w:rsidRPr="00B76FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>尝试</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>猜测</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CA5B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AB2D21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Qingqing</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1872,51 +2013,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>回答问题：</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">What do Feifei, Tongtong and Qingqing say to Lanlan? </w:t>
+              <w:t xml:space="preserve">What do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Qingqing say to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="538F8C20" w14:textId="77777777" w:rsidR="00550559" w:rsidRPr="00876B2B" w:rsidRDefault="00550559" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44FF7D91" w14:textId="49B39B43" w:rsidR="00550559" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2040,95 +2241,115 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. Listen and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18810AA1" w14:textId="7D205D98" w:rsidR="00583F8B" w:rsidRPr="00481BF5" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>学生再次听录音，跟读韵文的</w:t>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>再次听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00170A09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>录音，跟读韵文的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>后</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>两</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>句。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D3170CB" w14:textId="77777777" w:rsidR="00481BF5" w:rsidRDefault="00481BF5" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否认真观察图片并积极回答问题，</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>必要时允许学生用中文辅助表达。</w:t>
             </w:r>
@@ -2256,176 +2477,218 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09B2ECD6" w14:textId="77777777" w:rsidR="00B76FC1" w:rsidRDefault="00B76FC1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08749652" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47CA3F58" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DEFADC4" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C6B698B" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="798021DC" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A242306" w14:textId="77777777" w:rsidR="00CA5B98" w:rsidRDefault="00CA5B98" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5870939B" w14:textId="77777777" w:rsidR="00B12AC2" w:rsidRDefault="00B12AC2" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="62316906" w14:textId="4617C1E3" w:rsidR="00481BF5" w:rsidRDefault="00481BF5" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBD04DB" w14:textId="77777777" w:rsidR="00054CFB" w:rsidRDefault="00054CFB" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>教师观察学生能否准确朗读韵文，及时提供帮助。</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="202163E1" w14:textId="77777777" w:rsidR="00054CFB" w:rsidRDefault="00054CFB" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62316906" w14:textId="7770094A" w:rsidR="00481BF5" w:rsidRDefault="00481BF5" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否准确朗读韵文，及时提供</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39CDA2A7" w14:textId="77777777" w:rsidR="00A2350A" w:rsidRPr="00481BF5" w:rsidRDefault="00A2350A" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20E5BD35" w14:textId="77777777" w:rsidR="00465876" w:rsidRPr="00CA5B98" w:rsidRDefault="00465876" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2470,54 +2733,54 @@
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="022EB41A" w14:textId="39AD2E8E" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="61FDF670" w14:textId="37043C02" w:rsidR="00481BF5" w:rsidRPr="00481BF5" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -2573,57 +2836,57 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="00584EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="00BD5365" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D998DEF" w14:textId="77777777" w:rsidR="00872EFD" w:rsidRPr="00876B2B" w:rsidRDefault="00872EFD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>熟练</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2767,51 +3030,51 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21A84D51" w14:textId="0D402FA0" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1755"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50AADAB1" w14:textId="6F97709D" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="005853B4" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -3055,79 +3318,81 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. Work in groups. Chant and act.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3514E678" w14:textId="38BFCD21" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00170A09" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170A09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>学生四人一组，自主创编动作，表演韵文，并在全班展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDA527F" w14:textId="5DB6BBC9" w:rsidR="00D74B6F" w:rsidRPr="00876B2B" w:rsidRDefault="00D74B6F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>教师观察不同能力水平学生</w:t>
             </w:r>
             <w:r w:rsidR="0072602E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>韵文的情况，给予指导或鼓励。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B9BC839" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -3171,86 +3436,97 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BBA75EA" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0331ED30" w14:textId="77777777" w:rsidR="00485D6F" w:rsidRDefault="00485D6F" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="1A01253D" w14:textId="77777777" w:rsidR="00054CFB" w:rsidRDefault="00054CFB" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="5B4A4B2D" w14:textId="44CCE31F" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00D74B6F" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>教师观察学生能否积极参与小组活动，根据学生的表</w:t>
+              <w:t>教师观察学生能否积</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>演情况给予评价。</w:t>
+              <w:t>极参与小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="58DD16EC" w14:textId="472DFBBE" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -3258,116 +3534,116 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00DC57B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481A75" w:rsidRPr="00AE542C" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00481A75" w:rsidRPr="00AE542C" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="19B92A6D" w14:textId="77777777" w:rsidR="00481A75" w:rsidRPr="00AE542C" w:rsidRDefault="00481A75" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="007874A4">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7C427705" w14:textId="3DB5E8F3" w:rsidR="00C700F1" w:rsidRPr="00C700F1" w:rsidRDefault="00C700F1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C700F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>带感情地朗读韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B20D979" w14:textId="4D92A940" w:rsidR="00583F8B" w:rsidRPr="00481BF5" w:rsidRDefault="00C700F1" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00481BF5" w:rsidRPr="00481BF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>了解更多春节祝福语，</w:t>
             </w:r>
             <w:r w:rsidR="005121F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidR="00481BF5" w:rsidRPr="00481BF5">
@@ -3376,314 +3652,332 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在下节课与同学分享。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="750A8C32" w14:textId="77777777" w:rsidR="00AE542C" w:rsidRPr="00C61968" w:rsidRDefault="00AE542C" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D065B9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>第二课时</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDB3CD9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Let’s read!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BA5E73" w14:textId="556213AE" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1.教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C620F1" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEA9C1C" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（1）在看、听、读、演等活动中，理解故事内容。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F73D7DB" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（2）掌握并灵活运用介绍节日习俗的表达。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2CC5CD" w14:textId="12006450" w:rsidR="00514E29" w:rsidRPr="008A74BB" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（3）</w:t>
       </w:r>
       <w:r w:rsidR="008A74BB" w:rsidRPr="008A74BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感受语言交流的真实性、互动性和趣味性，进一步了解和体验春节习俗，感受中国传统节日的魅力</w:t>
       </w:r>
       <w:r w:rsidRPr="008A74BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B1D77" w14:textId="77777777" w:rsidR="00053016" w:rsidRDefault="00053016" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="135C51D6" w14:textId="754EC652" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BC49F8" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>【核心词汇】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6E9704" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Spring Festival,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DINNextLTPro-Medium" w:hAnsi="DINNextLTPro-Medium"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>wear, clothes, put on,</w:t>
+        <w:t>wear,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clothes, put on,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>lantern, paper-cut</w:t>
+        <w:t xml:space="preserve">lantern, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>paper-cut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="46A4722F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>【核心句型】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBD471F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3760,384 +4054,405 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>–It’s…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338A635D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>They are…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F12AD5E" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A91CD08" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2260"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00514E29" w14:paraId="05477E0D" w14:textId="77777777" w:rsidTr="00F8495C">
+      <w:tr w:rsidR="00514E29" w14:paraId="05477E0D" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76739C98" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4114" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C4B7A9D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06ABBB92" w14:textId="19CF9A80" w:rsidR="00514E29" w:rsidRDefault="00B96C74" w:rsidP="005B2B22">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="6F25E02D" w14:textId="77777777" w:rsidTr="00F8495C">
+      <w:tr w:rsidR="00514E29" w14:paraId="6F25E02D" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22BB5A11" w14:textId="73D32C2D" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00E52617">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在看、听、读、演等活动中，理解故事内容</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087B1180" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4114" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="745B0E60" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1. Let’s chant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64435F86" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生跟随视频，复习第一课时的韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B49231" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3559149A" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3559149A" w14:textId="2FCDF98F" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2. Look and say.</w:t>
+              <w:t xml:space="preserve">2. Look and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A56C28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>guess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="357837A1" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第46页的图片，回答问题：</w:t>
@@ -4180,171 +4495,229 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3. Listen and check.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E56AC58" w14:textId="0ED4E97D" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生听录音，验证</w:t>
             </w:r>
             <w:r w:rsidR="00B61E7A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>问题的答案</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，认识故事的主要角色和发生背景。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E1E7194" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...27 lines deleted...]
-              <w:t>4. Look and say.</w:t>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10F80ACB" w14:textId="2AF9F4FF" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00A56C28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>, read</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C2C0ED" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">学生再次观察教材第46页的图片，关注故事角色谈论的春节习俗以及所用语言。 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="486FF9E5" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">T: What does Joe want to know? What does he say to Lanlan? </w:t>
+              <w:t xml:space="preserve">T: What does Joe want to know? What does he say to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AD2B012" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: How do you celebrate the Spring Festival? </w:t>
@@ -4370,85 +4743,107 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="001A4BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="001A4BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>指着</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A4BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Lanlan</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001A4BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的红衣服</w:t>
             </w:r>
             <w:r w:rsidR="001A4BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">: What does Lanlan wear? </w:t>
+              <w:t xml:space="preserve">: What does </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wear? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="122E9FC3" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: She wears red clothes. </w:t>
@@ -4504,149 +4899,175 @@
               <w:t xml:space="preserve">Ss: Because it’s the Spring Festival. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62CBEA63" w14:textId="231EC3BE" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>T: Yes</w:t>
             </w:r>
             <w:r w:rsidR="00BE2980">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">he wears red clothes for the Spring Festival. What will Lanlan say? </w:t>
+              <w:t xml:space="preserve">he wears red clothes for the Spring Festival. What will </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43EBCA15" w14:textId="395A50C1" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Ss:</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Ss: </w:t>
             </w:r>
             <w:r w:rsidR="006F55FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5B54F338" w14:textId="77777777" w:rsidR="004537C2" w:rsidRPr="004537C2" w:rsidRDefault="004537C2" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="6BF84230" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E102652" w14:textId="561D3F96" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生听录音，验证问题的答案并跟读。随后，学生在教师的引导下进一步预测故事内容，猜</w:t>
             </w:r>
             <w:r w:rsidR="006A281B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>测</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4683,63 +5104,83 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E938668" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6. Look, listen and say.</w:t>
+              <w:t xml:space="preserve">6. Look, listen and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C97F769" w14:textId="46FFEA19" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第47页的图片，在教师的引导下关注图</w:t>
             </w:r>
             <w:r w:rsidR="005E6C03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>片</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4957,51 +5398,71 @@
               <w:t xml:space="preserve">Ss: It means… </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D42DAA" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>T: What will Lanlan and Joe say?</w:t>
+              <w:t xml:space="preserve">T: What will </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Joe say?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E8C0AD" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ss: Maybe…</w:t>
@@ -5026,1764 +5487,1875 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">T: Let’s listen and check. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECEE0B2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="618F18EE" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
-[...23 lines deleted...]
-          <w:p w14:paraId="55902593" w14:textId="3261C203" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="05CCFF48" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00514E29" w:rsidP="00916BB8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55902593" w14:textId="5AF50BA7" w:rsidR="00514E29" w:rsidRPr="00916BB8" w:rsidRDefault="00514E29" w:rsidP="00916BB8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第48页的图片，在教</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>师的引导下关注图片中的红灯笼，尝试</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6769">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>预测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>对话内容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FE5C96" w14:textId="1DCF6CD6" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...14 lines deleted...]
-            <w:r w:rsidR="009D6769">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>指着图片中的红灯笼</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): What </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>they look</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A329459" w14:textId="3766577C" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: They</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> look</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at… </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6171FA77" w14:textId="398F07BD" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes, t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>hey</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> look</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at red lanterns. How does Joe feel? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA282CA" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: He is happy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31807E3D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: What will he say? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2977B192" w14:textId="3F28A7C4" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Maybe...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE3E57C" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14E7AFC6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174EFDCC" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，验证猜测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6B3DCC" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492E87E9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Look, listen and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1920D674" w14:textId="5A0F6010" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第49页的图片，在教师的引导下关注图片中的窗花，尝试</w:t>
+            </w:r>
+            <w:r w:rsidR="000B0EC6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>预测</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>对话内容。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="15FE5C96" w14:textId="1DCF6CD6" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t xml:space="preserve">对话内容。随后，学生听录音，验证猜测并跟读。 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCFEDB2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">What </w:t>
+          </w:p>
+          <w:p w14:paraId="12DE7911" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD74BE0" w14:textId="0E075465" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第50页的图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00124791">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>回答问题，猜测故事角色体验的春节习俗和所用语言。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D86D441" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: Who are </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Joe with? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0889691B" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: Maybe they are with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Lanlan’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mum and dad. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A91D9B9" w14:textId="7B66C66E" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: What </w:t>
             </w:r>
             <w:r w:rsidR="00ED4877">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they do</w:t>
+            </w:r>
             <w:r w:rsidR="00ED4877">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at? </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A329459" w14:textId="3766577C" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B20CEC" w14:textId="77777777" w:rsidR="007B3462" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Ss: They</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="6171FA77" w14:textId="398F07BD" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t xml:space="preserve">Ss: They… </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A995C9B" w14:textId="5F5C017D" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">T: </w:t>
             </w:r>
             <w:r w:rsidR="00ED4877">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Yes, t</w:t>
-[...8 lines deleted...]
-              <w:t>hey</w:t>
+              <w:t>That</w:t>
             </w:r>
             <w:r w:rsidR="00ED4877">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> look</w:t>
+              <w:t xml:space="preserve">s right. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They </w:t>
             </w:r>
             <w:r w:rsidR="00ED4877">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>hav</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at red lanterns. How does Joe feel? </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CA282CA" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t xml:space="preserve"> a big meal. What do they eat?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18828C70" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ss: He is happy. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31807E3D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t>Ss: They eat fish, meat and…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63526E44" w14:textId="7AEF8F8F" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>T (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>指向</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Joe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>夹着的糖果</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): Look, what is this? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5D0EC7" w14:textId="2E88D143" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="490CCD99" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T: What does it mean?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B38303D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Maybe…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="059F5CD8" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB98549" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613B31E9" w14:textId="04AE0264" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，验证</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F6A32B" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EDE7533" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2742F16E" w14:textId="19897280" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第51页的图片，在教师的引导下</w:t>
+            </w:r>
+            <w:r w:rsidR="004959B0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Joe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>的心情</w:t>
+            </w:r>
+            <w:r w:rsidR="004959B0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">他所说的话。 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E34E2E0" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T: How does Joe feel?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF08403" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: He is happy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0562B8" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T: Does he have a good time?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA921CF" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Yes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F82CA81" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">T: What will he say? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2977B192" w14:textId="3F28A7C4" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="179F9B92" w14:textId="3ED133E1" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: </w:t>
             </w:r>
-            <w:r w:rsidR="00ED4877">
+            <w:r w:rsidR="000706BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Maybe...</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="14E7AFC6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t>Maybe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611FE84F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2020085A" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>8. Listen, check and repeat.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="174EFDCC" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+              <w:t>13. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ED1C85" w14:textId="035449A3" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...54 lines deleted...]
-          <w:p w14:paraId="1920D674" w14:textId="5A0F6010" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，验证</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E6BDA28" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9D0113" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14. Watch the video and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="743F4038" w14:textId="5C9825F7" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="1BCFEDB2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看完整</w:t>
+            </w:r>
+            <w:r w:rsidR="005C52D0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>故事视频，边看视频边跟读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B48E21" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15. Read and number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BD6126" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1088 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生完成教材第52页的活动3并核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="150EA2F3" w14:textId="77777777" w:rsidR="006F55FE" w:rsidRDefault="006F55FE" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A0BE336" w14:textId="77777777" w:rsidR="006F55FE" w:rsidRDefault="006F55FE" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B95E971" w14:textId="77777777" w:rsidR="006F55FE" w:rsidRDefault="006F55FE" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1229395E" w14:textId="77777777" w:rsidR="00054CFB" w:rsidRDefault="00054CFB" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="015DD2CA" w14:textId="741D8576" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否从图片</w:t>
             </w:r>
             <w:r w:rsidR="00E11DAB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>中</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7125,83 +7697,105 @@
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15F29512" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="7F0F7137" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5510371D" w14:textId="77777777" w:rsidR="004537C2" w:rsidRDefault="004537C2" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2C946398" w14:textId="0C6CD6A0" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...22 lines deleted...]
-              <w:t>，</w:t>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音，</w:t>
             </w:r>
             <w:r w:rsidR="00DC0B54">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观察</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="00DC0B54">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -7246,1327 +7840,1027 @@
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27ADF518" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57A060D3" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="1B9A527A" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3EAF66F4" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098F10C9" w14:textId="46727E68" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6A0D727C" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否联系已有知识进行合理预测，允许学生用中文辅助表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508393A9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20EDE2B4" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="62C48D6A" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="611EDD31" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="2971FF3D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78189DC7" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="155997F0" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6369DA98" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="29267E52" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EF3EA6F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="44C8E91B" w14:textId="77777777" w:rsidR="00514E29" w:rsidRPr="00916BB8" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E758FC6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="6AA37810" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F1964B1" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="1C41F40D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C3891E6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="293C6254" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1141F5DB" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="0C94EE8F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A81891C" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="4890A6B6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4675B3A4" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="705867E2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C796475" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+          <w:p w14:paraId="0A964C28" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46671FC2" w14:textId="77777777" w:rsidR="00F41F6A" w:rsidRDefault="00F41F6A" w:rsidP="005B2B22">
+          <w:p w14:paraId="1B467426" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="098F10C9" w14:textId="46727E68" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A1C4ED7" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="508393A9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D81BEAA" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="62C48D6A" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF0F1FF" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2971FF3D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16257508" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="155997F0" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54AB910F" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="29267E52" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00D53904" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="44C8E91B" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01F6F733" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6AA37810" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE82472" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1C41F40D" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50C5714B" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="293C6254" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="065C5E45" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0C94EE8F" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F301E72" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="4890A6B6" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A94B956" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="705867E2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ABD3FAD" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0A964C28" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1110D2BC" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1B467426" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08037220" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2A6DCAA4" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C722422" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1A1C4ED7" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6471AC9C" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3D81BEAA" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="780CEFA2" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7BF0F1FF" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="201A58B2" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="16257508" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="247D1E41" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="54AB910F" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="326D9058" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="00D53904" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37C3E01F" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="01F6F733" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AEA22BB" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1CE82472" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DAE8770" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="50C5714B" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E448773" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="065C5E45" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558E66C2" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2F301E72" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C6350FC" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A94B956" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49A5F9DB" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3ABD3FAD" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64DBDEFE" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1110D2BC" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33E716C6" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="08037220" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C798BBA" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6C722422" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D6E4838" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6471AC9C" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="753A07B6" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="780CEFA2" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E23C52D" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="201A58B2" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53B3F15D" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="247D1E41" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F6398DB" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="326D9058" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0603F74B" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="37C3E01F" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB0E3DF" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0AEA22BB" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A2DE490" w14:textId="77777777" w:rsidR="002662F0" w:rsidRDefault="002662F0" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="4DAE8770" w14:textId="77777777" w:rsidR="001F678F" w:rsidRDefault="001F678F" w:rsidP="005B2B22">
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C70D19A" w14:textId="67C1A042" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
-[...270 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对故事情节的理解</w:t>
             </w:r>
             <w:r w:rsidR="004324E4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>情况</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，及时发现问题</w:t>
             </w:r>
             <w:r w:rsidR="00587980">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>解决</w:t>
-[...9 lines deleted...]
-              <w:t>问题。</w:t>
+              <w:t>解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="39D881F8" w14:textId="77777777" w:rsidTr="00514E29">
+      <w:tr w:rsidR="00514E29" w14:paraId="39D881F8" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:trPr>
           <w:trHeight w:val="2215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B161962" w14:textId="286A41BA" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>：本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，了解春节的传统习俗。</w:t>
             </w:r>
             <w:r w:rsidR="00B55EAD">
@@ -8586,73 +8880,73 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>通过图片环游、预测信息、验证信息等方式，了解故事角色庆祝春节的方式，加深对春节习俗和中国传统文化的理解与认同</w:t>
             </w:r>
             <w:r w:rsidR="00DB0B5A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。引导学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>通过听音、模仿、跟读等方式，掌握介绍春节习俗的核心语言，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="5F23F853" w14:textId="77777777" w:rsidTr="00F8495C">
+      <w:tr w:rsidR="00514E29" w14:paraId="5F23F853" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:trPr>
           <w:trHeight w:val="2833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41FED7DE" w14:textId="1375F05C" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00E52617">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>掌握并灵活运用介绍节日习俗的表达</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8660,91 +8954,91 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68AC3224" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4114" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="310C8EC2" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16. Listen, read and match.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49CD6FBC" w14:textId="5617BFB3" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生听录音，跟读单词或短语，随后完成</w:t>
             </w:r>
             <w:r w:rsidR="007B5EE0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教材第53页活动4的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8770,63 +9064,83 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C9E1695" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>17. Look and say.</w:t>
+              <w:t xml:space="preserve">17. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D55CE5" w14:textId="7F59F736" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生根据教材第53页活动4的图片和教师提供的语言支架，两人一组开展对话，</w:t>
             </w:r>
             <w:r w:rsidR="007B5EE0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>介绍春节习俗，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8837,67 +9151,67 @@
               </w:rPr>
               <w:t>巩固</w:t>
             </w:r>
             <w:r w:rsidR="00362A1C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>关于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>春节习俗的知识和核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F59A651" w14:textId="106F12A7" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对核心语言的理解与掌握情况，及时发现问题、解决问题。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D4E4533" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -8931,277 +9245,288 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41687381" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="7E62D55F" w14:textId="77777777" w:rsidTr="00514E29">
+      <w:tr w:rsidR="00514E29" w14:paraId="7E62D55F" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01FA678A" w14:textId="305384B5" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>：本阶段学习活动旨在引导学生在语境中内化本课时</w:t>
             </w:r>
             <w:r w:rsidR="009A560E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="0AC147B3" w14:textId="77777777" w:rsidTr="00F8495C">
+      <w:tr w:rsidR="00514E29" w14:paraId="0AC147B3" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30A09F37" w14:textId="6B3CD194" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidR="008A74BB" w:rsidRPr="008A74BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感受语言交流的真实性、互动性和趣味性，进一步了解和体验春节习俗，感受中国传统节日的魅力</w:t>
+              <w:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感受语言交流的真实性、互动性和趣味性，进一步了解和体验春</w:t>
+            </w:r>
+            <w:r w:rsidR="008A74BB" w:rsidRPr="008A74BB">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>节习俗，感受中国传统节日的魅力</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4114" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D08DB92" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>18. Read the story aloud.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F02613A" w14:textId="20796538" w:rsidR="003A2703" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生自主朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EECDD46" w14:textId="77777777" w:rsidR="00974A58" w:rsidRPr="00974A58" w:rsidRDefault="00974A58" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="265EB3CE" w14:textId="5739C9DF" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>19. Work in groups. Act out the story.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E41C861" w14:textId="44FCF59E" w:rsidR="00514E29" w:rsidRPr="005F61E0" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生分组合作表演故事，模仿角色的</w:t>
             </w:r>
             <w:r w:rsidR="008A74BB" w:rsidRPr="008A74BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>语音、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9248,97 +9573,97 @@
               </w:rPr>
               <w:t>。表演结束后</w:t>
             </w:r>
             <w:r w:rsidR="00324354">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>根据评价标准进行自评和互评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40D0BE12" w14:textId="77777777" w:rsidR="00974A58" w:rsidRDefault="00974A58" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00F0C233" w14:textId="77777777" w:rsidR="00974A58" w:rsidRDefault="00974A58" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F3973C1" w14:textId="77777777" w:rsidR="00974A58" w:rsidRDefault="00974A58" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="458E9A46" w14:textId="396DD0DF" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -9372,182 +9697,181 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00850BCE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>动作</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>展现故事情节。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="72635558" w14:textId="77777777" w:rsidTr="00514E29">
+      <w:tr w:rsidR="00514E29" w14:paraId="72635558" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E85075" w14:textId="31DE8978" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>：本阶段学习活动旨在引导学生完整地朗读和表演故事，进一步体会春节习俗和故事角色的情感。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="648A385B" w14:textId="77777777" w:rsidTr="00514E29">
+      <w:tr w:rsidR="00514E29" w14:paraId="648A385B" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67CDFDB0" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514E29" w14:paraId="6BEA9BE2" w14:textId="77777777" w:rsidTr="00514E29">
+      <w:tr w:rsidR="00514E29" w14:paraId="6BEA9BE2" w14:textId="77777777" w:rsidTr="00054CFB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25A0D8B9" w14:textId="77777777" w:rsidR="00514E29" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>（1）带感情地朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26A6E6A2" w14:textId="08F592DB" w:rsidR="00514E29" w:rsidRPr="00715AC1" w:rsidRDefault="00514E29" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00715AC1" w:rsidRPr="00715AC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>用英语向朋友或家人介绍所学的春节习俗，并尝试介绍自己了解的其他习俗</w:t>
             </w:r>
             <w:r w:rsidRPr="00715AC1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -9592,51 +9916,71 @@
         </w:rPr>
         <w:t>第三课时</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B95A26" w14:textId="50876244" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00875579" w:rsidP="005B2B22">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="45"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Let’s practise. </w:t>
+        <w:t xml:space="preserve">Let’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>practise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00876B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001D7E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="001D7E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Let</w:t>
       </w:r>
       <w:r w:rsidR="001D7E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -9789,119 +10133,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="006605EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>句型</w:t>
       </w:r>
       <w:r w:rsidR="00932D99" w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>进行介绍。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD2648A" w14:textId="77777777" w:rsidR="00481BF5" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（2）</w:t>
       </w:r>
       <w:r w:rsidR="00481BF5" w:rsidRPr="00481BF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>借助图片展示的春节元素，运用所学语言介绍相应的春节习俗。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70700D6D" w14:textId="7F745449" w:rsidR="00932D99" w:rsidRPr="00932D99" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>完成涂色活动，回顾与图片相关的故事内容和核心语言，并进行表演。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1CCFD6" w14:textId="77777777" w:rsidR="00BD23CE" w:rsidRPr="00932D99" w:rsidRDefault="00BD23CE" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0A61F1" w14:textId="4B9D5042" w:rsidR="00E15CA5" w:rsidRPr="00AE542C" w:rsidRDefault="00E15CA5" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4594">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
@@ -9934,52 +10278,77 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>词汇</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAC5035" w14:textId="77777777" w:rsidR="00932D99" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Spring Festival, clothes, lantern, paper-cut</w:t>
+        <w:t xml:space="preserve">Spring Festival, clothes, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00932D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lantern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00932D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00932D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>paper-cut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06852512" w14:textId="731DD61F" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>【核心句型】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AE57FC" w14:textId="3A1ED1BB" w:rsidR="00932D99" w:rsidRPr="00932D99" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -10008,212 +10377,216 @@
       </w:pPr>
       <w:r w:rsidRPr="00932D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">They are...  </w:t>
       </w:r>
       <w:r w:rsidR="00E15CA5" w:rsidRPr="00876B2B" w:rsidDel="00E15CA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5227376B" w14:textId="77777777" w:rsidR="00932D99" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EBE25AD" w14:textId="347D9E1B" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00E15CA5" w:rsidP="005B2B22">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4594">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1922"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB8585B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E22743A" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD18E64" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BF5B597" w14:textId="57C8ACC5" w:rsidR="00932D99" w:rsidRPr="00C366A3" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C366A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>识别图片中的春节元素，并运用“</w:t>
+              <w:t>识别图片中的春节元素，并</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>运用“</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>It’s…</w:t>
             </w:r>
             <w:r w:rsidR="0020613D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>或“</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10233,67 +10606,68 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>进行介绍。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B96B626" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00932D99" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD6BBC6" w14:textId="237EAB0E" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="004F69DB" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1. Let’s </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>chant</w:t>
             </w:r>
             <w:r w:rsidR="006605EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEE9164" w14:textId="75F93ADB" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="004F69DB" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -10308,87 +10682,114 @@
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="008D4409">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>跟随</w:t>
             </w:r>
             <w:r w:rsidR="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>录音</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>朗读本单元第一课时学习的韵文。</w:t>
+              <w:t>朗读本单元第一课时</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>学习的韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E137D0A" w14:textId="77777777" w:rsidR="00DF47B7" w:rsidRPr="00876B2B" w:rsidRDefault="00DF47B7" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="244C517E" w14:textId="140D17D3" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="004F69DB" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00932D99" w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>Look and say.</w:t>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00932D99" w:rsidRPr="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00932D99" w:rsidRPr="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DA7A576" w14:textId="14E45B6D" w:rsidR="009338F8" w:rsidRDefault="00AA5BB3" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生回顾本单元第二课时学习的课文，</w:t>
             </w:r>
             <w:r w:rsidR="004C6205">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -10400,363 +10801,413 @@
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师呈现的图片</w:t>
             </w:r>
             <w:r w:rsidR="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>复述课文</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2628CA49" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="724A1A45" w14:textId="0CC13006" w:rsidR="00930284" w:rsidRPr="00876B2B" w:rsidRDefault="00930284" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. Look and </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00932D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D0A1CBF" w14:textId="090EB023" w:rsidR="00CD70A6" w:rsidRDefault="001C1E31" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>学生观察教材</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D81B61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D81B61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>页活动5</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00876B2B">
+              <w:t>中</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52235">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>手中的图片，说出两幅图片中春节元素的英文名称</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，然后在教师引导下用</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>It’s…</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”或“</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>They</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="006605EA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>介绍</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>该春节</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>元素</w:t>
+            </w:r>
+            <w:r w:rsidR="00932D99">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2638CD0A" w14:textId="77777777" w:rsidR="00DF47B7" w:rsidRPr="00932D99" w:rsidRDefault="00DF47B7" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>学生观察教材</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27E6D17B" w14:textId="77777777" w:rsidR="00932D99" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Let’s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>practise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4C0091" w14:textId="46D3B72B" w:rsidR="00583F8B" w:rsidRPr="00EE5E81" w:rsidRDefault="00932D99" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>第</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="00932D99">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，分别扮</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>中</w:t>
-            </w:r>
+              <w:t>演</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D52235">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
-            <w:r w:rsidR="00932D99">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>和</w:t>
             </w:r>
-            <w:r w:rsidR="00932D99">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
-            <w:r w:rsidR="00932D99">
-[...195 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，仿照示例，用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>It’s…</w:t>
             </w:r>
             <w:r>
@@ -10878,230 +11329,269 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>体现</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的春节元素</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB09E02" w14:textId="6CAC3C56" w:rsidR="00DF47B7" w:rsidRPr="00022269" w:rsidRDefault="00EA614C" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否流利朗读韵文</w:t>
             </w:r>
             <w:r w:rsidR="0020613D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidR="00924BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>给</w:t>
+              <w:t>给予必</w:t>
             </w:r>
             <w:r w:rsidR="00924BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>予必要的指导</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>要的指导</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="055C7D8A" w14:textId="77777777" w:rsidR="004C6205" w:rsidRDefault="004C6205" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15415A9C" w14:textId="77777777" w:rsidR="004C6205" w:rsidRDefault="004C6205" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D258EAA" w14:textId="77777777" w:rsidR="004C6205" w:rsidRDefault="004C6205" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63C11089" w14:textId="2B231C29" w:rsidR="00835931" w:rsidRPr="00CD70A6" w:rsidRDefault="00835931" w:rsidP="005B2B22">
+          <w:p w14:paraId="15506597" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FD50CD" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63C11089" w14:textId="71AE0877" w:rsidR="00835931" w:rsidRPr="00CD70A6" w:rsidRDefault="00835931" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r w:rsidR="006605EA" w:rsidRPr="006605EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>识别图片中的春节元素</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并运用所学语言进行表达。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A43429" w14:textId="77777777" w:rsidR="00835931" w:rsidRPr="00876B2B" w:rsidRDefault="00835931" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="730D79B1" w14:textId="77777777" w:rsidR="00DF47B7" w:rsidRDefault="00DF47B7" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E58BF8E" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D6E258E" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="441DBCA4" w14:textId="6C1EC236" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00835931" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生小组活动</w:t>
             </w:r>
             <w:r w:rsidR="00484788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>情况，及时给予帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3AEAF9D1" w14:textId="55F60634" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
@@ -11125,61 +11615,60 @@
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>接着引导学生在小组活动中巩固、操练</w:t>
             </w:r>
             <w:r w:rsidR="00EE5E81" w:rsidRPr="00EE5E81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>介绍春节元素的</w:t>
             </w:r>
             <w:r w:rsidR="00EE5E81" w:rsidRPr="00EE5E81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>相关词汇及核心句型，为学生在日常生活中谈论春节提供简单实用的交际示例。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73C31BF9" w14:textId="2CEA6FA9" w:rsidR="00EE5E81" w:rsidRPr="00932D99" w:rsidRDefault="00EE5E81" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="006605EA" w:rsidRPr="006605EA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>借助图片展示的春节元素</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -11205,51 +11694,51 @@
               </w:rPr>
               <w:t>所学语言</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>介绍相应的春节习俗。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="111995CB" w14:textId="0AF43111" w:rsidR="00583F8B" w:rsidRPr="00EE5E81" w:rsidRDefault="00583F8B" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272885EB" w14:textId="77777777" w:rsidR="00EE5E81" w:rsidRDefault="00EE5E81" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Look and </w:t>
             </w:r>
@@ -11355,51 +11844,71 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>. Look and say.</w:t>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEBFAF5" w14:textId="610C3EE0" w:rsidR="00583F8B" w:rsidRDefault="00EE5E81" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
@@ -11416,51 +11925,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>活动</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5E81">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>中与春节相关的</w:t>
+              <w:t>中与春节相关</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>的</w:t>
             </w:r>
             <w:r w:rsidR="007B3B71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>元素</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，在教师的引导下说出相应的</w:t>
             </w:r>
             <w:r w:rsidR="007B3B71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -11472,106 +11991,110 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，并认识更多与春节相关的词汇，如</w:t>
             </w:r>
             <w:r w:rsidR="00DB6345">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>firecracker</w:t>
             </w:r>
             <w:r w:rsidR="00DB6345">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DB6345">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>hongbao</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DB6345">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>fire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>chunlian</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17CEEBF3" w14:textId="77777777" w:rsidR="00DB6345" w:rsidRDefault="00DB6345" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -11585,200 +12108,191 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>. Work in pairs. Look and say.</w:t>
+              <w:t xml:space="preserve">. Work in pairs. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D88893" w14:textId="2176380D" w:rsidR="00EA61BD" w:rsidRPr="00DF500A" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="HYKaiTiJ" w:hAnsi="HYKaiTiJ" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>学生两人一组</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t>学生两人一组，</w:t>
+            </w:r>
+            <w:r w:rsidR="002C059D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>借助</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教材</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA61BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>中与春节有关的</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3B71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>元素</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidR="002C059D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>运用教师提供的语言支架</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>借助</w:t>
-[...80 lines deleted...]
-              </w:rPr>
               <w:t>谈论</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>庆祝春节</w:t>
-[...8 lines deleted...]
-              <w:t>的方式。</w:t>
+              <w:t>庆祝春节的方式。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DC1D3DA" w14:textId="7C5327D9" w:rsidR="00DF500A" w:rsidRDefault="00EE5E81" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5E81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -11819,91 +12333,110 @@
             <w:r w:rsidR="00DF500A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>及时给予帮助</w:t>
             </w:r>
             <w:r w:rsidR="00DF500A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>与鼓励</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5E81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="659E8793" w14:textId="77777777" w:rsidR="00916BB8" w:rsidRDefault="00916BB8" w:rsidP="005B2B22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="1E352CD6" w14:textId="76EACA88" w:rsidR="001F0479" w:rsidRPr="00DF500A" w:rsidRDefault="00DF500A" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF500A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>运用</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF500A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>所学语言进行表达，及时给予补充和引导。</w:t>
+              <w:t>所学语言进行表达，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF500A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>及时给予补充和引导。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49727233" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49727233" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="707B68DA" w14:textId="6853C0D2" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段活动</w:t>
@@ -11971,135 +12504,154 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>对春节习俗的</w:t>
             </w:r>
             <w:r w:rsidR="00DF500A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>认知，</w:t>
             </w:r>
             <w:r w:rsidR="00DF500A" w:rsidRPr="00DF500A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>同时了解更多与中国传统节日相关的知识，增强对中国传统节日的探索兴趣。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="2AE1FBB3" w14:textId="77777777" w:rsidTr="00EA61BD">
+      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="2AE1FBB3" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A54D3A9" w14:textId="445D5050" w:rsidR="00EA61BD" w:rsidRPr="00EA61BD" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00932D99" w:rsidRPr="00932D99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>完成涂色活动，回顾与图片相关的故事内容和核心语言，并进行表演。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75CA267F" w14:textId="5D258C7B" w:rsidR="00EA61BD" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Look and say. </w:t>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47F818B4" w14:textId="3D52F8CB" w:rsidR="00EA61BD" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第</w:t>
@@ -12202,90 +12754,110 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Colour </w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Colour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> picture</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1096DE10" w14:textId="6691A302" w:rsidR="00EA61BD" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生为</w:t>
             </w:r>
             <w:r w:rsidR="00314913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教材</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12383,168 +12955,178 @@
               </w:rPr>
               <w:t>学生四人一组，在教师</w:t>
             </w:r>
             <w:r w:rsidR="002C059D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>引导下互相展示、介绍自己的作品，然后分角色表演图片中的场景。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4820BC3B" w14:textId="6BB53CA0" w:rsidR="00EA61BD" w:rsidRPr="00EA61BD" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生能否根据图片准确表达，必要时播放课文录音，帮助学生回顾故事内容。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="51233490" w14:textId="77777777" w:rsidTr="00561C5E">
+      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="51233490" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="391E0E9B" w14:textId="6615C292" w:rsidR="00EA61BD" w:rsidRPr="00236035" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段活动旨在引导学生通过</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>给图片涂色并进行角色扮演</w:t>
+              <w:t>给图片</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA61BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>涂色并进行角色扮演</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，回顾故事情节，</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>进一步体会故事背后的春节习俗。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="009C79C5">
+      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4693E3DF" w14:textId="328B2048" w:rsidR="00EA61BD" w:rsidRPr="00AE542C" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>作业设计</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00EA61BD" w:rsidRPr="00876B2B" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="00916BB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="17947137" w14:textId="59FD2778" w:rsidR="00EA61BD" w:rsidRPr="00CF1035" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA61BD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读本单元第一课时的韵文和第二课时的课文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DB6DB8" w14:textId="120451E7" w:rsidR="00EA61BD" w:rsidRPr="00CF1035" w:rsidRDefault="00EA61BD" w:rsidP="005B2B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -12618,177 +13200,177 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="05BDAEBD" id="同侧圆角矩形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:572.2pt;margin-top:409.45pt;width:285.75pt;height:85.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="3629025,1086485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYrLsb+QEAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCYDWbJRJnvY1XJB&#10;sNrABzh+ZCzZbsv2ZpK/p+15hAXEATEHjx/dVdVl9/bubA05yRA1uJYuFzUl0nEQ2h1b+v3b47s1&#10;JTExJ5gBJ1t6kZHe7d6+2fZ+IxvowAgZCIK4uOl9S7uU/KaqIu+kZXEBXjo8VBAsS7gMx0oE1iO6&#10;NVVT1zdVD0H4AFzGiLsPwyHdFXylJE9flYoyEdNS1JbKGMp4yGO127LNMTDfaT7KYP+gwjLtkHSG&#10;emCJkZegf4OymgeIoNKCg61AKc1lqQGrWda/VLPvmJelFjQn+tmm+P9g+ZfT3j8FtKH3cRNxmqs4&#10;q2DzH/WRczHrMpslz4lw3Hx/09zWzYoSjmfLen3zYb3KdlbXdB9i+iTBkjxpaYAXJ5o9s/IZ76XY&#10;xU6fYxqSpuDMG8Fo8aiNKYv8FuS9CeTE8BYPx+VI8yrKONK39LapP2ZJ1ouWioMpJA4y1MBiHCq8&#10;llpm6WJkJjLuWSqiBRbXlMTyCq/MjHPp0nI46piQg6BVjd8kadJafCiAGVkh/4w9AkyRA8iEPagc&#10;43OqLI94Tq7/JmxInjMKM7g0J1vtIPwJwGBVI/MQP5k0WJNdOoC4PAUSkrmHoZeY4x1gK/EUSnKO&#10;wldaKh87KrfBz+sCe+373Q8AAAD//wMAUEsDBBQABgAIAAAAIQBi50rA4gAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvCyuEmlalubLrKy4GER3PXgMW1iU2wmpcl227d39qS3&#10;+ZmPf74pN7Pr2WTG0HmUkKwFMION1x22Ej6Pu7sMWIgKteo9GgmLCbCprq9KVWh/xg8zHWLLqARD&#10;oSTYGIeC89BY41RY+8Eg7b796FSkOLZcj+pM5a7n90I8cqc6pAtWDWZrTfNzODkJ/u24D3Zbi9XX&#10;8rpf3G7lwvQu5e3N/PIMLJo5/sFw0Sd1qMip9ifUgfWUkzRNiZWQJVkO7II8JQ801RLyXAjgVcn/&#10;f1H9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFisuxv5AQAAPwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGLnSsDiAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAUwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" path="m181084,l3447941,v100010,,181084,81074,181084,181084l3629025,1086485r,l,1086485r,l,181084c,81074,81074,,181084,xe" fillcolor="white [3212]" stroked="f" strokeweight="7.25pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="181084,0;3447941,0;3629025,181084;3629025,1086485;3629025,1086485;0,1086485;0,1086485;0,181084;181084,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00583F8B" w:rsidRPr="00876B2B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05CA88C6" w14:textId="77777777" w:rsidR="004E73A1" w:rsidRDefault="004E73A1" w:rsidP="00EF4594">
+    <w:p w14:paraId="304C2665" w14:textId="77777777" w:rsidR="00C0591F" w:rsidRDefault="00C0591F" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D557A79" w14:textId="77777777" w:rsidR="004E73A1" w:rsidRDefault="004E73A1" w:rsidP="00EF4594">
+    <w:p w14:paraId="1A7A2A59" w14:textId="77777777" w:rsidR="00C0591F" w:rsidRDefault="00C0591F" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DINNextLTPro-Medium">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="华文楷体">
     <w:panose1 w:val="02010600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000010" w:usb3="00000000" w:csb0="0004009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HYKaiTiJ">
     <w:altName w:val="等线"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F51B73" w14:textId="77777777" w:rsidR="004E73A1" w:rsidRDefault="004E73A1" w:rsidP="00EF4594">
+    <w:p w14:paraId="494D5791" w14:textId="77777777" w:rsidR="00C0591F" w:rsidRDefault="00C0591F" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E78F30" w14:textId="77777777" w:rsidR="004E73A1" w:rsidRDefault="004E73A1" w:rsidP="00EF4594">
+    <w:p w14:paraId="2B1DAFC9" w14:textId="77777777" w:rsidR="00C0591F" w:rsidRDefault="00C0591F" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CA2547D6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA2547D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D834D368"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D834D368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
@@ -13856,55 +14438,56 @@
   <w:num w:numId="10" w16cid:durableId="1577668869">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1098453703">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="622812314">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1974363488">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="109054103">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1757942472">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="816341508">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -13915,53 +14498,55 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWUzMzlmMzg1ZGM3MGE3MjUzZTI3MmU2YmYyZDdkMDAifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00583F8B"/>
     <w:rsid w:val="00001845"/>
     <w:rsid w:val="000022EB"/>
     <w:rsid w:val="00003425"/>
     <w:rsid w:val="00004B15"/>
     <w:rsid w:val="00017E80"/>
     <w:rsid w:val="00022269"/>
     <w:rsid w:val="0002263F"/>
     <w:rsid w:val="00026E79"/>
     <w:rsid w:val="000304F7"/>
     <w:rsid w:val="000345D3"/>
     <w:rsid w:val="00034B41"/>
     <w:rsid w:val="00035A87"/>
     <w:rsid w:val="00036667"/>
     <w:rsid w:val="0004226D"/>
     <w:rsid w:val="00052E06"/>
     <w:rsid w:val="00053016"/>
+    <w:rsid w:val="00054CFB"/>
     <w:rsid w:val="00055F47"/>
     <w:rsid w:val="00061F93"/>
     <w:rsid w:val="000706BE"/>
+    <w:rsid w:val="0007091A"/>
     <w:rsid w:val="00071476"/>
     <w:rsid w:val="00072889"/>
     <w:rsid w:val="0007388C"/>
     <w:rsid w:val="00074A52"/>
     <w:rsid w:val="00082FED"/>
     <w:rsid w:val="000853EC"/>
     <w:rsid w:val="00085819"/>
     <w:rsid w:val="00087186"/>
     <w:rsid w:val="00087C20"/>
     <w:rsid w:val="000928E9"/>
     <w:rsid w:val="00092D82"/>
     <w:rsid w:val="0009755C"/>
     <w:rsid w:val="000A1662"/>
     <w:rsid w:val="000A1973"/>
     <w:rsid w:val="000A221F"/>
     <w:rsid w:val="000A24B9"/>
     <w:rsid w:val="000A313C"/>
     <w:rsid w:val="000A51F7"/>
     <w:rsid w:val="000A6BA3"/>
     <w:rsid w:val="000A6BCB"/>
     <w:rsid w:val="000B0EC6"/>
     <w:rsid w:val="000B1971"/>
     <w:rsid w:val="000B23CA"/>
     <w:rsid w:val="000B2D2C"/>
     <w:rsid w:val="000B585F"/>
@@ -14078,163 +14663,169 @@
     <w:rsid w:val="003101E1"/>
     <w:rsid w:val="00312479"/>
     <w:rsid w:val="00314913"/>
     <w:rsid w:val="00321979"/>
     <w:rsid w:val="00324354"/>
     <w:rsid w:val="00324533"/>
     <w:rsid w:val="00324ADF"/>
     <w:rsid w:val="00327176"/>
     <w:rsid w:val="003279E7"/>
     <w:rsid w:val="003315AD"/>
     <w:rsid w:val="003332F8"/>
     <w:rsid w:val="00335716"/>
     <w:rsid w:val="0033723E"/>
     <w:rsid w:val="00361857"/>
     <w:rsid w:val="003627BC"/>
     <w:rsid w:val="00362A1C"/>
     <w:rsid w:val="00362F28"/>
     <w:rsid w:val="0036615C"/>
     <w:rsid w:val="00367E19"/>
     <w:rsid w:val="00374400"/>
     <w:rsid w:val="003807D7"/>
     <w:rsid w:val="00381083"/>
     <w:rsid w:val="003814A7"/>
     <w:rsid w:val="0039679B"/>
     <w:rsid w:val="00396A00"/>
+    <w:rsid w:val="003A1D99"/>
     <w:rsid w:val="003A22E9"/>
     <w:rsid w:val="003A2703"/>
     <w:rsid w:val="003A29A6"/>
     <w:rsid w:val="003A4562"/>
     <w:rsid w:val="003A4BBE"/>
     <w:rsid w:val="003A58EC"/>
     <w:rsid w:val="003B134C"/>
+    <w:rsid w:val="003B379C"/>
     <w:rsid w:val="003B4BA3"/>
     <w:rsid w:val="003B52EC"/>
     <w:rsid w:val="003C2176"/>
     <w:rsid w:val="003C2955"/>
     <w:rsid w:val="003C44C1"/>
     <w:rsid w:val="003C4AFB"/>
     <w:rsid w:val="003C5685"/>
     <w:rsid w:val="003D2FB5"/>
     <w:rsid w:val="003D5D7E"/>
     <w:rsid w:val="003D67C0"/>
     <w:rsid w:val="003E4FC6"/>
     <w:rsid w:val="003E54D7"/>
     <w:rsid w:val="003E73D5"/>
     <w:rsid w:val="003F0402"/>
     <w:rsid w:val="003F2DCB"/>
     <w:rsid w:val="0040225B"/>
     <w:rsid w:val="0040473F"/>
     <w:rsid w:val="00405929"/>
     <w:rsid w:val="00407DDD"/>
     <w:rsid w:val="004145E2"/>
     <w:rsid w:val="004150B3"/>
     <w:rsid w:val="00421872"/>
     <w:rsid w:val="004324E4"/>
     <w:rsid w:val="004331E9"/>
     <w:rsid w:val="00435D84"/>
     <w:rsid w:val="00441358"/>
     <w:rsid w:val="00447A26"/>
     <w:rsid w:val="004527AC"/>
+    <w:rsid w:val="004537C2"/>
     <w:rsid w:val="004539CF"/>
     <w:rsid w:val="00453A57"/>
     <w:rsid w:val="00456973"/>
     <w:rsid w:val="0046143C"/>
     <w:rsid w:val="00465876"/>
     <w:rsid w:val="00471B19"/>
     <w:rsid w:val="004811FB"/>
     <w:rsid w:val="00481A75"/>
     <w:rsid w:val="00481BF5"/>
     <w:rsid w:val="00483073"/>
     <w:rsid w:val="00484788"/>
     <w:rsid w:val="00485D6F"/>
     <w:rsid w:val="004959B0"/>
     <w:rsid w:val="004A5339"/>
     <w:rsid w:val="004A5E01"/>
     <w:rsid w:val="004B0D91"/>
     <w:rsid w:val="004C36C9"/>
     <w:rsid w:val="004C6205"/>
     <w:rsid w:val="004C7749"/>
     <w:rsid w:val="004D3A63"/>
+    <w:rsid w:val="004E19F4"/>
     <w:rsid w:val="004E23F0"/>
     <w:rsid w:val="004E2DA0"/>
     <w:rsid w:val="004E73A1"/>
     <w:rsid w:val="004F1D5B"/>
     <w:rsid w:val="004F2882"/>
     <w:rsid w:val="004F69DB"/>
     <w:rsid w:val="005000B1"/>
     <w:rsid w:val="0050091E"/>
     <w:rsid w:val="005035B3"/>
     <w:rsid w:val="00504102"/>
     <w:rsid w:val="0050734A"/>
     <w:rsid w:val="005121F4"/>
     <w:rsid w:val="00514E29"/>
     <w:rsid w:val="00516C31"/>
+    <w:rsid w:val="00520960"/>
     <w:rsid w:val="00521248"/>
     <w:rsid w:val="00550559"/>
     <w:rsid w:val="005508F6"/>
     <w:rsid w:val="0055209F"/>
     <w:rsid w:val="00552441"/>
     <w:rsid w:val="00556CAF"/>
     <w:rsid w:val="00565AB2"/>
     <w:rsid w:val="005678BB"/>
     <w:rsid w:val="00570633"/>
     <w:rsid w:val="00583F8B"/>
     <w:rsid w:val="005840F0"/>
     <w:rsid w:val="00584EFA"/>
     <w:rsid w:val="005853B4"/>
     <w:rsid w:val="00587980"/>
     <w:rsid w:val="00587A95"/>
     <w:rsid w:val="005A0DB8"/>
     <w:rsid w:val="005A280A"/>
     <w:rsid w:val="005A4A4D"/>
     <w:rsid w:val="005B0823"/>
     <w:rsid w:val="005B2B22"/>
     <w:rsid w:val="005C5233"/>
     <w:rsid w:val="005C52D0"/>
     <w:rsid w:val="005D0181"/>
     <w:rsid w:val="005D01C9"/>
     <w:rsid w:val="005D25DB"/>
     <w:rsid w:val="005D3EB8"/>
     <w:rsid w:val="005D60B8"/>
     <w:rsid w:val="005D735E"/>
     <w:rsid w:val="005D7659"/>
     <w:rsid w:val="005E0AD6"/>
     <w:rsid w:val="005E3961"/>
     <w:rsid w:val="005E4FE1"/>
     <w:rsid w:val="005E6908"/>
     <w:rsid w:val="005E6C03"/>
     <w:rsid w:val="005F31F7"/>
     <w:rsid w:val="005F4625"/>
     <w:rsid w:val="005F61E0"/>
     <w:rsid w:val="006007F9"/>
     <w:rsid w:val="00606E79"/>
     <w:rsid w:val="006077A1"/>
     <w:rsid w:val="00613E2B"/>
     <w:rsid w:val="00620516"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00627788"/>
+    <w:rsid w:val="00631F3E"/>
     <w:rsid w:val="00634694"/>
     <w:rsid w:val="00635B7A"/>
     <w:rsid w:val="00656C4D"/>
     <w:rsid w:val="00657633"/>
     <w:rsid w:val="00657BF8"/>
     <w:rsid w:val="006601E6"/>
     <w:rsid w:val="006605EA"/>
     <w:rsid w:val="006668A7"/>
     <w:rsid w:val="00667765"/>
     <w:rsid w:val="00681CDD"/>
     <w:rsid w:val="0068336E"/>
     <w:rsid w:val="00684C5C"/>
     <w:rsid w:val="00686831"/>
     <w:rsid w:val="00692A9C"/>
     <w:rsid w:val="00693145"/>
     <w:rsid w:val="00693841"/>
     <w:rsid w:val="0069479A"/>
     <w:rsid w:val="006A0FD0"/>
     <w:rsid w:val="006A12B2"/>
     <w:rsid w:val="006A281B"/>
     <w:rsid w:val="006A3A2F"/>
     <w:rsid w:val="006A4E6F"/>
     <w:rsid w:val="006A5C93"/>
     <w:rsid w:val="006B0A51"/>
     <w:rsid w:val="006B1382"/>
@@ -14256,118 +14847,121 @@
     <w:rsid w:val="00715AC1"/>
     <w:rsid w:val="00717449"/>
     <w:rsid w:val="00726024"/>
     <w:rsid w:val="0072602E"/>
     <w:rsid w:val="007301DD"/>
     <w:rsid w:val="00730279"/>
     <w:rsid w:val="007311E9"/>
     <w:rsid w:val="007337E9"/>
     <w:rsid w:val="00734F0E"/>
     <w:rsid w:val="0074169B"/>
     <w:rsid w:val="00742562"/>
     <w:rsid w:val="00745434"/>
     <w:rsid w:val="007459B6"/>
     <w:rsid w:val="0074660A"/>
     <w:rsid w:val="007520AA"/>
     <w:rsid w:val="00756F07"/>
     <w:rsid w:val="00761595"/>
     <w:rsid w:val="00775F8D"/>
     <w:rsid w:val="00784F7D"/>
     <w:rsid w:val="007874A4"/>
     <w:rsid w:val="007A072F"/>
     <w:rsid w:val="007A3081"/>
     <w:rsid w:val="007A62EA"/>
     <w:rsid w:val="007A63FC"/>
     <w:rsid w:val="007A7CA3"/>
+    <w:rsid w:val="007B3462"/>
     <w:rsid w:val="007B3B71"/>
     <w:rsid w:val="007B3C71"/>
     <w:rsid w:val="007B41A9"/>
     <w:rsid w:val="007B5EE0"/>
     <w:rsid w:val="007C0B04"/>
     <w:rsid w:val="007C3F59"/>
     <w:rsid w:val="007C6B29"/>
     <w:rsid w:val="007C706B"/>
     <w:rsid w:val="007D3894"/>
     <w:rsid w:val="007D3A02"/>
     <w:rsid w:val="007D6C57"/>
     <w:rsid w:val="007D6D43"/>
     <w:rsid w:val="007E3692"/>
     <w:rsid w:val="007E6552"/>
     <w:rsid w:val="007E7188"/>
     <w:rsid w:val="008011B5"/>
     <w:rsid w:val="008030E5"/>
     <w:rsid w:val="00803B5D"/>
     <w:rsid w:val="0080525B"/>
     <w:rsid w:val="00807F6E"/>
+    <w:rsid w:val="00815D5E"/>
     <w:rsid w:val="00815F6B"/>
     <w:rsid w:val="00824D52"/>
     <w:rsid w:val="00827414"/>
     <w:rsid w:val="00830D16"/>
     <w:rsid w:val="00831587"/>
     <w:rsid w:val="0083494D"/>
     <w:rsid w:val="00835931"/>
     <w:rsid w:val="00836CB7"/>
     <w:rsid w:val="008443B6"/>
     <w:rsid w:val="00846169"/>
     <w:rsid w:val="00850BCE"/>
     <w:rsid w:val="00851D90"/>
     <w:rsid w:val="008521E6"/>
     <w:rsid w:val="00855C6E"/>
     <w:rsid w:val="00870DF1"/>
     <w:rsid w:val="0087287A"/>
     <w:rsid w:val="00872EFD"/>
     <w:rsid w:val="00875579"/>
     <w:rsid w:val="00876B2B"/>
     <w:rsid w:val="00880F16"/>
     <w:rsid w:val="008834D6"/>
     <w:rsid w:val="0088516E"/>
     <w:rsid w:val="00886811"/>
     <w:rsid w:val="0089093B"/>
     <w:rsid w:val="00892CE2"/>
     <w:rsid w:val="008A1D98"/>
     <w:rsid w:val="008A6582"/>
     <w:rsid w:val="008A6814"/>
     <w:rsid w:val="008A705D"/>
     <w:rsid w:val="008A74BB"/>
     <w:rsid w:val="008A7AC1"/>
     <w:rsid w:val="008B071F"/>
     <w:rsid w:val="008B09F0"/>
     <w:rsid w:val="008B2384"/>
     <w:rsid w:val="008B43A0"/>
     <w:rsid w:val="008D2560"/>
     <w:rsid w:val="008D3891"/>
     <w:rsid w:val="008D4409"/>
     <w:rsid w:val="008E2BBB"/>
     <w:rsid w:val="008E4788"/>
     <w:rsid w:val="008E4823"/>
     <w:rsid w:val="008F3C36"/>
     <w:rsid w:val="008F6259"/>
     <w:rsid w:val="009002D4"/>
     <w:rsid w:val="0090676A"/>
     <w:rsid w:val="00910AF6"/>
     <w:rsid w:val="00913531"/>
     <w:rsid w:val="009136B9"/>
+    <w:rsid w:val="00916BB8"/>
     <w:rsid w:val="00921E35"/>
     <w:rsid w:val="00924BEE"/>
     <w:rsid w:val="00924F28"/>
     <w:rsid w:val="0092532B"/>
     <w:rsid w:val="00930284"/>
     <w:rsid w:val="00931C2B"/>
     <w:rsid w:val="0093245A"/>
     <w:rsid w:val="00932D99"/>
     <w:rsid w:val="009338F8"/>
     <w:rsid w:val="0094043C"/>
     <w:rsid w:val="009415A1"/>
     <w:rsid w:val="00944DA5"/>
     <w:rsid w:val="00944E48"/>
     <w:rsid w:val="00945C85"/>
     <w:rsid w:val="009462DD"/>
     <w:rsid w:val="00946BEA"/>
     <w:rsid w:val="00947C9D"/>
     <w:rsid w:val="00954F77"/>
     <w:rsid w:val="00957772"/>
     <w:rsid w:val="00963F5A"/>
     <w:rsid w:val="00966336"/>
     <w:rsid w:val="00973EDA"/>
     <w:rsid w:val="00974A58"/>
     <w:rsid w:val="00977B55"/>
     <w:rsid w:val="00980EFC"/>
@@ -14384,50 +14978,51 @@
     <w:rsid w:val="009B5F35"/>
     <w:rsid w:val="009C0074"/>
     <w:rsid w:val="009C2108"/>
     <w:rsid w:val="009C50F1"/>
     <w:rsid w:val="009C5472"/>
     <w:rsid w:val="009C79C5"/>
     <w:rsid w:val="009D11B0"/>
     <w:rsid w:val="009D4CB2"/>
     <w:rsid w:val="009D6769"/>
     <w:rsid w:val="009E6DB5"/>
     <w:rsid w:val="009F121C"/>
     <w:rsid w:val="009F6121"/>
     <w:rsid w:val="00A063D5"/>
     <w:rsid w:val="00A0665B"/>
     <w:rsid w:val="00A10EDA"/>
     <w:rsid w:val="00A169D7"/>
     <w:rsid w:val="00A174B4"/>
     <w:rsid w:val="00A17B4D"/>
     <w:rsid w:val="00A2350A"/>
     <w:rsid w:val="00A23B9B"/>
     <w:rsid w:val="00A26D2D"/>
     <w:rsid w:val="00A27AE6"/>
     <w:rsid w:val="00A27F81"/>
     <w:rsid w:val="00A35428"/>
     <w:rsid w:val="00A40E18"/>
+    <w:rsid w:val="00A56C28"/>
     <w:rsid w:val="00A57E80"/>
     <w:rsid w:val="00A67639"/>
     <w:rsid w:val="00A72167"/>
     <w:rsid w:val="00A724A0"/>
     <w:rsid w:val="00A7318F"/>
     <w:rsid w:val="00A74606"/>
     <w:rsid w:val="00A821A5"/>
     <w:rsid w:val="00A85DC2"/>
     <w:rsid w:val="00A9359C"/>
     <w:rsid w:val="00AA34B9"/>
     <w:rsid w:val="00AA39BF"/>
     <w:rsid w:val="00AA3D00"/>
     <w:rsid w:val="00AA4326"/>
     <w:rsid w:val="00AA5614"/>
     <w:rsid w:val="00AA5BB3"/>
     <w:rsid w:val="00AB1FBF"/>
     <w:rsid w:val="00AB2D21"/>
     <w:rsid w:val="00AB42F0"/>
     <w:rsid w:val="00AB4FA3"/>
     <w:rsid w:val="00AB598E"/>
     <w:rsid w:val="00AC1130"/>
     <w:rsid w:val="00AD23F0"/>
     <w:rsid w:val="00AD3AE6"/>
     <w:rsid w:val="00AD593D"/>
     <w:rsid w:val="00AE3555"/>
@@ -14468,50 +15063,51 @@
     <w:rsid w:val="00B910F5"/>
     <w:rsid w:val="00B91C07"/>
     <w:rsid w:val="00B9503C"/>
     <w:rsid w:val="00B958F1"/>
     <w:rsid w:val="00B96C74"/>
     <w:rsid w:val="00B96F00"/>
     <w:rsid w:val="00BA0E3E"/>
     <w:rsid w:val="00BA1DFD"/>
     <w:rsid w:val="00BB1E17"/>
     <w:rsid w:val="00BB571F"/>
     <w:rsid w:val="00BC0600"/>
     <w:rsid w:val="00BC0601"/>
     <w:rsid w:val="00BC286C"/>
     <w:rsid w:val="00BC3D30"/>
     <w:rsid w:val="00BC4285"/>
     <w:rsid w:val="00BC5ABA"/>
     <w:rsid w:val="00BC6466"/>
     <w:rsid w:val="00BD23CE"/>
     <w:rsid w:val="00BD2F62"/>
     <w:rsid w:val="00BD5365"/>
     <w:rsid w:val="00BE214F"/>
     <w:rsid w:val="00BE2980"/>
     <w:rsid w:val="00BE5E82"/>
     <w:rsid w:val="00C03B8B"/>
     <w:rsid w:val="00C03F06"/>
+    <w:rsid w:val="00C0591F"/>
     <w:rsid w:val="00C13575"/>
     <w:rsid w:val="00C1405F"/>
     <w:rsid w:val="00C155E1"/>
     <w:rsid w:val="00C250B3"/>
     <w:rsid w:val="00C26DE6"/>
     <w:rsid w:val="00C27989"/>
     <w:rsid w:val="00C3373C"/>
     <w:rsid w:val="00C366A3"/>
     <w:rsid w:val="00C41DDB"/>
     <w:rsid w:val="00C44C5A"/>
     <w:rsid w:val="00C508D6"/>
     <w:rsid w:val="00C579A3"/>
     <w:rsid w:val="00C6016B"/>
     <w:rsid w:val="00C61968"/>
     <w:rsid w:val="00C64A2B"/>
     <w:rsid w:val="00C64FB9"/>
     <w:rsid w:val="00C700F1"/>
     <w:rsid w:val="00C730CC"/>
     <w:rsid w:val="00C772CA"/>
     <w:rsid w:val="00C77B60"/>
     <w:rsid w:val="00C91185"/>
     <w:rsid w:val="00C929C5"/>
     <w:rsid w:val="00C94C96"/>
     <w:rsid w:val="00CA03D7"/>
     <w:rsid w:val="00CA1E4A"/>
@@ -14611,59 +15207,61 @@
     <w:rsid w:val="00EA527B"/>
     <w:rsid w:val="00EA614C"/>
     <w:rsid w:val="00EA61BD"/>
     <w:rsid w:val="00EA73E9"/>
     <w:rsid w:val="00EB3C98"/>
     <w:rsid w:val="00EB4365"/>
     <w:rsid w:val="00EB4976"/>
     <w:rsid w:val="00EB5DC6"/>
     <w:rsid w:val="00EB72BD"/>
     <w:rsid w:val="00EC1446"/>
     <w:rsid w:val="00EC34DE"/>
     <w:rsid w:val="00EC433F"/>
     <w:rsid w:val="00ED1B58"/>
     <w:rsid w:val="00ED1E9F"/>
     <w:rsid w:val="00ED4877"/>
     <w:rsid w:val="00EE1C82"/>
     <w:rsid w:val="00EE4FEB"/>
     <w:rsid w:val="00EE5E81"/>
     <w:rsid w:val="00EE7EBD"/>
     <w:rsid w:val="00EF4594"/>
     <w:rsid w:val="00EF4630"/>
     <w:rsid w:val="00EF777A"/>
     <w:rsid w:val="00EF7DC8"/>
     <w:rsid w:val="00F03754"/>
     <w:rsid w:val="00F12200"/>
+    <w:rsid w:val="00F237D2"/>
     <w:rsid w:val="00F25983"/>
     <w:rsid w:val="00F30F34"/>
     <w:rsid w:val="00F32DE5"/>
     <w:rsid w:val="00F41F6A"/>
     <w:rsid w:val="00F55276"/>
     <w:rsid w:val="00F552F7"/>
     <w:rsid w:val="00F61188"/>
     <w:rsid w:val="00F769D4"/>
     <w:rsid w:val="00F76C6A"/>
+    <w:rsid w:val="00F76F51"/>
     <w:rsid w:val="00F82464"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F92D03"/>
     <w:rsid w:val="00F96203"/>
     <w:rsid w:val="00F97522"/>
     <w:rsid w:val="00F976AC"/>
     <w:rsid w:val="00FC113C"/>
     <w:rsid w:val="00FC26CA"/>
     <w:rsid w:val="00FD19C7"/>
     <w:rsid w:val="00FD552F"/>
     <w:rsid w:val="00FE578B"/>
     <w:rsid w:val="00FE5E30"/>
     <w:rsid w:val="00FF284B"/>
     <w:rsid w:val="00FF345D"/>
     <w:rsid w:val="00FF4715"/>
     <w:rsid w:val="00FF6B91"/>
     <w:rsid w:val="02753E85"/>
     <w:rsid w:val="07293490"/>
     <w:rsid w:val="07BC5D52"/>
     <w:rsid w:val="0EE77EB9"/>
     <w:rsid w:val="15787ABD"/>
     <w:rsid w:val="1724288A"/>
     <w:rsid w:val="18BD7EDC"/>
     <w:rsid w:val="209D2473"/>
     <w:rsid w:val="20E348DB"/>
@@ -14698,51 +15296,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61CD0F54"/>
   <w15:docId w15:val="{F2A45E31-EB62-400A-B04B-B588EFCF888B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -15290,51 +15888,51 @@
     <w:next w:val="ae"/>
     <w:link w:val="af1"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="批注主题 字符"/>
     <w:basedOn w:val="af"/>
     <w:link w:val="af0"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17632247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="439223979">
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15914,61 +16512,61 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
+  <Pages>13</Pages>
   <Words>1028</Words>
-  <Characters>5862</Characters>
+  <Characters>5866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6877</CharactersWithSpaces>
+  <CharactersWithSpaces>6881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.17827</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>9D0C2FFDDFC947B28371CFF2924A339E_13</vt:lpwstr>
   </property>