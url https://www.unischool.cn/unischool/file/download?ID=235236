--- v0 (2026-05-13)
+++ v1 (2026-07-16)
@@ -58,50 +58,51 @@
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId25"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId2"/>
     <p:sldId id="279" r:id="rId3"/>
@@ -236,50 +237,51 @@
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7121" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="615" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{027BF892-FF35-1C13-10D5-AC5827DD6975}" name="FLTRP_JCSZ" initials="FLTRP" userId="FLTRP_JCSZ" providerId="None"/>
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="user" initials="u" lastIdx="1" clrIdx="0"/>
   <p:cmAuthor id="7" name="Taylor Hartwell" initials="TH [6]" lastIdx="1" clrIdx="6"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="8" name="laura" initials="authorId_503279063" lastIdx="13" clrIdx="7"/>
   <p:cmAuthor id="2" name="Administrator" initials="A" lastIdx="3" clrIdx="1"/>
   <p:cmAuthor id="9" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="0" clrIdx="8"/>
   <p:cmAuthor id="3" name="优翼丛书" initials="优" lastIdx="1" clrIdx="2"/>
   <p:cmAuthor id="10" name="热心市民陈" initials="热" lastIdx="0" clrIdx="9"/>
   <p:cmAuthor id="297668341" name="sypig" initials="s" lastIdx="10" clrIdx="1"/>
   <p:cmAuthor id="5" name="作者" initials="A" lastIdx="0" clrIdx="2"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
@@ -305,62 +307,62 @@
     <a:srgbClr val="76B5D6"/>
     <a:srgbClr val="F7E760"/>
     <a:srgbClr val="E17C2C"/>
     <a:srgbClr val="3B5643"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr vertBarState="minimized">
-    <p:restoredLeft sz="6897" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="17110" autoAdjust="0"/>
     <p:restoredTop sz="82227" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="83" d="100"/>
-          <a:sy n="83" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="144" y="966"/>
+        <p:origin x="547" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3912"/>
         <p:guide pos="837"/>
         <p:guide pos="7121"/>
         <p:guide orient="horz" pos="615"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -441,51 +443,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/22</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -610,51 +612,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/22</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -889,50 +891,54 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
@@ -1295,50 +1301,134 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
+              <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3066358047"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="备注占位符 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="灯片编号占位符 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1998,51 +2088,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/22</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2548,51 +2638,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CCDFAD05-249C-4FA7-A4BB-9EA4F2CC6182}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/22</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2691,51 +2781,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/22</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3084,87 +3174,87 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/></Relationships>
 </file>
@@ -3292,52 +3382,52 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="副标题 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1520190" y="3771265"/>
-            <a:ext cx="9615805" cy="994410"/>
+            <a:off x="1520189" y="3771265"/>
+            <a:ext cx="10148179" cy="994410"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="1" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
@@ -3492,51 +3582,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>册    次：二年级上册             学    科：英语（外研社版）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>主讲人：邓上燕</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>       </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>            </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>学    校：崇州市辰居小学校</a:t>
+              <a:t>学    校：成都市崇州市辰居小学校</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4562475" y="-200660"/>
             <a:ext cx="5965825" cy="953135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7393,117 +7483,112 @@
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and repeat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="图片 4" descr="图示&#10;&#10;AI 生成的内容可能不正确。">
-[...33 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="6" name="二上-4-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3C388AC-4F43-2A62-C62E-061C9A192E02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId3"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId4">
                   <p14:trim st="7524" end="105284"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3501596" y="953014"/>
+            <a:ext cx="418865" cy="418865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2555E0F0-D2B9-9359-7B6E-BBD76FB6D847}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3501596" y="953014"/>
-            <a:ext cx="418865" cy="418865"/>
+            <a:off x="383989" y="1760989"/>
+            <a:ext cx="6085329" cy="4143997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -7594,51 +7679,51 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
-              <p:cMediaNode>
+              <p:cMediaNode vol="80000">
                 <p:cTn id="13" fill="hold" display="1">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="14" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
@@ -7892,117 +7977,112 @@
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and chant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2" descr="图示&#10;&#10;AI 生成的内容可能不正确。">
-[...33 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="4" name="二上-4-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E76A0DD-0DE1-CE3E-87A5-E5EFAFCEE41D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7524" end="89684"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3455876" y="953014"/>
+            <a:ext cx="418865" cy="418865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B75162F9-400D-59E0-EFE2-5AC8B1CCB7B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3455876" y="953014"/>
-            <a:ext cx="418865" cy="418865"/>
+            <a:off x="2769049" y="1760989"/>
+            <a:ext cx="6085329" cy="4143997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -8120,77 +8200,72 @@
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chant together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2" descr="图示&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA983A2-F5D3-20BF-5EFB-BA7F44AE686E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF7E46E-5648-8DF9-0AA6-E63524651946}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3399191" y="1545919"/>
-            <a:ext cx="5701129" cy="4572941"/>
+            <a:off x="3249109" y="1646689"/>
+            <a:ext cx="6085329" cy="4143997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8348,205 +8423,193 @@
               <a:t>□</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>chant with my friends.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="图片 14" descr="图示&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F255651-6891-3D7A-066C-45F0FD924838}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4C09940-A97E-F66E-FA2F-16AB421AABDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="975361" y="1584960"/>
-            <a:ext cx="4189704" cy="4648200"/>
+            <a:off x="1212328" y="1697604"/>
+            <a:ext cx="4342652" cy="4230756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE18EE7-0C71-1742-742F-1BA2146C19E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2007870" y="1546364"/>
+            <a:ext cx="8282940" cy="4441576"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72D32D1F-5D48-1463-624D-E64C158C9929}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="870060"/>
             <a:ext cx="2590800" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="流程图: 可选过程 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E61C92B7-EFF3-7283-95F5-669BE098BF68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3517900" y="1889760"/>
-            <a:ext cx="1367790" cy="448310"/>
+            <a:off x="4005580" y="2044911"/>
+            <a:ext cx="1259840" cy="317289"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
@@ -8555,51 +8618,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="流程图: 可选过程 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15EAA030-8895-3D0F-E198-6125D01257DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3898900" y="3652303"/>
+            <a:off x="4319271" y="3542997"/>
             <a:ext cx="1694180" cy="448310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -8607,51 +8670,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="流程图: 可选过程 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{243B400A-2AAA-5FEA-9D4F-A58151D1F096}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3938270" y="4185703"/>
+            <a:off x="4330701" y="4054899"/>
             <a:ext cx="1694180" cy="448310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -8659,103 +8722,103 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="流程图: 可选过程 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9836C094-C7D3-FEB9-9AEC-FC68577AC68D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="4929873"/>
-            <a:ext cx="1593850" cy="448310"/>
+            <a:off x="4432300" y="4723794"/>
+            <a:ext cx="1488440" cy="406636"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="文本框 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6253365-6194-3222-9E41-8BD70FE9E8BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4140835" y="2827116"/>
+            <a:off x="4432300" y="2860747"/>
             <a:ext cx="1717040" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>购物清单</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -9054,145 +9117,139 @@
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40224AE-9E5E-2B7D-641F-FD27F611A2C8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79D9520-599E-5520-3227-B48E5E1F3A74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2007870" y="1546364"/>
+            <a:ext cx="8282940" cy="4441576"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60F2C529-1060-F831-C623-87837886BE0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="870060"/>
             <a:ext cx="2590800" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="流程图: 可选过程 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19B6954F-9E6C-0B79-0096-98B979B31B4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3898900" y="3652303"/>
+            <a:off x="4313010" y="3679660"/>
             <a:ext cx="1694180" cy="448310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -9200,51 +9257,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="流程图: 可选过程 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC5896FD-4C53-3195-6B0B-ADE1504C0F6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3938270" y="4185703"/>
+            <a:off x="4313010" y="4097239"/>
             <a:ext cx="1694180" cy="448310"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -9252,103 +9309,103 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="流程图: 可选过程 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D52D4C5-61A4-51E1-6BC9-0F30C011F744}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="4929873"/>
-            <a:ext cx="1593850" cy="448310"/>
+            <a:off x="4493350" y="4704252"/>
+            <a:ext cx="1333500" cy="289827"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E8ECF5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="文本框 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1EB9D72-8C9C-F403-FA8E-03326D2AB77D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4140835" y="2827116"/>
+            <a:off x="4432300" y="2845039"/>
             <a:ext cx="1717040" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>购物清单</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -9397,52 +9454,52 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="流程图: 可选过程 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B97A1C8D-4441-91B5-F5D2-A4718968E113}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3540125" y="1812240"/>
-            <a:ext cx="1367790" cy="448310"/>
+            <a:off x="4038600" y="2035809"/>
+            <a:ext cx="1235710" cy="363099"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
@@ -9879,489 +9936,489 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="13" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="14" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="15" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="18" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="19" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="20" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="23" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="24" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="25" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="28" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="29" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="30" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="32" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="33" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="34" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="35" presetID="22" presetClass="exit" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:animEffect transition="out" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="499"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="38" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="39" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="40" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="7" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="42" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1" fill="hold">
+                                        <p:cTn id="43" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="44" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="45" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
-                                        </p:tgtEl>
-[...369 lines deleted...]
-                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
@@ -12212,50 +12269,63 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="000000">
                     <a:alpha val="0"/>
                   </a:srgbClr>
                 </a:highlight>
                 <a:latin typeface="TimesNewRomanPSMT"/>
                 <a:ea typeface="TimesNewRomanPSMT"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Tongtong</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="000000">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:highlight>
+              <a:latin typeface="TimesNewRomanPSMT"/>
+              <a:ea typeface="TimesNewRomanPSMT"/>
+              <a:sym typeface="+mn-ea"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7655854" y="3823335"/>
             <a:ext cx="4152900" cy="588645"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
@@ -19675,53 +19745,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>556</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
-  <Paragraphs>123</Paragraphs>
+  <Paragraphs>124</Paragraphs>
   <Slides>22</Slides>
-  <Notes>13</Notes>
+  <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>12</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>