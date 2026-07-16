--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -189,50 +189,51 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{027BF892-FF35-1C13-10D5-AC5827DD6975}" name="FLTRP_JCSZ" initials="FLTRP" userId="FLTRP_JCSZ" providerId="None"/>
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="7" name="优翼丛书" initials="优" lastIdx="0" clrIdx="6"/>
   <p:cmAuthor id="1" name="laura" initials="authorId_503279063" lastIdx="6" clrIdx="0"/>
   <p:cmAuthor id="8" name="sypig" initials="s" lastIdx="0" clrIdx="7"/>
   <p:cmAuthor id="2" name="Microsoft 帐户" initials="M帐" lastIdx="0" clrIdx="1"/>
   <p:cmAuthor id="9" name="作者" initials="A" lastIdx="0" clrIdx="8"/>
   <p:cmAuthor id="3" name="热心市民陈" initials="热" lastIdx="0" clrIdx="2"/>
   <p:cmAuthor id="10" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="0" clrIdx="9"/>
   <p:cmAuthor id="4" name="user" initials="u" lastIdx="0" clrIdx="3"/>
   <p:cmAuthor id="5" name="Taylor Hartwell" initials="TH [6]" lastIdx="0" clrIdx="4"/>
   <p:cmAuthor id="6" name="Administrator" initials="A" lastIdx="0" clrIdx="5"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
@@ -251,62 +252,62 @@
   <p:clrMru>
     <a:srgbClr val="C5CE74"/>
     <a:srgbClr val="95D0D3"/>
     <a:srgbClr val="9AD1D5"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr vertBarState="minimized">
-    <p:restoredLeft sz="6897" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15662" autoAdjust="0"/>
     <p:restoredTop sz="90427" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="59" d="100"/>
-          <a:sy n="59" d="100"/>
+          <a:sx n="76" d="100"/>
+          <a:sy n="76" d="100"/>
         </p:scale>
-        <p:origin x="102" y="1902"/>
+        <p:origin x="86" y="202"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -370,51 +371,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D2A48B96-639E-45A3-A0BA-2464DFDB1FAA}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/10</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -993,51 +994,51 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/10</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2352,119 +2353,119 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2799,51 +2800,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>主讲人：</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>齐芮欣</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>                   学    校：</a:t>
+              <a:t>                   学    校：成都市</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>崇州市城北</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>学校</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -2858,78 +2859,72 @@
         <a:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="11" name="图片 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{919A9B28-28AA-AF7B-3C2E-B143DC5F4155}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AC2E326-5B7D-0FE7-5F40-0B70AE00BC68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4647731" y="875039"/>
-            <a:ext cx="4778209" cy="5405307"/>
+            <a:off x="4714640" y="854710"/>
+            <a:ext cx="4527833" cy="5419138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="组合2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="形状9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
@@ -3009,191 +3004,50 @@
         <p:nvPicPr>
           <p:cNvPr id="10" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="形状1"/>
-[...139 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E0B9E21-84F2-A399-3B5E-3C6EF07619B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="854710"/>
             <a:ext cx="4589145" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
@@ -3206,51 +3060,51 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen, check and repeat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="形状3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7411B82B-866D-79E0-AF33-2F7816E889B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5805805" y="968662"/>
+            <a:off x="5791796" y="1284544"/>
             <a:ext cx="2309495" cy="356870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
@@ -3259,65 +3113,206 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="二上-4-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE155F56-1F16-D50D-8C68-ABC1D42716AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="70486" end="52400"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9693437" y="1006414"/>
             <a:ext cx="456565" cy="456565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="组合7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5080616" y="3205089"/>
+            <a:ext cx="2030768" cy="630355"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="2030768" cy="630355"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="36" name="图片4"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="1015698" cy="630355"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="37" name="图片5"/>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="862012" y="59350"/>
+              <a:ext cx="1168756" cy="532047"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="形状1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5210175" y="3255155"/>
+            <a:ext cx="750570" cy="530225"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000">
+                <a:alpha val="100000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="形状2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6161881" y="3288023"/>
+            <a:ext cx="730250" cy="446405"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000">
+                <a:alpha val="100000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -3596,51 +3591,51 @@
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="31" dur="300"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="35"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="32" presetID="0" presetClass="path" presetSubtype="0" fill="hold" grpId="1" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:animMotion origin="layout" path="M 4.16667E-7 -7.40741E-7 L 0.16589 0.12685 " pathEditMode="relative" rAng="0" ptsTypes="AA">
+                                    <p:animMotion origin="layout" path="M 0 -4.44444E-6 L 0.16589 0.12686 " pathEditMode="relative" rAng="0" ptsTypes="AA">
                                       <p:cBhvr>
                                         <p:cTn id="33" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="35"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:rCtr x="8294" y="6343"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
@@ -3659,90 +3654,120 @@
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="34" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="35" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="35" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="12" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="12" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="13" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="13" grpId="1" bldLvl="0" animBg="1"/>
-      <p:bldP spid="35" grpId="0" bldLvl="0" animBg="1"/>
-[...1 lines deleted...]
-      <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B84A4CC-FA5B-163B-82B8-0C6CBC6B941F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4108786" y="868777"/>
+            <a:ext cx="4219288" cy="5391313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="组合1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="3" name="形状9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3810" y="49530"/>
               <a:ext cx="2932931" cy="630381"/>
             </a:xfrm>
@@ -3799,51 +3824,51 @@
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2200" b="0" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="3A5542">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
                   <a:latin typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                   <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 </a:rPr>
                 <a:t>国家中小学课程资源</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="文本框 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B6FA235-4189-2512-52B7-718D9F9768C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -3858,86 +3883,50 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look, listen and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="二上-4-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{887409FF-3559-C607-5A3F-D93DEBF142F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="74686" end="47600"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
@@ -3948,51 +3937,51 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8664737" y="982920"/>
             <a:ext cx="456565" cy="456565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="形状3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA4B8E7-6A60-4C84-A1CE-575EAFD66A75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="1151134"/>
+            <a:off x="6208544" y="1193338"/>
             <a:ext cx="1851660" cy="356870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C5CE74"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -4387,383 +4376,217 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3713178" y="3624600"/>
             <a:ext cx="5110782" cy="400110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-ea"/>
+                <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>此处教师可插入教材第</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-ea"/>
+                <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
-              <a:t>35–40</a:t>
+              <a:t>35—40</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-ea"/>
+                <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>页课文的视频。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
-              <a:latin typeface="+mn-ea"/>
+              <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="图片 22"/>
+          <p:cNvPr id="19" name="图片 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId3">
-                    <a14:imgEffect>
-[...96 lines deleted...]
-                  <a14:imgLayer r:embed="rId7">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="9091" b="98864" l="386" r="95367">
                         <a14:foregroundMark x1="11197" y1="46591" x2="772" y2="93182"/>
                         <a14:foregroundMark x1="772" y1="93182" x2="772" y2="98864"/>
                         <a14:foregroundMark x1="89189" y1="30114" x2="95367" y2="70455"/>
                         <a14:foregroundMark x1="95367" y1="70455" x2="90734" y2="76705"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1584643" y="1702474"/>
             <a:ext cx="1262567" cy="857961"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="图片 28"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId9">
+                  <a14:imgLayer r:embed="rId5">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1343088">
             <a:off x="4953264" y="1470227"/>
             <a:ext cx="1156016" cy="1191404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="图片 40"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId7">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="3949169" y="3511055"/>
             <a:ext cx="968691" cy="1232496"/>
-          </a:xfrm>
-[...70 lines deleted...]
-            <a:ext cx="1768857" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1741805" y="2629535"/>
             <a:ext cx="1198880" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -4857,67 +4680,67 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>bread</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="文本框 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927100" y="4726940"/>
+            <a:off x="1088880" y="4726940"/>
             <a:ext cx="1198880" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>milk</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="文本框 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850640" y="4724400"/>
             <a:ext cx="1198880" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -4929,103 +4752,103 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>meat</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="文本框 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6872380" y="4697859"/>
+            <a:off x="6759836" y="4697859"/>
             <a:ext cx="1198880" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>rice</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="文本框 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9434195" y="4724400"/>
+            <a:off x="9363855" y="4724400"/>
             <a:ext cx="1630680" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>sandwich</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C51D6736-BC76-090A-2C57-E8729FD2F086}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -5037,50 +4860,256 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Think and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB75BBEB-D1EA-C47A-4A7E-2FCEA6910475}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFC"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFC">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId9">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="6611" b="93450" l="4223" r="96917">
+                        <a14:foregroundMark x1="92821" y1="27464" x2="92821" y2="27464"/>
+                        <a14:foregroundMark x1="47044" y1="6611" x2="47044" y2="6611"/>
+                        <a14:foregroundMark x1="38809" y1="7452" x2="38809" y2="7452"/>
+                        <a14:foregroundMark x1="7728" y1="50841" x2="7728" y2="50841"/>
+                        <a14:foregroundMark x1="4223" y1="56671" x2="4223" y2="56671"/>
+                        <a14:foregroundMark x1="58193" y1="93450" x2="58193" y2="93450"/>
+                        <a14:foregroundMark x1="83995" y1="50000" x2="83995" y2="50000"/>
+                        <a14:foregroundMark x1="96917" y1="24159" x2="96917" y2="24159"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7799311" y="1752107"/>
+            <a:ext cx="1198880" cy="842456"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D875036E-E6FE-1093-DF00-FFE133713266}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId11">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="9508" b="89508" l="8696" r="90737">
+                        <a14:foregroundMark x1="8696" y1="64590" x2="8696" y2="64590"/>
+                        <a14:foregroundMark x1="90737" y1="61311" x2="90737" y2="61311"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6412455" y="3661590"/>
+            <a:ext cx="1895517" cy="1092878"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85C40689-6158-D5B5-C868-6ABC0E3A4824}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId13">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="9877" b="89815" l="9492" r="90847">
+                        <a14:foregroundMark x1="9661" y1="62963" x2="9661" y2="62963"/>
+                        <a14:foregroundMark x1="90847" y1="63580" x2="90847" y2="63580"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9023840" y="3600753"/>
+            <a:ext cx="2174681" cy="1194232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="图片 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14BAA75D-4B0B-0E92-91CC-73F54ACBD89B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId14">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId15">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="1980" b="96040" l="10000" r="90000">
+                        <a14:foregroundMark x1="56000" y1="15842" x2="56000" y2="15842"/>
+                        <a14:foregroundMark x1="33000" y1="14851" x2="65000" y2="12871"/>
+                        <a14:foregroundMark x1="27000" y1="6931" x2="61000" y2="8911"/>
+                        <a14:foregroundMark x1="39000" y1="4950" x2="70000" y2="9901"/>
+                        <a14:foregroundMark x1="25000" y1="7921" x2="49000" y2="21782"/>
+                        <a14:foregroundMark x1="35000" y1="94059" x2="76000" y2="92079"/>
+                        <a14:foregroundMark x1="26000" y1="91089" x2="77000" y2="94059"/>
+                        <a14:foregroundMark x1="25000" y1="35644" x2="25000" y2="35644"/>
+                        <a14:foregroundMark x1="24000" y1="43564" x2="25000" y2="36634"/>
+                        <a14:foregroundMark x1="77000" y1="91089" x2="79000" y2="39604"/>
+                        <a14:foregroundMark x1="79000" y1="39604" x2="78000" y2="33663"/>
+                        <a14:foregroundMark x1="36000" y1="95050" x2="71000" y2="96040"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173599" y="3642380"/>
+            <a:ext cx="952381" cy="961905"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -6501,111 +6530,62 @@
                         <a14:foregroundMark x1="90967" y1="76867" x2="88748" y2="36066"/>
                         <a14:foregroundMark x1="88748" y1="36066" x2="85737" y2="31512"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8662406" y="1714551"/>
             <a:ext cx="1156017" cy="1005789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="图片 26"/>
+          <p:cNvPr id="41" name="图片 40"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId9">
-                    <a14:imgEffect>
-[...47 lines deleted...]
-                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="10176797" y="1490262"/>
             <a:ext cx="968691" cy="1232496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="文本框 12">
@@ -6628,50 +6608,111 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Match and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4068CF2C-7442-CD1A-83EF-F09A55CE55E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFC"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFC">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId11">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="6611" b="93450" l="4223" r="96917">
+                        <a14:foregroundMark x1="92821" y1="27464" x2="92821" y2="27464"/>
+                        <a14:foregroundMark x1="47044" y1="6611" x2="47044" y2="6611"/>
+                        <a14:foregroundMark x1="38809" y1="7452" x2="38809" y2="7452"/>
+                        <a14:foregroundMark x1="7728" y1="50841" x2="7728" y2="50841"/>
+                        <a14:foregroundMark x1="4223" y1="56671" x2="4223" y2="56671"/>
+                        <a14:foregroundMark x1="58193" y1="93450" x2="58193" y2="93450"/>
+                        <a14:foregroundMark x1="83995" y1="50000" x2="83995" y2="50000"/>
+                        <a14:foregroundMark x1="96917" y1="24159" x2="96917" y2="24159"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7325990" y="1800917"/>
+            <a:ext cx="1198880" cy="842456"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -6757,240 +6798,240 @@
                     <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="24"/>
+                                          <p:spTgt spid="22"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="27"/>
+                                          <p:spTgt spid="23"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
-[...26 lines deleted...]
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="41"/>
+                                          <p:spTgt spid="24"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="23" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="24" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="26" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="22"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="27" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="30" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="23"/>
+                                          <p:spTgt spid="41"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="31" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -7178,264 +7219,50 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Read the story aloud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...212 lines deleted...]
-      </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="18" name="表格 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{575F8428-6B93-F891-39D1-F66B8C891A89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480262695"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="7750233" y="3171533"/>
           <a:ext cx="2811087" cy="1442322"/>
         </p:xfrm>
         <a:graphic>
@@ -7621,50 +7448,230 @@
                         <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0">
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         </a:rPr>
                         <a:t></a:t>
                       </a:r>
                       <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0">
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F6920A-14C1-49B2-EB68-414E8547CC8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="682282" y="1507014"/>
+            <a:ext cx="1962443" cy="2227216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE797740-3427-895B-E487-3186E260A6A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2851055" y="1512277"/>
+            <a:ext cx="1882673" cy="2217678"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="图片 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{860FA5E3-5997-476D-27B8-C37AC5C9C662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4890282" y="1498209"/>
+            <a:ext cx="1882673" cy="2235860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="图片 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803873E0-9A9B-D464-CF7C-46755954DF31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="682281" y="3801759"/>
+            <a:ext cx="1962443" cy="2448280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="图片 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B665330-C7A1-55CA-37D9-507E64924562}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2844022" y="3787691"/>
+            <a:ext cx="1882673" cy="2476416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="图片 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C8F9245-C553-645D-1D98-F6AD86AEFFA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4879548" y="3787691"/>
+            <a:ext cx="1893407" cy="2462348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8065,256 +8072,72 @@
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         </a:rPr>
                         <a:t></a:t>
                       </a:r>
                       <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0">
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="图片包含 草, 风筝, 女人, 女孩&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="6" name="图片 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342B6FC3-09C2-9459-1D45-D0E6088347A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66A5743A-0CF2-2D07-E860-12971CE8B7D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="402457" y="1551622"/>
-[...178 lines deleted...]
-            <a:ext cx="1792233" cy="2137199"/>
+            <a:off x="500593" y="1527130"/>
+            <a:ext cx="6376148" cy="4717933"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
@@ -9685,78 +9508,72 @@
         <a:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="图片 20" descr="图片包含 草, 游戏机, 伞, 女人&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="8" name="图片 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B086246-8404-B6BD-B251-95CE61DA5A0C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A62ED3-9AFC-DDE9-9B87-4D2BDDE14750}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="589914" y="1480278"/>
-            <a:ext cx="4185285" cy="4814978"/>
+            <a:off x="720068" y="1526345"/>
+            <a:ext cx="4083595" cy="4680878"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="组合1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="4" name="形状5"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
@@ -9842,51 +9659,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="形状2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="873760" y="1652905"/>
+            <a:off x="965202" y="1647613"/>
             <a:ext cx="1239520" cy="277707"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="95D0D3"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="96CFD0">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
@@ -10920,78 +10737,72 @@
         <a:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="图片 15" descr="日历&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="15" name="图片 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B530A1-D283-1E86-C27A-F26D268C4138}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C200E62-D557-8616-0BA1-F8097B67527F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3858408" y="854710"/>
-            <a:ext cx="4567711" cy="5430576"/>
+            <a:off x="3981403" y="854710"/>
+            <a:ext cx="4515054" cy="5402323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="组合1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="3" name="形状4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
@@ -11077,87 +10888,87 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4899568" y="1147097"/>
+            <a:off x="4899568" y="1280743"/>
             <a:ext cx="2568032" cy="353060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="组合2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7307095" y="4803262"/>
+            <a:off x="7435432" y="4683686"/>
             <a:ext cx="1052827" cy="802729"/>
             <a:chOff x="-30480" y="22860"/>
             <a:chExt cx="1052827" cy="802729"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="形状5"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3810" y="49530"/>
               <a:ext cx="986155" cy="398780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="49803"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln w="9525">
@@ -11187,69 +10998,69 @@
             <a:xfrm>
               <a:off x="-30480" y="22860"/>
               <a:ext cx="1052827" cy="802729"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2400"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                  <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>apples</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="11" name="组合3"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5957726" y="5017893"/>
-            <a:ext cx="1268730" cy="802729"/>
+            <a:ext cx="1509874" cy="802729"/>
             <a:chOff x="666750" y="-351835"/>
             <a:chExt cx="1268730" cy="802729"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="形状6"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="695325" y="-349251"/>
               <a:ext cx="1211580" cy="398780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="49803"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
@@ -11278,51 +11089,51 @@
             <a:xfrm>
               <a:off x="666750" y="-351835"/>
               <a:ext cx="1268730" cy="802729"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2400"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                  <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>bananas</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="文本框 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF4BC1FD-A018-34C1-68CE-D0C993384A5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="854710"/>
             <a:ext cx="3765883" cy="584775"/>
           </a:xfrm>
@@ -11649,78 +11460,72 @@
         <a:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="桌子上的玩偶&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="9" name="图片 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6D39C71-9015-1F74-5079-EC53CA744D86}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879E4996-DA1C-27F2-B46E-588FE5546EAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3964114" y="854710"/>
-            <a:ext cx="4341933" cy="5449570"/>
+            <a:off x="3967702" y="874808"/>
+            <a:ext cx="4634692" cy="5363001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="组合1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="3" name="形状2"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
@@ -11806,51 +11611,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5234711" y="1014536"/>
+            <a:off x="5298017" y="1014536"/>
             <a:ext cx="2060575" cy="265122"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
@@ -11933,268 +11738,268 @@
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>milk</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="24" name="组合6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5719100" y="3916937"/>
-[...2 lines deleted...]
-            <a:chExt cx="915670" cy="802729"/>
+            <a:off x="5684600" y="3886978"/>
+            <a:ext cx="1320884" cy="802729"/>
+            <a:chOff x="-64023" y="49530"/>
+            <a:chExt cx="1138900" cy="802729"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="25" name="形状9"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="41910" y="49530"/>
               <a:ext cx="873760" cy="400050"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="49803"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr"/>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="文本8"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="0" y="38100"/>
-              <a:ext cx="911857" cy="802729"/>
+              <a:off x="-64023" y="49530"/>
+              <a:ext cx="1138900" cy="802729"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2400"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                  <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>bread</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="文本2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5985040" y="3926840"/>
-            <a:ext cx="473012" cy="488301"/>
+            <a:off x="6077215" y="3896150"/>
+            <a:ext cx="623283" cy="488301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>ea</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="椭圆 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6365997" y="2851105"/>
+            <a:off x="6626253" y="2851105"/>
             <a:ext cx="662183" cy="547070"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="椭圆 31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7295286" y="3134805"/>
+            <a:off x="7604780" y="3134805"/>
             <a:ext cx="660623" cy="588390"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="椭圆 32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6461735" y="3398175"/>
+            <a:off x="6743094" y="3398175"/>
             <a:ext cx="926660" cy="792825"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
@@ -12688,78 +12493,72 @@
         <a:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="图片 12" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="12" name="图片 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26AE7E72-0F38-5AE1-9985-68F4A868DEAE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24994B2C-6C9C-23F1-2518-86157B1D62D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3804697" y="851229"/>
-            <a:ext cx="4621421" cy="5437351"/>
+            <a:off x="3779409" y="854710"/>
+            <a:ext cx="4782363" cy="5418515"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="组合1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9013190" y="110085"/>
             <a:ext cx="2936741" cy="679911"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="2936741" cy="679911"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="3" name="形状3"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
@@ -12845,241 +12644,241 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8398334" y="146312"/>
             <a:ext cx="3551597" cy="576000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5577839" y="3295449"/>
-            <a:ext cx="1296623" cy="611715"/>
+            <a:off x="5465763" y="3249295"/>
+            <a:ext cx="1408699" cy="657869"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="组合2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5465763" y="2805976"/>
-[...2 lines deleted...]
-            <a:chExt cx="845820" cy="802729"/>
+            <a:off x="5472797" y="2841146"/>
+            <a:ext cx="842010" cy="802729"/>
+            <a:chOff x="7034" y="35170"/>
+            <a:chExt cx="842010" cy="802729"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="形状4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="70485" y="49530"/>
               <a:ext cx="775335" cy="398780"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="49803"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr"/>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="文本4"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="0" y="0"/>
+              <a:off x="7034" y="35170"/>
               <a:ext cx="842010" cy="802729"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2400"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                  <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>meat</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="形状2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4899660" y="1617980"/>
+            <a:off x="4913728" y="1456198"/>
             <a:ext cx="1137285" cy="287020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCC82">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="文本2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5725811" y="2814343"/>
-            <a:ext cx="473012" cy="488301"/>
+            <a:off x="5643848" y="2843812"/>
+            <a:ext cx="667735" cy="488301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>ea</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="26" name="组合2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9637645" y="3608705"/>
             <a:ext cx="842010" cy="406401"/>
             <a:chOff x="37147" y="49530"/>
             <a:chExt cx="842010" cy="406401"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="形状4"/>
             <p:cNvSpPr txBox="1"/>
@@ -14359,51 +14158,51 @@
             <a:xfrm>
               <a:off x="3950969" y="3607514"/>
               <a:ext cx="1464310" cy="802640"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2400"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2000" b="1" i="0" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000">
                       <a:alpha val="100000"/>
                     </a:srgbClr>
                   </a:solidFill>
-                  <a:latin typeface="Arial" panose="020B0604020202020204"/>
+                  <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Arial" panose="020B0604020202020204"/>
                 </a:rPr>
                 <a:t>sandwich</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -15244,88 +15043,90 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>411</Words>
+  <Words>407</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>86</Paragraphs>
   <Slides>19</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>6</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>等线</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
       <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题​​</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>