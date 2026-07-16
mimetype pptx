--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -40,50 +40,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483653" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId20"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
@@ -212,59 +213,65 @@
         </p15:guide>
         <p15:guide id="2" pos="709" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7015" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="572" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="7" name="优翼丛书" initials="优" lastIdx="0" clrIdx="6"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="8" name="sypig" initials="s" lastIdx="0" clrIdx="7"/>
   <p:cmAuthor id="9" name="作者" initials="A" lastIdx="0" clrIdx="8"/>
   <p:cmAuthor id="361972285" name="热心市民陈" initials="热" lastIdx="1" clrIdx="1"/>
+  <p:cmAuthor id="10" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="4" clrIdx="9"/>
   <p:cmAuthor id="3" name="laura" initials="authorId_503279063" lastIdx="3" clrIdx="2"/>
-  <p:cmAuthor id="10" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="4" clrIdx="9"/>
   <p:cmAuthor id="4" name="user" initials="u" lastIdx="0" clrIdx="3"/>
   <p:cmAuthor id="5" name="Taylor Hartwell" initials="TH [6]" lastIdx="0" clrIdx="4"/>
   <p:cmAuthor id="6" name="Administrator" initials="A" lastIdx="0" clrIdx="5"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
@@ -277,99 +284,99 @@
     <a:srgbClr val="C4CD4E"/>
     <a:srgbClr val="98D0D1"/>
     <a:srgbClr val="0197BC"/>
     <a:srgbClr val="BAE3E5"/>
     <a:srgbClr val="90C4E8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="26065" autoAdjust="0"/>
     <p:restoredTop sz="93839" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="102" y="1848"/>
+        <p:origin x="91" y="336"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3888"/>
         <p:guide pos="709"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="572"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -414,51 +421,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -583,51 +590,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1751,51 +1758,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2250,51 +2257,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
             <p:custDataLst>
               <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5592522B-0F24-4480-B9DD-A9474A6880D6}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2362,51 +2369,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2864,51 +2871,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3306,51 +3313,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/9/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3690,95 +3697,95 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -4092,144 +4099,128 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr>
-[...3 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>册    次：二年级上册               学    科：英语（外研社版）</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
-[...3 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>主讲人：刘玲</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>                     </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>学    校：崇州市学府小学校</a:t>
+              <a:t>学    校：成都市崇州市学府小学校</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7" descr="应用程序&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="5" name="图片 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9413193-7FD2-CDF9-3A9F-661FB3E84EB5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8750F8AA-B48C-0DEB-BB5D-053D0C0D1D52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3650271" y="875108"/>
-            <a:ext cx="3756369" cy="5387923"/>
+            <a:off x="3542128" y="853243"/>
+            <a:ext cx="4107808" cy="5445779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="圆角矩形 10"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3743324" y="875108"/>
             <a:ext cx="1293495" cy="1203521"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -4381,51 +4372,51 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="圆角矩形 16"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId4"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3757928" y="4998079"/>
+            <a:off x="3757928" y="5065316"/>
             <a:ext cx="1278889" cy="1203521"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
@@ -4500,159 +4491,159 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D770A2F-B0A9-0C90-51B9-FD4BB5CD2156}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6096000" y="1012809"/>
+            <a:off x="6223751" y="898508"/>
             <a:ext cx="1190476" cy="1161905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="图片 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04E54E8B-9AA1-3C2D-D606-7B645D355AAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6216164" y="2233686"/>
+            <a:off x="6216164" y="2253858"/>
             <a:ext cx="1190476" cy="1161905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="图片 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00570807-FCB9-C02B-B9CB-58010359F41C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6216164" y="3590298"/>
+            <a:off x="6216164" y="3623918"/>
             <a:ext cx="1190476" cy="1161905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="图片 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30E7175B-50BA-70D8-EBB0-27C3A1C642D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6110362" y="4961607"/>
+            <a:off x="6217944" y="4927989"/>
             <a:ext cx="1190476" cy="1161905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
@@ -5169,78 +5160,72 @@
       <p:bldP spid="17" grpId="1" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="应用程序&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="6" name="图片 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE67892D-9725-8F06-E3CA-28C62DE97CAF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA418AA7-E500-8E3F-A7CA-5540A760D125}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3650271" y="875108"/>
-            <a:ext cx="3756369" cy="5387923"/>
+            <a:off x="3485137" y="935620"/>
+            <a:ext cx="3918883" cy="5311026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="13" name="组合 12"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="453535" y="2102554"/>
             <a:ext cx="2365865" cy="1320800"/>
             <a:chOff x="861544" y="2048721"/>
             <a:chExt cx="4644861" cy="1320800"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="矩形: 圆角 6"/>
             <p:cNvSpPr/>
             <p:nvPr/>
@@ -5365,125 +5350,125 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="直接连接符 3"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4814887" y="1380490"/>
+            <a:off x="4752340" y="1392106"/>
             <a:ext cx="1624013" cy="2800241"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="直接连接符 4"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="4877435" y="1546974"/>
+            <a:off x="4814887" y="1576247"/>
             <a:ext cx="1561465" cy="1215980"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="直接连接符 7"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="4763365" y="2792730"/>
+            <a:off x="4675959" y="2859931"/>
             <a:ext cx="1675535" cy="1320800"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
@@ -5871,50 +5856,80 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7B59A7E-570A-B2FA-3FE2-5758632B741C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3485137" y="909603"/>
+            <a:ext cx="3918883" cy="5311026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="对话气泡: 圆角矩形 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502546" y="2154964"/>
             <a:ext cx="2469515" cy="1852295"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -11311"/>
               <a:gd name="adj2" fmla="val 65803"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
@@ -6012,86 +6027,50 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="直接连接符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73D0360D-5170-99D3-C7C6-4FD2E68D2EC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4752340" y="5532120"/>
             <a:ext cx="1686560" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
@@ -6462,276 +6441,155 @@
                         <a14:foregroundMark x1="90967" y1="76867" x2="88748" y2="36066"/>
                         <a14:foregroundMark x1="88748" y1="36066" x2="85737" y2="31512"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4471050" y="4170860"/>
             <a:ext cx="1156017" cy="1005789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="27" name="图片 26"/>
+          <p:cNvPr id="19" name="图片 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId7">
-                    <a14:imgEffect>
-[...47 lines deleted...]
-                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="9091" b="98864" l="386" r="95367">
                         <a14:foregroundMark x1="11197" y1="46591" x2="772" y2="93182"/>
                         <a14:foregroundMark x1="772" y1="93182" x2="772" y2="98864"/>
                         <a14:foregroundMark x1="89189" y1="30114" x2="95367" y2="70455"/>
                         <a14:foregroundMark x1="95367" y1="70455" x2="90734" y2="76705"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5362613" y="2431492"/>
             <a:ext cx="1262567" cy="857961"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="29" name="图片 28"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId11">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="1343088">
             <a:off x="7095632" y="2246474"/>
             <a:ext cx="1156016" cy="1191404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="图片 40"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId13">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7777166" y="4072261"/>
             <a:ext cx="968691" cy="1232496"/>
-          </a:xfrm>
-[...70 lines deleted...]
-            <a:ext cx="1768857" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8AE1135-3B03-D60C-381C-5950350CBF47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="875108"/>
             <a:ext cx="3147060" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -6798,50 +6656,201 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>do you like</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
               <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7907705-E76D-1657-F890-40C1A346DCA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFC"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFC">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId13">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="6611" b="93450" l="4223" r="96917">
+                        <a14:foregroundMark x1="92821" y1="27464" x2="92821" y2="27464"/>
+                        <a14:foregroundMark x1="47044" y1="6611" x2="47044" y2="6611"/>
+                        <a14:foregroundMark x1="38809" y1="7452" x2="38809" y2="7452"/>
+                        <a14:foregroundMark x1="7728" y1="50841" x2="7728" y2="50841"/>
+                        <a14:foregroundMark x1="4223" y1="56671" x2="4223" y2="56671"/>
+                        <a14:foregroundMark x1="58193" y1="93450" x2="58193" y2="93450"/>
+                        <a14:foregroundMark x1="83995" y1="50000" x2="83995" y2="50000"/>
+                        <a14:foregroundMark x1="96917" y1="24159" x2="96917" y2="24159"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5965495" y="4204163"/>
+            <a:ext cx="1198880" cy="842456"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1631B427-8753-A568-B1ED-00A778C93001}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId14">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId15">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="9508" b="89508" l="8696" r="90737">
+                        <a14:foregroundMark x1="8696" y1="64590" x2="8696" y2="64590"/>
+                        <a14:foregroundMark x1="90737" y1="61311" x2="90737" y2="61311"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8619729" y="2388026"/>
+            <a:ext cx="1895517" cy="1092878"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10E41427-2075-064D-11A4-60348E4E2B2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId16">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId17">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="9877" b="89815" l="9492" r="90847">
+                        <a14:foregroundMark x1="9661" y1="62963" x2="9661" y2="62963"/>
+                        <a14:foregroundMark x1="90847" y1="63580" x2="90847" y2="63580"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8996945" y="3978623"/>
+            <a:ext cx="2174681" cy="1194232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -8115,117 +8124,112 @@
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s chant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5" descr="图示&#10;&#10;AI 生成的内容可能不正确。">
-[...33 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="7" name="二上-4-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA8FC048-C5AC-F728-A286-18912645D3A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7524" end="88451"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2545986" y="960634"/>
             <a:ext cx="418865" cy="418865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970079D1-EF86-C180-1B96-FF9B099D3A46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2545986" y="1577655"/>
+            <a:ext cx="6461390" cy="4259731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -8297,145 +8301,139 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8647EF-CDBE-90BD-18C9-AA9B5F9DA723}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2681687" y="946205"/>
+            <a:ext cx="4610018" cy="5267738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB3BCF6-5E0A-2F30-B015-27E1F1EBF375}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="875108"/>
             <a:ext cx="2636520" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="形状2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71433270-78DD-670F-7CB9-7F7641B37430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2996564" y="1126701"/>
+            <a:off x="3065144" y="1126701"/>
             <a:ext cx="1339215" cy="277707"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="95D0D3"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="96CFD0">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
@@ -8688,180 +8686,120 @@
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...51 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="4" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="12" grpId="0"/>
       <p:bldP spid="16" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2" descr="日历&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="7" name="图片 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1062EB88-6CD2-71D5-37E5-4BE292B0993A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3907A2-5149-1F65-4EB4-9C1CBC9444DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2711250" y="875108"/>
-            <a:ext cx="4567711" cy="5430576"/>
+            <a:off x="2877942" y="875406"/>
+            <a:ext cx="4515054" cy="5402323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7077239" y="2204178"/>
             <a:ext cx="4928941" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -9184,51 +9122,51 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="形状1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3833439C-6250-859E-1B00-5E082A19D915}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3752410" y="1167495"/>
+            <a:off x="3752410" y="1268355"/>
             <a:ext cx="2568032" cy="353060"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
@@ -9875,145 +9813,129 @@
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...43 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
       <p:bldP spid="19" grpId="0" animBg="1"/>
       <p:bldP spid="25" grpId="0"/>
       <p:bldP spid="27" grpId="0"/>
-      <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{346CF189-9BCC-2A0E-651B-8C8A6146BADB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2636520" y="875108"/>
+            <a:ext cx="4634692" cy="5363001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7263059" y="2237255"/>
             <a:ext cx="4928941" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
@@ -10099,75 +10021,75 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>milk</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8229009" y="2818410"/>
             <a:ext cx="1116419" cy="789740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9989072" y="2800145"/>
             <a:ext cx="1043720" cy="908086"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D342CC40-A55E-D58C-0581-A8F9BD82CC14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -10182,86 +10104,50 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97300D87-638D-D136-9C1B-1BAB33CF5291}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3992169" y="1012074"/>
             <a:ext cx="2060575" cy="265122"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
@@ -10274,149 +10160,149 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="椭圆 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0667F52-ACB0-3B7C-14B9-A6395107E4B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5123455" y="2848643"/>
+            <a:off x="5304877" y="2937047"/>
             <a:ext cx="662183" cy="547070"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="椭圆 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7658B6C7-7FFB-7644-E960-731B52CDFABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6052744" y="3132343"/>
+            <a:off x="6154096" y="3134805"/>
             <a:ext cx="660623" cy="588390"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="椭圆 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B0ACC2-29CD-6854-C217-8406B521E934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5219193" y="3395713"/>
+            <a:off x="5427622" y="3457277"/>
             <a:ext cx="926660" cy="792825"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
@@ -10951,149 +10837,133 @@
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...43 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="25" grpId="0"/>
       <p:bldP spid="27" grpId="0"/>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
       <p:bldP spid="14" grpId="0" animBg="1"/>
       <p:bldP spid="14" grpId="1" animBg="1"/>
       <p:bldP spid="15" grpId="0" animBg="1"/>
       <p:bldP spid="15" grpId="1" animBg="1"/>
       <p:bldP spid="18" grpId="0" animBg="1"/>
       <p:bldP spid="18" grpId="1" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A7E171B-DD87-EFE8-706C-AAF04ECD82E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2758000" y="875108"/>
+            <a:ext cx="4782363" cy="5418515"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7688781" y="2379980"/>
             <a:ext cx="4928941" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
@@ -11137,55 +11007,55 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               </a:rPr>
               <a:t>meat</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="图片 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId3">
+                  <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="8686214" y="2822830"/>
             <a:ext cx="968691" cy="1232496"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
@@ -11208,146 +11078,110 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="形状1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4232A8BC-2472-0CE8-2B02-DBAAA9A17927}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4549139" y="3311708"/>
-            <a:ext cx="1296623" cy="611715"/>
+            <a:off x="4400121" y="3162586"/>
+            <a:ext cx="1445642" cy="760837"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000">
                 <a:alpha val="100000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="形状2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5CA609-C1E3-5DCE-3A3B-578AC51070D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3870960" y="1634239"/>
+            <a:off x="3891585" y="1489861"/>
             <a:ext cx="1137285" cy="287020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCCC82">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
@@ -11658,143 +11492,133 @@
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="24" dur="1"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...43 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="25" grpId="0"/>
       <p:bldP spid="14" grpId="0" animBg="1"/>
-      <p:bldP spid="15" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2" descr="卡通人物">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2806D759-C41C-487A-09B2-04AD66AF8839}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2689391" y="864291"/>
+            <a:ext cx="4778209" cy="5405307"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7734501" y="2372360"/>
             <a:ext cx="3878379" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
@@ -11873,86 +11697,50 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80BE298A-769F-47B3-DFC1-04B20C0A7C3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3929616" y="979479"/>
             <a:ext cx="2225675" cy="356870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D3D85A">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
@@ -12162,142 +11950,126 @@
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...43 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="25" grpId="0"/>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6AF5F48-9960-544A-DBF1-BCCD525BE62D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2764081" y="875108"/>
+            <a:ext cx="4219288" cy="5391313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6716624" y="2170978"/>
             <a:ext cx="4928941" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
@@ -12377,101 +12149,65 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="形状3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0C340E-65EC-F1A3-B88B-7D0B5EA216AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4724844" y="1172392"/>
+            <a:off x="4812256" y="1212736"/>
             <a:ext cx="1851660" cy="356870"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C5CE74"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -12664,120 +12400,74 @@
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
-                  <p:par>
-[...43 lines deleted...]
-                  </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="25" grpId="0"/>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="COMMONDATA" val="eyJoZGlkIjoiMTUwN2FmMWU1ZjBhZTA2ZjIwMDkzY2FmMzhmYWI2MmEifQ=="/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_UNIT_HIGHLIGHT" val="0"/>
   <p:tag name="KSO_WM_UNIT_COMPATIBLE" val="0"/>
   <p:tag name="KSO_WM_UNIT_DIAGRAM_ISNUMVISUAL" val="0"/>
   <p:tag name="KSO_WM_UNIT_DIAGRAM_ISREFERUNIT" val="0"/>
   <p:tag name="KSO_WM_UNIT_ID" val="_1*a*1"/>
   <p:tag name="KSO_WM_UNIT_LAYERLEVEL" val="1"/>
   <p:tag name="KSO_WM_TAG_VERSION" val="3.0"/>
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val="#wm#"/>
   <p:tag name="KSO_WM_UNIT_ISCONTENTSTITLE" val="0"/>
   <p:tag name="KSO_WM_UNIT_ISNUMDGMTITLE" val="0"/>
   <p:tag name="KSO_WM_UNIT_PRESET_TEXT" val="单击此处编辑母版标题样式"/>
   <p:tag name="KSO_WM_UNIT_NOCLEAR" val="0"/>
@@ -13875,51 +13565,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>273</Words>
+  <Words>274</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>61</Paragraphs>
   <Slides>16</Slides>
   <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>