--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -907,155 +907,155 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8902" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1956"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="4095"/>
+        <w:gridCol w:w="2730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D0CEF" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="002F6C55">
+      <w:tr w:rsidR="002D0CEF" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8049FE" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="0067217E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A37FC0" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="0067217E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4968A07F" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="0067217E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0CEF" w14:paraId="7E91B15A" w14:textId="77777777" w:rsidTr="002F6C55">
+      <w:tr w:rsidR="002D0CEF" w14:paraId="7E91B15A" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="1041"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E22F43D" w14:textId="00602F5D" w:rsidR="002D0CEF" w:rsidRDefault="0011392A" w:rsidP="00181396">
+          <w:p w14:paraId="2E22F43D" w14:textId="00602F5D" w:rsidR="002D0CEF" w:rsidRDefault="0011392A" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742D8C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）理解韵</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>文内容，</w:t>
             </w:r>
             <w:r w:rsidRPr="0022318C">
               <w:rPr>
@@ -1130,93 +1130,93 @@
             <w:r w:rsidRPr="00A42FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>I like...</w:t>
             </w:r>
             <w:r w:rsidRPr="00613E2B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="009F2D22">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD5C755" w14:textId="2914A091" w:rsidR="00686B42" w:rsidRDefault="00624B99" w:rsidP="00446FCA">
+          <w:p w14:paraId="1FD5C755" w14:textId="2914A091" w:rsidR="00686B42" w:rsidRDefault="00624B99" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17609499" w14:textId="10E7BEA3" w:rsidR="00686B42" w:rsidRDefault="00686B42" w:rsidP="00446FCA">
+          <w:p w14:paraId="17609499" w14:textId="3A158571" w:rsidR="00686B42" w:rsidRDefault="00686B42" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察图片，回答</w:t>
             </w:r>
             <w:r w:rsidR="001E212F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1225,133 +1225,132 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are they? What are they talking </w:t>
+              <w:t xml:space="preserve"> are they? What are they talking about?</w:t>
+            </w:r>
+            <w:r w:rsidR="00C029A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r w:rsidR="009F608A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尝试预测韵文</w:t>
             </w:r>
             <w:r w:rsidR="009F608A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的话题和主要</w:t>
             </w:r>
             <w:r w:rsidR="009F608A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009F608A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F47D30B" w14:textId="3528B80D" w:rsidR="009F608A" w:rsidRDefault="009F608A" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="0FFA5BFB" w14:textId="3D313D13" w:rsidR="009F608A" w:rsidRDefault="00316E6A" w:rsidP="00446FCA">
+          <w:p w14:paraId="6F47D30B" w14:textId="3528B80D" w:rsidR="009F608A" w:rsidRDefault="009F608A" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FFA5BFB" w14:textId="3D313D13" w:rsidR="009F608A" w:rsidRDefault="00316E6A" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. Watch the video and check.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B1E57B" w14:textId="49CA025E" w:rsidR="003A4E27" w:rsidRDefault="009F608A" w:rsidP="00446FCA">
+          <w:p w14:paraId="42B1E57B" w14:textId="49CA025E" w:rsidR="003A4E27" w:rsidRDefault="009F608A" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观看韵文视频，</w:t>
             </w:r>
             <w:r w:rsidR="005408C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1399,51 +1398,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidR="000B1A35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>单词</w:t>
             </w:r>
             <w:r w:rsidR="003A4E27">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55669392" w14:textId="508BC9D1" w:rsidR="003A4E27" w:rsidRDefault="003A4E27" w:rsidP="00446FCA">
+          <w:p w14:paraId="55669392" w14:textId="508BC9D1" w:rsidR="003A4E27" w:rsidRDefault="003A4E27" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1475,182 +1474,182 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> talking about?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64E34B99" w14:textId="77777777" w:rsidR="003A4E27" w:rsidRDefault="003A4E27" w:rsidP="00446FCA">
+          <w:p w14:paraId="64E34B99" w14:textId="77777777" w:rsidR="003A4E27" w:rsidRDefault="003A4E27" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: They are talking about food.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="385C7A34" w14:textId="506FF934" w:rsidR="002D0CEF" w:rsidRDefault="003A4E27" w:rsidP="00446FCA">
+          <w:p w14:paraId="385C7A34" w14:textId="506FF934" w:rsidR="002D0CEF" w:rsidRDefault="003A4E27" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">T: Yes. Today, let’s learn about food. </w:t>
             </w:r>
             <w:r w:rsidR="0067217E" w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What food do they like?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782FA339" w14:textId="50914E31" w:rsidR="000A5B16" w:rsidRPr="00161049" w:rsidRDefault="000A5B16" w:rsidP="00446FCA">
+          <w:p w14:paraId="782FA339" w14:textId="50914E31" w:rsidR="000A5B16" w:rsidRPr="00161049" w:rsidRDefault="000A5B16" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: Apples, bananas…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35FFA30D" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="00446FCA">
-[...10 lines deleted...]
-          <w:p w14:paraId="16856505" w14:textId="4B782005" w:rsidR="002D0CEF" w:rsidRPr="00435D14" w:rsidRDefault="000A5B16" w:rsidP="00446FCA">
+          <w:p w14:paraId="35FFA30D" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16856505" w14:textId="4B782005" w:rsidR="002D0CEF" w:rsidRPr="00435D14" w:rsidRDefault="000A5B16" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54011EF5" w14:textId="4ED8A09A" w:rsidR="002D0CEF" w:rsidRDefault="00446450" w:rsidP="00446FCA">
+          <w:p w14:paraId="54011EF5" w14:textId="4ED8A09A" w:rsidR="002D0CEF" w:rsidRDefault="00446450" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -1836,85 +1835,85 @@
               <w:t xml:space="preserve">What will </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0067217E" w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0067217E" w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> say?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2150CABA" w14:textId="77777777" w:rsidR="00AE5F8D" w:rsidRDefault="00AE5F8D" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="3A970BA6" w14:textId="43422F3C" w:rsidR="00D12978" w:rsidRPr="00161049" w:rsidRDefault="00D12978" w:rsidP="00446FCA">
+          <w:p w14:paraId="2150CABA" w14:textId="77777777" w:rsidR="00AE5F8D" w:rsidRDefault="00AE5F8D" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A970BA6" w14:textId="43422F3C" w:rsidR="00D12978" w:rsidRPr="00161049" w:rsidRDefault="00D12978" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E05307F" w14:textId="7EE75C91" w:rsidR="002D0CEF" w:rsidRPr="00161049" w:rsidRDefault="00446450" w:rsidP="00446FCA">
+          <w:p w14:paraId="7E05307F" w14:textId="7EE75C91" w:rsidR="002D0CEF" w:rsidRPr="00161049" w:rsidRDefault="00446450" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生听</w:t>
             </w:r>
             <w:r w:rsidR="00D12978">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2012,63 +2011,63 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的发音和含义，了解其复数形式</w:t>
             </w:r>
             <w:r w:rsidR="006E3248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>apples</w:t>
             </w:r>
             <w:r w:rsidR="006E3248">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6F6798" w14:textId="77777777" w:rsidR="009C5453" w:rsidRDefault="009C5453" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="1D6D44E0" w14:textId="23CD9E13" w:rsidR="000D292D" w:rsidRDefault="00681331" w:rsidP="00446FCA">
+          <w:p w14:paraId="6E6F6798" w14:textId="77777777" w:rsidR="009C5453" w:rsidRDefault="009C5453" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D6D44E0" w14:textId="23CD9E13" w:rsidR="000D292D" w:rsidRDefault="00681331" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="000D292D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -2079,51 +2078,51 @@
               <w:t xml:space="preserve">. Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000D292D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000D292D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1BC7A3" w14:textId="33ADE67D" w:rsidR="001017C3" w:rsidRDefault="001017C3" w:rsidP="00446FCA">
+          <w:p w14:paraId="2B1BC7A3" w14:textId="33ADE67D" w:rsidR="001017C3" w:rsidRDefault="001017C3" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:r w:rsidR="008A0995">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2161,85 +2160,85 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="008A0995">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r w:rsidR="008A0995">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> are in Qingqing’s hands? What does Qingqing like? What will Qingqing say?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="098F9B5E" w14:textId="77777777" w:rsidR="0067217E" w:rsidRDefault="0067217E" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="6548219D" w14:textId="1826E675" w:rsidR="0067217E" w:rsidRDefault="0067217E" w:rsidP="00446FCA">
+          <w:p w14:paraId="098F9B5E" w14:textId="77777777" w:rsidR="0067217E" w:rsidRDefault="0067217E" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6548219D" w14:textId="1826E675" w:rsidR="0067217E" w:rsidRDefault="0067217E" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C27538A" w14:textId="2F43FD7E" w:rsidR="0067217E" w:rsidRPr="00161049" w:rsidRDefault="0067217E" w:rsidP="00446FCA">
+          <w:p w14:paraId="3C27538A" w14:textId="2F43FD7E" w:rsidR="0067217E" w:rsidRPr="00161049" w:rsidRDefault="0067217E" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生听</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2327,63 +2326,63 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的发音和含义，了解其复数形式</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bananas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2763DF7C" w14:textId="77777777" w:rsidR="0067217E" w:rsidRPr="0067217E" w:rsidRDefault="0067217E" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="096C950E" w14:textId="585A8066" w:rsidR="008A0995" w:rsidRDefault="0067217E" w:rsidP="00446FCA">
+          <w:p w14:paraId="2763DF7C" w14:textId="77777777" w:rsidR="0067217E" w:rsidRPr="0067217E" w:rsidRDefault="0067217E" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096C950E" w14:textId="585A8066" w:rsidR="008A0995" w:rsidRDefault="0067217E" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2393,51 +2392,51 @@
               <w:t xml:space="preserve">. Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22FCA332" w14:textId="493C19D2" w:rsidR="0067217E" w:rsidRDefault="000C0D68" w:rsidP="00446FCA">
+          <w:p w14:paraId="22FCA332" w14:textId="493C19D2" w:rsidR="0067217E" w:rsidRDefault="000C0D68" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -2563,85 +2562,85 @@
               <w:t xml:space="preserve"> like? What will </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> say?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE0E9AD" w14:textId="77777777" w:rsidR="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="75716F6E" w14:textId="252B5C4D" w:rsidR="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="00446FCA">
+          <w:p w14:paraId="5EE0E9AD" w14:textId="77777777" w:rsidR="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75716F6E" w14:textId="252B5C4D" w:rsidR="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D891900" w14:textId="3DAF9772" w:rsidR="000C0D68" w:rsidRPr="00161049" w:rsidRDefault="000C0D68" w:rsidP="00446FCA">
+          <w:p w14:paraId="2D891900" w14:textId="3DAF9772" w:rsidR="000C0D68" w:rsidRPr="00161049" w:rsidRDefault="000C0D68" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161049">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生听</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2729,105 +2728,105 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的发音和含义，了解</w:t>
             </w:r>
             <w:r w:rsidR="00942FBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>不可数名词的单复数形式</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E31429" w14:textId="77777777" w:rsidR="000C0D68" w:rsidRPr="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="3470E4D9" w14:textId="08FEBC4D" w:rsidR="00495394" w:rsidRDefault="00243104" w:rsidP="00446FCA">
+          <w:p w14:paraId="07E31429" w14:textId="77777777" w:rsidR="000C0D68" w:rsidRPr="000C0D68" w:rsidRDefault="000C0D68" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3470E4D9" w14:textId="08FEBC4D" w:rsidR="00495394" w:rsidRDefault="00243104" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00495394">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Listen and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8A89D3" w14:textId="219FEC50" w:rsidR="00495394" w:rsidRDefault="00495394" w:rsidP="00446FCA">
+          <w:p w14:paraId="2F8A89D3" w14:textId="219FEC50" w:rsidR="00495394" w:rsidRDefault="00495394" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="00BB7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2855,81 +2854,82 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I like…</w:t>
             </w:r>
             <w:r w:rsidR="007E55BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00BB7AF1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC3B963" w14:textId="77777777" w:rsidR="00DE1C50" w:rsidRDefault="00DE1C50" w:rsidP="00446FCA">
-[...29 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4CC3B963" w14:textId="77777777" w:rsidR="00DE1C50" w:rsidRDefault="00DE1C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414AB7C5" w14:textId="07BBDAC0" w:rsidR="002D0CEF" w:rsidRPr="00435D14" w:rsidRDefault="00BB7AF1" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">0. </w:t>
             </w:r>
             <w:r w:rsidR="005A2CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
             <w:r w:rsidR="005A2CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2959,51 +2959,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">isten and </w:t>
             </w:r>
             <w:r w:rsidR="005A2CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>match</w:t>
             </w:r>
             <w:r w:rsidR="0067217E" w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0760290B" w14:textId="555B11D3" w:rsidR="002D0CEF" w:rsidRDefault="00446450" w:rsidP="00446FCA">
+          <w:p w14:paraId="0760290B" w14:textId="555B11D3" w:rsidR="002D0CEF" w:rsidRDefault="00446450" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="006801A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -3021,63 +3021,63 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>听录音，</w:t>
             </w:r>
             <w:r w:rsidR="005A2CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>将句子与图片进行匹配</w:t>
             </w:r>
             <w:r w:rsidR="00B05755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="318EE6A3" w14:textId="77777777" w:rsidR="008E39D2" w:rsidRDefault="008E39D2" w:rsidP="00446FCA">
-[...11 lines deleted...]
-          <w:p w14:paraId="4E531415" w14:textId="3C0B85A7" w:rsidR="002D0CEF" w:rsidRDefault="0033009D" w:rsidP="00446FCA">
+          <w:p w14:paraId="318EE6A3" w14:textId="77777777" w:rsidR="008E39D2" w:rsidRDefault="008E39D2" w:rsidP="004977E5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E531415" w14:textId="3C0B85A7" w:rsidR="002D0CEF" w:rsidRDefault="0033009D" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435D14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B05755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3095,51 +3095,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D14E86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Listen</w:t>
             </w:r>
             <w:r w:rsidR="000B1A35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1056A4" w14:textId="06269D98" w:rsidR="002D0CEF" w:rsidRDefault="00D14E86" w:rsidP="00446FCA">
+          <w:p w14:paraId="0F1056A4" w14:textId="06269D98" w:rsidR="002D0CEF" w:rsidRDefault="00D14E86" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="00ED15B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3220,60 +3220,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”的含义</w:t>
             </w:r>
             <w:r w:rsidR="0067217E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CDEF1A" w14:textId="77777777" w:rsidR="00496C50" w:rsidRPr="00AD5C0A" w:rsidRDefault="00496C50" w:rsidP="00496C50">
+          <w:p w14:paraId="42CDEF1A" w14:textId="77777777" w:rsidR="00496C50" w:rsidRPr="00AD5C0A" w:rsidRDefault="00496C50" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -3310,2654 +3309,2583 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>允许学生用中文</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>辅助</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表达。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF8DB45" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRPr="00496C50" w:rsidRDefault="002D0CEF">
+          <w:p w14:paraId="5EF8DB45" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRPr="00496C50" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79ED84A1" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF">
+          <w:p w14:paraId="79ED84A1" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C7768B3" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF">
+          <w:p w14:paraId="7C7768B3" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F17CB71" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF">
+          <w:p w14:paraId="4F17CB71" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C46FFDB" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF">
+          <w:p w14:paraId="5C46FFDB" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="715A83AC" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="00435D14">
+          <w:p w14:paraId="715A83AC" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="387A4569" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45C5A496" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A47E75B" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4383783B" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3696EC" w14:textId="77777777" w:rsidR="00C731A6" w:rsidRDefault="00C731A6" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66565339" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6214EF2D" w14:textId="4D246141" w:rsidR="002D0CEF" w:rsidRDefault="0067217E" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00496C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否通过观察图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00745255">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说出</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00833D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00496C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>手中的食物</w:t>
+            </w:r>
+            <w:r w:rsidR="00882490">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，及时提供指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226B38E9" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRPr="00687DE7" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF19562" w14:textId="7D1202F1" w:rsidR="00882490" w:rsidRPr="00AD5C0A" w:rsidRDefault="00882490" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音并及时纠正。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同时，观察学生对名词复数的理解情况，及时提供指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26167291" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRPr="00882490" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73F357A5" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E18A3A" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01EBA2F4" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F82D83" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9A5214" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21019B1C" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A7F056" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10CBC39C" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1443EE04" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="383A4819" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BEBC855" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DB6F499" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="349A07C7" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E04E0E" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70F93C1C" w14:textId="77777777" w:rsidR="008D3CCE" w:rsidRDefault="008D3CCE" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72786C06" w14:textId="77777777" w:rsidR="008D3CCE" w:rsidRDefault="008D3CCE" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42552DF2" w14:textId="0BEA6742" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27158B4C" w14:textId="77777777" w:rsidR="004977E5" w:rsidRDefault="004977E5" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A8F74C4" w14:textId="5D41242C" w:rsidR="002D0CEF" w:rsidRDefault="0067217E" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB70BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生</w:t>
+            </w:r>
+            <w:r w:rsidR="002100FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否准确朗读</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4AA3E3" w14:textId="77777777" w:rsidR="00DE1C50" w:rsidRDefault="00DE1C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FBDF777" w14:textId="77777777" w:rsidR="00DE1C50" w:rsidRDefault="00DE1C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038C9825" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="529207AC" w14:textId="77777777" w:rsidR="004977E5" w:rsidRPr="00B976FF" w:rsidRDefault="004977E5" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557AB277" w14:textId="6F3DC4DA" w:rsidR="00DE1C50" w:rsidRPr="00464D4B" w:rsidRDefault="00DE1C50" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生对核心</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句型的理解情况，及时发现问题并解决问题。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F908DD" w14:paraId="3BD58E9E" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="321A73B4" w14:textId="5F170D95" w:rsidR="00F908DD" w:rsidRPr="00A87E5C" w:rsidRDefault="00F908DD" w:rsidP="00C2210A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00411891">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411891">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在帮助学生感知单元主题。通过看图片、听录音、回答问题等活动引导学生学习</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00411891">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>核心语言，为后续完整地朗读韵文做好准备。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D0CEF" w14:paraId="049494CD" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="5881"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7831C06B" w14:textId="1C70A3DB" w:rsidR="002D0CEF" w:rsidRPr="009F5521" w:rsidRDefault="00E21275" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（2）熟练</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>韵文，并与同伴合作表演韵文</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA786C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508D104F" w14:textId="4297B029" w:rsidR="0048729A" w:rsidRPr="00435D14" w:rsidRDefault="00EA786C" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+            <w:r w:rsidR="0048729A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the video </w:t>
+            </w:r>
+            <w:r w:rsidR="0048729A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chant.</w:t>
+            </w:r>
+            <w:r w:rsidR="0048729A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E291F86" w14:textId="74887C52" w:rsidR="00ED15B2" w:rsidRDefault="00ED15B2" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2BB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>完整</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>视频，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>边看边跟唱韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AAB3F9A" w14:textId="77777777" w:rsidR="00ED15B2" w:rsidRPr="00AD5C0A" w:rsidRDefault="00ED15B2" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72632D70" w14:textId="0FD50EFC" w:rsidR="0048729A" w:rsidRPr="00435D14" w:rsidRDefault="008860F0" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="0048729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0048729A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Listen and chant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D317B3" w14:textId="57F6E39E" w:rsidR="0048729A" w:rsidRDefault="0048729A" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008860F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="008860F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听录音，跟唱韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5242C0" w14:textId="77777777" w:rsidR="008860F0" w:rsidRPr="008860F0" w:rsidRDefault="008860F0" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A410B29" w14:textId="3587116C" w:rsidR="0048729A" w:rsidRPr="00435D14" w:rsidRDefault="008860F0" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14. Chant together.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2595CA" w14:textId="75DA9C12" w:rsidR="002D0CEF" w:rsidRDefault="0048729A" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00161049">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="008860F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>集体演唱韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6257CD3E" w14:textId="77777777" w:rsidR="00F34C73" w:rsidRPr="00161049" w:rsidRDefault="00F34C73" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF51784" w14:textId="126E288D" w:rsidR="00903F3A" w:rsidRDefault="008860F0" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00505623">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00903F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Work in groups. Chant and act out.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1162127A" w14:textId="251C3990" w:rsidR="002D0CEF" w:rsidRDefault="00B65E15" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="000C218E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>小组合作</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，借助教师提供的食物卡片表演韵文，</w:t>
+            </w:r>
+            <w:r w:rsidR="0035057D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并在全班展示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1AFFFB" w14:textId="7BA89A89" w:rsidR="00F34C73" w:rsidRPr="00AD5C0A" w:rsidRDefault="00F34C73" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察不同能力水平学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2BB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文的情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D88D5C6" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRPr="00F34C73" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3963B9E2" w14:textId="77777777" w:rsidR="009E39EC" w:rsidRDefault="009E39EC" w:rsidP="004977E5">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F8B12DB" w14:textId="77777777" w:rsidR="009E39EC" w:rsidRDefault="009E39EC" w:rsidP="004977E5">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57CD3E20" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6918436C" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRDefault="002D0CEF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601B9C7E" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6448979A" w14:textId="77777777" w:rsidR="004977E5" w:rsidRDefault="004977E5" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32120F4C" w14:textId="623D49E4" w:rsidR="002D0CEF" w:rsidRDefault="00F34C73" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否积极参与</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>小组活动，根据学生的表演情况给予评价。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC6B1B" w14:paraId="614E1A1F" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F163078" w14:textId="54E22928" w:rsidR="00AC6B1B" w:rsidRDefault="00AC6B1B" w:rsidP="00AC6B1B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC6B1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生朗读完整的韵文，巩固本课时学习的核心语言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0035057D" w14:paraId="39CD09BF" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38978622" w14:textId="190DE72B" w:rsidR="0035057D" w:rsidRPr="00435D14" w:rsidRDefault="0050705E" w:rsidP="00435D14">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（3）</w:t>
+            </w:r>
+            <w:r w:rsidR="00482068">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>运用核心句型表达自己的饮食喜好</w:t>
+            </w:r>
+            <w:r w:rsidR="00505623">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C1E53B" w14:textId="77777777" w:rsidR="00916DE6" w:rsidRDefault="00916DE6" w:rsidP="005E29B9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. </w:t>
+            </w:r>
+            <w:r w:rsidR="00903F3A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00903F3A" w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A735631" w14:textId="2B88EBD5" w:rsidR="00283B91" w:rsidRDefault="00916DE6" w:rsidP="005E29B9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidR="003C7997">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师呈现的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r w:rsidR="005E506D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00437D57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在教师的引导下理解</w:t>
+            </w:r>
+            <w:r w:rsidR="00437D57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shopping</w:t>
+            </w:r>
+            <w:r w:rsidR="00437D57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> List</w:t>
+            </w:r>
+            <w:r w:rsidR="00437D57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的含义。</w:t>
+            </w:r>
+            <w:r w:rsidR="00942E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>接</w:t>
+            </w:r>
+            <w:r w:rsidR="00942E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>着</w:t>
+            </w:r>
+            <w:r w:rsidR="00164396">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00903F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00D96C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察</w:t>
+            </w:r>
+            <w:r w:rsidR="00F17DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00D96C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中的水果摊位</w:t>
+            </w:r>
+            <w:r w:rsidR="00903F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00B334BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>尝试说出自己认识的</w:t>
+            </w:r>
+            <w:r w:rsidR="00903F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>水果</w:t>
+            </w:r>
+            <w:r w:rsidR="00B36850">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="00633D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>随后，学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00283B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>购物清单上</w:t>
+            </w:r>
+            <w:r w:rsidR="00283B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的单词，在教师的引导下认读单词，将单词与</w:t>
+            </w:r>
+            <w:r w:rsidR="00D31682">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00283B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中的水果</w:t>
+            </w:r>
+            <w:r w:rsidR="00935399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>建立联系，理解</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF36DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orange</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF36DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>词义</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7363C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（学有余力的学生可以了解</w:t>
+            </w:r>
+            <w:r w:rsidR="002471DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>其余水果的英文名称）</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="001E70C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="004B29FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B29FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feif</w:t>
+            </w:r>
+            <w:r w:rsidR="00A463F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Qingqing</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>会如何谈论购物清单上的水果，回顾</w:t>
+            </w:r>
+            <w:r w:rsidR="00E775AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>核心句型</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> like…</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5356A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="152822DB" w14:textId="77777777" w:rsidR="00C5356A" w:rsidRDefault="00C5356A" w:rsidP="00903F3A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FCDF5D0" w14:textId="608A5B25" w:rsidR="00C5356A" w:rsidRDefault="00C5356A" w:rsidP="00903F3A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005E29B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Let’s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>practise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28018C56" w14:textId="18D54268" w:rsidR="0035057D" w:rsidRPr="00CF36DF" w:rsidRDefault="00C5356A" w:rsidP="00435D14">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，结合</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>购物清单</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>上的单词，用</w:t>
+            </w:r>
+            <w:r w:rsidR="004A53F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I like…</w:t>
+            </w:r>
+            <w:r w:rsidR="004A53F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”谈论</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2999">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>各自</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>喜欢的水果。小组活动后，部分学生在全班展示对话。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358FD7CB" w14:textId="4013F343" w:rsidR="00834BEC" w:rsidRDefault="00F34C73" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435D14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否</w:t>
+            </w:r>
+            <w:r w:rsidR="00633D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通过</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00834BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>获取</w:t>
+            </w:r>
+            <w:r w:rsidR="00E92BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>与食物有关的</w:t>
+            </w:r>
+            <w:r w:rsidR="00834BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>信息，允许学生用中</w:t>
+            </w:r>
+            <w:r w:rsidR="00834BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>文辅助表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512A49CD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="387A4569" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="00435D14">
+          <w:p w14:paraId="609D9CDE" w14:textId="77777777" w:rsidR="00834BEC" w:rsidRDefault="00834BEC" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45C5A496" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="00435D14">
+          <w:p w14:paraId="1997D6B4" w14:textId="77777777" w:rsidR="00834BEC" w:rsidRDefault="00834BEC" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A47E75B" w14:textId="77777777" w:rsidR="00496C50" w:rsidRDefault="00496C50" w:rsidP="00435D14">
-[...2380 lines deleted...]
-          <w:p w14:paraId="70667ECD" w14:textId="77777777" w:rsidR="00F7363C" w:rsidRDefault="00F7363C" w:rsidP="00F0709F">
+          <w:p w14:paraId="70667ECD" w14:textId="77777777" w:rsidR="00F7363C" w:rsidRDefault="00F7363C" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62F9D0EA" w14:textId="77777777" w:rsidR="002100FC" w:rsidRDefault="002100FC" w:rsidP="00F0709F">
+          <w:p w14:paraId="62F9D0EA" w14:textId="77777777" w:rsidR="002100FC" w:rsidRDefault="002100FC" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57CDFC18" w14:textId="77777777" w:rsidR="004A53F4" w:rsidRDefault="004A53F4" w:rsidP="005F6ABE">
-[...19 lines deleted...]
-          <w:p w14:paraId="595B7720" w14:textId="7F7727B4" w:rsidR="00834BEC" w:rsidRPr="00AD5C0A" w:rsidRDefault="00834BEC" w:rsidP="005F6ABE">
+          <w:p w14:paraId="57CDFC18" w14:textId="77777777" w:rsidR="004A53F4" w:rsidRDefault="004A53F4" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE83E5A" w14:textId="77777777" w:rsidR="005F6ABE" w:rsidRDefault="005F6ABE" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A5A6045" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C1C13A" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="041FC9B9" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="00B976FF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="595B7720" w14:textId="641E93FA" w:rsidR="00834BEC" w:rsidRPr="00AD5C0A" w:rsidRDefault="00834BEC" w:rsidP="00B976FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00DE1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动情况，及时给予帮助。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66AA996E" w14:textId="513C6FED" w:rsidR="00834BEC" w:rsidRPr="005E3B75" w:rsidRDefault="00834BEC">
+          <w:p w14:paraId="66AA996E" w14:textId="513C6FED" w:rsidR="00834BEC" w:rsidRPr="005E3B75" w:rsidRDefault="00834BEC" w:rsidP="00B976FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503DA3" w14:paraId="01883C3D" w14:textId="77777777" w:rsidTr="00E62117">
+      <w:tr w:rsidR="00503DA3" w14:paraId="01883C3D" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="1064"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76219619" w14:textId="453C12F3" w:rsidR="00503DA3" w:rsidRPr="004B4543" w:rsidRDefault="00503DA3" w:rsidP="00435D14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D128BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -6025,92 +5953,92 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="004B4543">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>为学生在日常生活中的交流提供简单实用的交际示例</w:t>
             </w:r>
             <w:r w:rsidR="007F063C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02574" w14:paraId="74EBF4F9" w14:textId="77777777" w:rsidTr="00E62117">
+      <w:tr w:rsidR="00A02574" w14:paraId="74EBF4F9" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BE96C48" w14:textId="5892BEE7" w:rsidR="00A02574" w:rsidRPr="00D128BF" w:rsidRDefault="00A02574" w:rsidP="00A02574">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0CEF" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00E62117">
+      <w:tr w:rsidR="002D0CEF" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F0A2369" w14:textId="7731A955" w:rsidR="002D0CEF" w:rsidRPr="00DA4293" w:rsidRDefault="00CF36DF" w:rsidP="00435D14">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4293">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="005F61FA" w:rsidRPr="005F61FA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -6528,51 +6456,60 @@
         </w:rPr>
         <w:t>表情</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
       <w:r w:rsidR="00A30253">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>动作</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>，深入体会故事角色的情感，感受</w:t>
+        <w:t>，深入体会故事角</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>色的情感，感受</w:t>
       </w:r>
       <w:r w:rsidR="00F849F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>分享食物的</w:t>
       </w:r>
       <w:r w:rsidR="00801717">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>乐趣</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
@@ -6746,153 +6683,153 @@
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8902" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1956"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2319"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="4095"/>
+        <w:gridCol w:w="2730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00240688" w14:paraId="60E2BEBF" w14:textId="77777777" w:rsidTr="00A3498D">
+      <w:tr w:rsidR="00240688" w14:paraId="60E2BEBF" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34CFF9A8" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4627" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A980D1" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66BFA325" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240688" w14:paraId="751643E6" w14:textId="77777777" w:rsidTr="00A3498D">
+      <w:tr w:rsidR="00240688" w14:paraId="751643E6" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EEC6287" w14:textId="2C729178" w:rsidR="00240688" w:rsidRDefault="00E90F23" w:rsidP="000001A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3498D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00A3498D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在看图片、听录音、</w:t>
@@ -6926,51 +6863,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>故事</w:t>
             </w:r>
             <w:r w:rsidRPr="00A3498D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
             <w:r w:rsidR="00240688">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4627" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8CC74F" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -7510,50 +7447,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CF5303B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -7727,657 +7665,666 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F98B917" w14:textId="1DFCBE53" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">T: How about this girl and her dad and mum? What food do they have? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2101A2FD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Maybe…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D692A9" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C53391" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look, listen and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2857F0CF" w14:textId="26503F90" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidR="00392233">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师呈现的</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教材第</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片，关注</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的食物，验证预测。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>接着</w:t>
+            </w:r>
+            <w:r w:rsidR="006F667C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，学生猜测女孩说的话，听录音</w:t>
+            </w:r>
+            <w:r w:rsidR="004D7650">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F36C569" w14:textId="6A73484E" w:rsidR="00240688" w:rsidRDefault="0087188D" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师呈现的</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教材</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6D18" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片，关注</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的食物，验证预测。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>接着</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，学生猜测女孩说的话，听录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读。</w:t>
+            </w:r>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同时学习单词</w:t>
+            </w:r>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bread</w:t>
+            </w:r>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的发音和含义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C304350" w14:textId="36A45EBD" w:rsidR="00F174FE" w:rsidRDefault="00F174FE" w:rsidP="00F174FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师呈现的</w:t>
+            </w:r>
+            <w:r w:rsidR="00F374E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教材</w:t>
+            </w:r>
+            <w:r w:rsidR="00F374E1" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00F374E1" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidR="00F374E1" w:rsidRPr="00D363B7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片，关注</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的食物，验证预测。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>接着</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，学生猜测女孩说的话，听录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读。同时学习单词</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的发音和含义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4246F187" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: What food </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>can you see?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AC8DCD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I can see…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C8CF70" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We can see some meat. How does the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">T: How about this girl and her dad and mum? What food do they have? </w:t>
-[...604 lines deleted...]
-              <w:t xml:space="preserve">We can see some meat. How does the girl feel? </w:t>
+              <w:t xml:space="preserve">girl feel? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76CAA69E" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -8629,61 +8576,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">hat will they </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009366D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>预测故事内容和语</w:t>
-[...9 lines deleted...]
-              <w:t>言</w:t>
+              <w:t>预测故事内容和语言</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D84B1BE" w14:textId="31CFFFC7" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9248,50 +9185,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>They are happy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1446780E" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: Do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>they</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -9529,2687 +9467,2533 @@
               </w:rPr>
               <w:t>学生观察完整故事视频，边看</w:t>
             </w:r>
             <w:r w:rsidR="0044515D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>视频</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>边跟读故事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2319" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F51EE4" w14:textId="32AB9AF4" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="007266D8">
+          <w:p w14:paraId="03F51EE4" w14:textId="32AB9AF4" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否正确</w:t>
             </w:r>
             <w:r w:rsidR="00A647A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DAED47C" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="00797344" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+          <w:p w14:paraId="6DAED47C" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="00797344" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="671A9A12" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="671A9A12" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="02959CA7" w14:textId="7AFD2C32" w:rsidR="00240688" w:rsidRPr="00AD5C0A" w:rsidRDefault="00240688" w:rsidP="007266D8">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02959CA7" w14:textId="7AFD2C32" w:rsidR="00240688" w:rsidRPr="00AD5C0A" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否根据图片获取关键信息</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，必要时允许学生用中文辅助表达。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A76CAA" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="00B0739C" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+          <w:p w14:paraId="40A76CAA" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="00B0739C" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="72007FDD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72007FDD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1836246B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1836246B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="701FDC55" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="701FDC55" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1154A351" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1154A351" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="770A0668" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="770A0668" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="56A4B585" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A4B585" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="07D4A555" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D4A555" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="03D76495" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03D76495" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="793A4C2B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="793A4C2B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4C88F59F" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C88F59F" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3D43B319" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D43B319" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="693A93DB" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="693A93DB" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0747273B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0747273B" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4FB8C0C6" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FB8C0C6" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7DC84A90" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC84A90" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="07E15FF7" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07E15FF7" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="6C2B3EB3" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C2B3EB3" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="52114D2A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52114D2A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7CCA3313" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CCA3313" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7416528A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="634609D6" w14:textId="77777777" w:rsidR="00413CED" w:rsidRDefault="00413CED" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5468E4C1" w14:textId="4A8A0F2F" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片获取关键信息，</w:t>
+            </w:r>
+            <w:r w:rsidR="0037257A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进行</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>合理猜测，根据学生理解故事的情况及时发现问题并给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571C9DFF" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FE63053" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="004977E5" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CD8E78C" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6837C863" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0F78B3" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F9632BC" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5025299E" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBA6BA3" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C032DE" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="266C42A5" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22457F2C" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F2C7C8C" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B2DE3A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="110428F8" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A47A06" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BEA2068" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FEA02A8" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F74CECE" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F2EA4A2" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B6E8EA0" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B627DAC" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C7BF864" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF4E40D" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDDAAC1" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EC7465" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FEA6C2" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B50537E" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="139FDBA6" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="660D1102" w14:textId="77777777" w:rsidR="0012319C" w:rsidRDefault="0012319C" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2028FE9A" w14:textId="77777777" w:rsidR="00B976FF" w:rsidRDefault="00B976FF" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7587C826" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004977E5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生跟读故事的情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240688" w14:paraId="632EACC6" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7237D68C" w14:textId="40EE8FEA" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="003A7B4C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="7416528A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008B5385">
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidR="0080222D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>引导学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通过图片环游、预测信息、验证信息等方式，逐步</w:t>
+            </w:r>
+            <w:r w:rsidR="00587C02">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>厘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>清故事脉络，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>了解</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事角色</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>喜欢的食物</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC5BB3">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。引导学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通过听音、模仿、跟读等方式，初步运用核心语言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表达饮食喜好</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，为后续的语言输出活动奠定基础。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240688" w14:paraId="603506FF" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="1975"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FBB43C" w14:textId="2EB68F52" w:rsidR="00240688" w:rsidRDefault="000D0273" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:pStyle w:val="af"/>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3498D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（2）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3498D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>掌握</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并灵活运用与食物相关的词汇和表达个人喜好的核心句型</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> like</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603E618C" w14:textId="08761210" w:rsidR="00240688" w:rsidRDefault="00403FC7" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Think and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00240688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54312C86" w14:textId="2DD998C6" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生回顾并说出故事中出现的食物，然后观察教师呈现的图片，在教师的带领下指读单词。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D85E366" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1471AE47" w14:textId="13AC5522" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00403FC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Think, draw and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683794C2" w14:textId="5F1D720A" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在教师的带领下观察图片，找出图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00932E14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>排列规律，</w:t>
+            </w:r>
+            <w:r w:rsidR="00424D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>画出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>问号代表的食物</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，然后</w:t>
+            </w:r>
+            <w:r w:rsidR="00424D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>用英语</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说</w:t>
+            </w:r>
+            <w:r w:rsidR="00424D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一说</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3752D4CE" w14:textId="77777777" w:rsidR="00240688" w:rsidRPr="00B500B4" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FBAC61D" w14:textId="246F4D14" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6872">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B500B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFCDDE9" w14:textId="46C40B51" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27918">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据故事内容，完成人物和图片的匹配</w:t>
+            </w:r>
+            <w:r w:rsidR="00A90176">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27918">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>然后使用核心语言说一说这些人物喜欢的食物</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7157BC5B" w14:textId="0FA8870C" w:rsidR="00240688" w:rsidRPr="002E6A24" w:rsidRDefault="002E6A24" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E6A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>教师观察学生对核心语言的掌握情况，及时发现问题并解决问题</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE1E525" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E20A078" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74B9083D" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="797DF4AF" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7020C665" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34681564" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18096B2E" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C6192FC" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0650AE22" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="008E0F8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240688" w14:paraId="3BF30AC9" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="441"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5A4AC3" w14:textId="74509225" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="003710FC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：本阶段学习活动旨在引导学生在语境中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>运</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93DCF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内化</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本课时</w:t>
+            </w:r>
+            <w:r w:rsidR="00B330F9">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>核心语言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240688" w14:paraId="5674E06D" w14:textId="77777777" w:rsidTr="00B976FF">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F182E1" w14:textId="44BB8A4A" w:rsidR="00240688" w:rsidRPr="000F78B5" w:rsidRDefault="00E9604F" w:rsidP="00E9604F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3498D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>（3）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3498D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>小组合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>作表演故事，模仿故事角色的语音、语调、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>表情</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>动作</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，深入体会故事角色的情感，感受</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>分享食物的乐趣。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D36E4FA" w14:textId="071FBC07" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD54BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Read the story aloud.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFB32BF" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生自主朗读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D6A0C1" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE1DE03" w14:textId="22E31CBC" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD54BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Work in groups. Act out the story.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200EE106" w14:textId="6C1728A9" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生分组合作表演故事，模仿角色的</w:t>
+            </w:r>
+            <w:r w:rsidR="005964A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语音、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语调</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、动作和表情。表演结束后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据评价标准</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进行自评和互评。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DB650A" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="007214B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="432" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="634609D6" w14:textId="77777777" w:rsidR="00413CED" w:rsidRDefault="00413CED" w:rsidP="008B5385">
+          <w:p w14:paraId="7CC023DF" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="007214B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="432" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DE67890" w14:textId="77777777" w:rsidR="008B5385" w:rsidRDefault="008B5385" w:rsidP="008B5385">
+          <w:p w14:paraId="722D09EF" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="007214B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="432" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="54D1D4F9" w14:textId="77777777" w:rsidR="00945974" w:rsidRPr="00945974" w:rsidRDefault="00945974" w:rsidP="000F78B5">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E313A1" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="000F78B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...584 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...5 lines deleted...]
-              <w:t>教师观察学生跟读故事的情况</w:t>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t>，</w:t>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否使用恰当的语言、动作展现故事情节</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，评价</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...5 lines deleted...]
-              <w:t>给予</w:t>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>对故事的理解情况</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t>指导或鼓励。</w:t>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240688" w14:paraId="632EACC6" w14:textId="77777777" w:rsidTr="00AE7ABE">
-[...1353 lines deleted...]
-      <w:tr w:rsidR="00240688" w14:paraId="18538524" w14:textId="77777777" w:rsidTr="00AE7ABE">
+      <w:tr w:rsidR="00240688" w14:paraId="18538524" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD2A6BD" w14:textId="77777777" w:rsidR="00240688" w:rsidRDefault="00240688" w:rsidP="004443C6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生完整地朗读和表演故事，更深入地融入故事内容和情境，进一步体会角色的情感。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003710FC" w14:paraId="4A6F281F" w14:textId="77777777" w:rsidTr="00AE7ABE">
+      <w:tr w:rsidR="003710FC" w14:paraId="4A6F281F" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263E988D" w14:textId="2563115E" w:rsidR="003710FC" w:rsidRDefault="003710FC" w:rsidP="003710FC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240688" w14:paraId="1C537A39" w14:textId="77777777" w:rsidTr="00AE7ABE">
+      <w:tr w:rsidR="00240688" w14:paraId="1C537A39" w14:textId="77777777" w:rsidTr="00B976FF">
         <w:trPr>
           <w:trHeight w:val="985"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8902" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A086666" w14:textId="77777777" w:rsidR="00952940" w:rsidRPr="003E0130" w:rsidRDefault="00952940" w:rsidP="00952940">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E0130">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（1）带感情地朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFC4798" w14:textId="2744B844" w:rsidR="00240688" w:rsidRPr="000F78B5" w:rsidRDefault="00952940" w:rsidP="00952940">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E0130">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）根据故事图片，复述故事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28CA6741" w14:textId="77777777" w:rsidR="005C0BA0" w:rsidRDefault="005C0BA0" w:rsidP="00F8261B">
@@ -12649,423 +12433,708 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="2111"/>
+        <w:gridCol w:w="4159"/>
+        <w:gridCol w:w="2773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00996A5A" w14:paraId="0D0F5A81" w14:textId="77777777" w:rsidTr="00447B13">
+      <w:tr w:rsidR="00996A5A" w14:paraId="0D0F5A81" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE3FE8A" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4787" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BA8A8E2" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0063BB26" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115A8D" w14:paraId="27F19FD8" w14:textId="77777777" w:rsidTr="00447B13">
+      <w:tr w:rsidR="00C91BC8" w14:paraId="27F19FD8" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
-          <w:trHeight w:val="606"/>
+          <w:trHeight w:val="11232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E168BD" w14:textId="0123C6C7" w:rsidR="00115A8D" w:rsidRDefault="00115A8D" w:rsidP="00B75A24">
+          <w:p w14:paraId="46E168BD" w14:textId="0123C6C7" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563337">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00563337">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在具体情境中，与同伴围绕</w:t>
             </w:r>
-            <w:r w:rsidR="00A20F11">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>食物</w:t>
             </w:r>
             <w:r w:rsidRPr="00563337">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>进行交流，巩固本单元核心语言。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC112BC" w14:textId="77777777" w:rsidR="00B75A24" w:rsidRDefault="00B75A24" w:rsidP="00B75A24">
+          <w:p w14:paraId="1CC112BC" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5065CC56" w14:textId="77777777" w:rsidR="00B75A24" w:rsidRDefault="00B75A24" w:rsidP="00115A8D">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="5065CC56" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40F2FC87" w14:textId="55EB096B" w:rsidR="00A20F11" w:rsidRPr="00B75A24" w:rsidRDefault="00A20F11" w:rsidP="00115A8D">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="40F2FC87" w14:textId="55EB096B" w:rsidR="00C91BC8" w:rsidRPr="00B75A24" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4787" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184FCA70" w14:textId="77777777" w:rsidR="00115A8D" w:rsidRPr="000F78B5" w:rsidRDefault="00115A8D" w:rsidP="00115A8D">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="184FCA70" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="000F78B5" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Let’s chant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08012AA3" w14:textId="0C489B0E" w:rsidR="00115A8D" w:rsidRPr="00421AB4" w:rsidRDefault="00115A8D" w:rsidP="00421AB4">
+          <w:p w14:paraId="08012AA3" w14:textId="0C489B0E" w:rsidR="00C91BC8" w:rsidRPr="00421AB4" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生</w:t>
-[...21 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t>学生跟随音频朗读本单元第一课时学习的韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1840A5" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F4B7478" w14:textId="77777777" w:rsidR="005A40F3" w:rsidRDefault="005A40F3" w:rsidP="005A40F3">
+          <w:p w14:paraId="1F4B7478" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CEAD8B" w14:textId="39C8BFBA" w:rsidR="00115A8D" w:rsidRPr="00115A8D" w:rsidRDefault="005A40F3" w:rsidP="005A40F3">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="67DFA76C" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="00115A8D" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>回顾本单元第二课时的课文，</w:t>
             </w:r>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>观察教师</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00421AB4">
+              <w:t>观察教师呈现的图片，根据提示复述</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第二课时的故事</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A26C622" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8BCF69" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA0A670" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301E18D7" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教师呈现的四个人物头像，在教师的引导下认读人物的名字。随后，学生观察教师呈现的食物图片，说出相应的单词。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DABB724" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F9D9B0D" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="000F78B5" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Listen and match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C51F354" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>将人物与食物连线</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，随后再</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听一遍</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>录音，核对答案。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF09A6E" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="00CA67D0" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F6161A6" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="000F78B5" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F78B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CEAD8B" w14:textId="65EC0886" w:rsidR="00C91BC8" w:rsidRPr="00115A8D" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="405"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生扮演图片中的人物，使用教师提供的语言支架说一说图片中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人物的饮食喜好。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2158" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="763BA75D" w14:textId="21A522E9" w:rsidR="00115A8D" w:rsidRPr="00AD5C0A" w:rsidRDefault="00115A8D" w:rsidP="00115A8D">
+          <w:p w14:paraId="763BA75D" w14:textId="21A522E9" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13077,1422 +13146,1019 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>流利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读韵文</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B70B3E1" w14:textId="77777777" w:rsidR="00115A8D" w:rsidRDefault="00115A8D" w:rsidP="00115A8D">
-[...54 lines deleted...]
-            <w:r w:rsidR="00421AB4">
+          <w:p w14:paraId="03195B27" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1CAC49" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="00AD5C0A" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DDE82F0" w14:textId="4A0A4DDA" w:rsidR="00C91BC8" w:rsidRPr="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片准确说出句子，</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>必要时</w:t>
             </w:r>
-            <w:r w:rsidR="00421AB4">
-[...6 lines deleted...]
-              <w:t>播放</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>播放课文录音，帮助学生回顾故事内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C51F9DF" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FEB9AD5" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DE4A84D" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否通过听录音，获取四个人物喜欢的食物。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5819625F" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFD142C" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655AE4B4" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E5B6AD" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482747F0" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="599E8F63" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE937A1" w14:textId="77777777" w:rsidR="00C91BC8" w:rsidRPr="00C91BC8" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47E499EB" w14:textId="60DFAC87" w:rsidR="00C91BC8" w:rsidRPr="005E7566" w:rsidRDefault="00C91BC8" w:rsidP="00C91BC8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生对核心语言知识的掌握情况，及时给予指导和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A5A" w14:paraId="3ACF7647" w14:textId="77777777" w:rsidTr="00447B13">
+      <w:tr w:rsidR="00996A5A" w14:paraId="4FE9CB46" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
-          <w:trHeight w:val="3730"/>
+          <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="72A344B4" w14:textId="62AF19F9" w:rsidR="00996A5A" w:rsidRPr="00703926" w:rsidRDefault="00996A5A" w:rsidP="00703926">
+          <w:p w14:paraId="43F95976" w14:textId="1F002E47" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="00591A0A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动首先引导学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00591A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>复习本单元学习的韵文和故事，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>回顾核心语言</w:t>
+            </w:r>
+            <w:r w:rsidR="00591A0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>然后引导学生通过听音匹配活动，复习、巩固核心语言，为后续联系自身表达饮食喜好的活动做铺垫。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00996A5A" w14:paraId="4461F04A" w14:textId="77777777" w:rsidTr="00C91BC8">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38837FE2" w14:textId="3FC44959" w:rsidR="00996A5A" w:rsidRPr="00703926" w:rsidRDefault="00703926" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00563337">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（2）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>绘制自己喜欢的食物</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563337">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，并运用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563337">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>核心语言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>表达自</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563337">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>己的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>饮食喜好</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563337">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4787" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC910D0" w14:textId="40EA0825" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="005A40F3">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="27CDE642" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRPr="000F78B5" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
             <w:r w:rsidRPr="000F78B5">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...11 lines deleted...]
-              </w:tabs>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Think and draw.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B70D697" w14:textId="6EC0460D" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
+            <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6A9B0C26" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生在教师的引导下，理解</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA77EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活动</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>要</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>求，思考自己喜欢的食物，并进行绘制。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E518ED" w14:textId="24D9425E" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...349 lines deleted...]
-              <w:t>人物的饮食喜好。</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F279A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Showtime </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FA0D2B" w14:textId="1FFB4CDB" w:rsidR="00996A5A" w:rsidRPr="000B725D" w:rsidRDefault="0059054D" w:rsidP="0059054D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>学生在全班展示自己的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>绘画作品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>，并用</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C36C9">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>like</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C36C9">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>进行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>描述。其余学生在教师的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>引导</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>下开展评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FBB1AD" w14:textId="4C9B9EC1" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="002E450E">
-[...29 lines deleted...]
-          <w:p w14:paraId="3914D8BA" w14:textId="77777777" w:rsidR="00486EF4" w:rsidRDefault="00486EF4" w:rsidP="000F78B5">
+          <w:p w14:paraId="404364CB" w14:textId="77777777" w:rsidR="009A5C0F" w:rsidRDefault="009A5C0F" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EFA01FD" w14:textId="77777777" w:rsidR="009A5C0F" w:rsidRPr="00AD5C0A" w:rsidRDefault="009A5C0F" w:rsidP="000F78B5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3543911B" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRPr="00F037A0" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...131 lines deleted...]
-              <w:t>教师观察学生对核心语言知识的掌握情况，及时给予指导和帮助。</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57B68C27" w14:textId="77777777" w:rsidR="00B355D1" w:rsidRDefault="00B355D1" w:rsidP="00D53662">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="29" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D15976" w14:textId="12F336F2" w:rsidR="00996A5A" w:rsidRPr="00D53662" w:rsidRDefault="009A5C0F" w:rsidP="00D53662">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:before="29" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>教师观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>学生能否运用核心语言准确表达</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>自己的饮食喜好</w:t>
+            </w:r>
+            <w:r w:rsidR="00996A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A5A" w14:paraId="4FE9CB46" w14:textId="77777777" w:rsidTr="00447B13">
+      <w:tr w:rsidR="00996A5A" w14:paraId="0E9BD5E0" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="43F95976" w14:textId="1F002E47" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="00591A0A">
-[...417 lines deleted...]
-          <w:p w14:paraId="3543911B" w14:textId="77777777" w:rsidR="00996A5A" w:rsidRPr="00F037A0" w:rsidRDefault="00996A5A" w:rsidP="000F78B5">
+          <w:p w14:paraId="7C4C1A59" w14:textId="1F11EA31" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="004938AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...70 lines deleted...]
-              <w:t>。</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生绘制</w:t>
+            </w:r>
+            <w:r w:rsidR="00211C6B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自己</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>喜欢的食物并用英语进行介绍，</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5072C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>帮助学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进一步</w:t>
+            </w:r>
+            <w:r w:rsidR="0026370A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>运用</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5072C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本单元所学的核心语言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，培养学生的动手能力和</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40DE4">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表达能力。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996A5A" w14:paraId="0E9BD5E0" w14:textId="77777777" w:rsidTr="00447B13">
+      <w:tr w:rsidR="00447B13" w14:paraId="5E7860B5" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4C1A59" w14:textId="1F11EA31" w:rsidR="00996A5A" w:rsidRDefault="00996A5A" w:rsidP="004938AB">
+          <w:p w14:paraId="10105ACF" w14:textId="6B4FC628" w:rsidR="00447B13" w:rsidRDefault="00447B13" w:rsidP="00C454FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>设计意图：</w:t>
-[...79 lines deleted...]
-              <w:t>表达能力。</w:t>
+              <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B13" w14:paraId="5E7860B5" w14:textId="77777777" w:rsidTr="00447B13">
-[...39 lines deleted...]
-      <w:tr w:rsidR="00996A5A" w14:paraId="3EB2948D" w14:textId="77777777" w:rsidTr="00B25C4A">
+      <w:tr w:rsidR="00996A5A" w14:paraId="3EB2948D" w14:textId="77777777" w:rsidTr="00C91BC8">
         <w:trPr>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B4DF1D" w14:textId="77777777" w:rsidR="00C454FD" w:rsidRPr="00C454FD" w:rsidRDefault="00C454FD" w:rsidP="003904E8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C454FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（1）朗读本单元第一课时的韵文和第二课时的课文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F4356F" w14:textId="446EAD12" w:rsidR="00996A5A" w:rsidDel="009B3BCD" w:rsidRDefault="00C454FD" w:rsidP="00C454FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C454FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00716F70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -14519,88 +14185,88 @@
     </w:tbl>
     <w:p w14:paraId="3FE93592" w14:textId="77777777" w:rsidR="002D0CEF" w:rsidRPr="00996A5A" w:rsidRDefault="002D0CEF" w:rsidP="00173F39">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D0CEF" w:rsidRPr="00996A5A">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CB074E4" w14:textId="77777777" w:rsidR="00C24CA8" w:rsidRDefault="00C24CA8">
+    <w:p w14:paraId="00D4D849" w14:textId="77777777" w:rsidR="00663A60" w:rsidRDefault="00663A60">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A504457" w14:textId="77777777" w:rsidR="00C24CA8" w:rsidRDefault="00C24CA8">
+    <w:p w14:paraId="6862ADDE" w14:textId="77777777" w:rsidR="00663A60" w:rsidRDefault="00663A60">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Regular">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -14622,58 +14288,58 @@
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0070695D" w:rsidRPr="0070695D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F86BA70" w14:textId="77777777" w:rsidR="0067217E" w:rsidRDefault="0067217E">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1102E18C" w14:textId="77777777" w:rsidR="00C24CA8" w:rsidRDefault="00C24CA8">
+    <w:p w14:paraId="2F64266F" w14:textId="77777777" w:rsidR="00663A60" w:rsidRDefault="00663A60">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50923386" w14:textId="77777777" w:rsidR="00C24CA8" w:rsidRDefault="00C24CA8">
+    <w:p w14:paraId="51E18175" w14:textId="77777777" w:rsidR="00663A60" w:rsidRDefault="00663A60">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="80B838C7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="80B838C7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="98EDC17E"/>
     <w:multiLevelType w:val="multilevel"/>
@@ -15115,51 +14781,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="149487957">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1911884901">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1022320960">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="610286945">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1531718319">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="181557141">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="130"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -15220,50 +14886,51 @@
     <w:rsid w:val="000D0273"/>
     <w:rsid w:val="000D292D"/>
     <w:rsid w:val="000D7608"/>
     <w:rsid w:val="000E1740"/>
     <w:rsid w:val="000E1D56"/>
     <w:rsid w:val="000F09FA"/>
     <w:rsid w:val="000F1E51"/>
     <w:rsid w:val="000F45DD"/>
     <w:rsid w:val="000F49B5"/>
     <w:rsid w:val="000F5036"/>
     <w:rsid w:val="000F68A7"/>
     <w:rsid w:val="001017C3"/>
     <w:rsid w:val="00101EAF"/>
     <w:rsid w:val="00102883"/>
     <w:rsid w:val="00107987"/>
     <w:rsid w:val="00112B0A"/>
     <w:rsid w:val="0011392A"/>
     <w:rsid w:val="00115A8D"/>
     <w:rsid w:val="00122B04"/>
     <w:rsid w:val="0012319C"/>
     <w:rsid w:val="00124FDA"/>
     <w:rsid w:val="001318EC"/>
     <w:rsid w:val="0013410D"/>
     <w:rsid w:val="0014111F"/>
     <w:rsid w:val="00144C62"/>
+    <w:rsid w:val="00145DBD"/>
     <w:rsid w:val="0015315C"/>
     <w:rsid w:val="00153890"/>
     <w:rsid w:val="00161049"/>
     <w:rsid w:val="00163089"/>
     <w:rsid w:val="001632F3"/>
     <w:rsid w:val="00164396"/>
     <w:rsid w:val="001730CA"/>
     <w:rsid w:val="00173F39"/>
     <w:rsid w:val="00176EFA"/>
     <w:rsid w:val="00181396"/>
     <w:rsid w:val="00184FDC"/>
     <w:rsid w:val="00190FCF"/>
     <w:rsid w:val="001A0564"/>
     <w:rsid w:val="001A3202"/>
     <w:rsid w:val="001B6367"/>
     <w:rsid w:val="001C66D2"/>
     <w:rsid w:val="001D6D76"/>
     <w:rsid w:val="001E212F"/>
     <w:rsid w:val="001E28A8"/>
     <w:rsid w:val="001E70C2"/>
     <w:rsid w:val="001E71D8"/>
     <w:rsid w:val="00207B30"/>
     <w:rsid w:val="002100FC"/>
     <w:rsid w:val="00211690"/>
     <w:rsid w:val="00211C6B"/>
@@ -15372,50 +15039,51 @@
     <w:rsid w:val="00421AB4"/>
     <w:rsid w:val="004239DE"/>
     <w:rsid w:val="00424D10"/>
     <w:rsid w:val="00431D10"/>
     <w:rsid w:val="00433B85"/>
     <w:rsid w:val="00435D14"/>
     <w:rsid w:val="004367CF"/>
     <w:rsid w:val="00437D57"/>
     <w:rsid w:val="00441599"/>
     <w:rsid w:val="004443C6"/>
     <w:rsid w:val="0044515D"/>
     <w:rsid w:val="00446450"/>
     <w:rsid w:val="00446FCA"/>
     <w:rsid w:val="00447B13"/>
     <w:rsid w:val="00464D4B"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00482068"/>
     <w:rsid w:val="00483890"/>
     <w:rsid w:val="00483BFA"/>
     <w:rsid w:val="00486EC2"/>
     <w:rsid w:val="00486EF4"/>
     <w:rsid w:val="0048729A"/>
     <w:rsid w:val="004938AB"/>
     <w:rsid w:val="00495394"/>
     <w:rsid w:val="00496C50"/>
+    <w:rsid w:val="004977E5"/>
     <w:rsid w:val="004A0E1B"/>
     <w:rsid w:val="004A0E46"/>
     <w:rsid w:val="004A2A1C"/>
     <w:rsid w:val="004A53F4"/>
     <w:rsid w:val="004B13D2"/>
     <w:rsid w:val="004B14F1"/>
     <w:rsid w:val="004B29FB"/>
     <w:rsid w:val="004B4543"/>
     <w:rsid w:val="004C08E7"/>
     <w:rsid w:val="004C7176"/>
     <w:rsid w:val="004D7650"/>
     <w:rsid w:val="004E2311"/>
     <w:rsid w:val="004E3E92"/>
     <w:rsid w:val="004F34D0"/>
     <w:rsid w:val="005026FB"/>
     <w:rsid w:val="005039C3"/>
     <w:rsid w:val="00503DA3"/>
     <w:rsid w:val="00504840"/>
     <w:rsid w:val="00505623"/>
     <w:rsid w:val="0050705E"/>
     <w:rsid w:val="00510E9C"/>
     <w:rsid w:val="005136F7"/>
     <w:rsid w:val="00523984"/>
     <w:rsid w:val="00523EBD"/>
     <w:rsid w:val="0053066F"/>
@@ -15462,69 +15130,71 @@
     <w:rsid w:val="005E506D"/>
     <w:rsid w:val="005E559C"/>
     <w:rsid w:val="005E7566"/>
     <w:rsid w:val="005F109E"/>
     <w:rsid w:val="005F10F2"/>
     <w:rsid w:val="005F61FA"/>
     <w:rsid w:val="005F6ABE"/>
     <w:rsid w:val="0060342D"/>
     <w:rsid w:val="00603A7F"/>
     <w:rsid w:val="006060CA"/>
     <w:rsid w:val="00606900"/>
     <w:rsid w:val="00606A68"/>
     <w:rsid w:val="0061025A"/>
     <w:rsid w:val="006155F0"/>
     <w:rsid w:val="00616F0F"/>
     <w:rsid w:val="0061743C"/>
     <w:rsid w:val="00620783"/>
     <w:rsid w:val="006228C2"/>
     <w:rsid w:val="00624B99"/>
     <w:rsid w:val="00631C70"/>
     <w:rsid w:val="00633D3D"/>
     <w:rsid w:val="00635EF6"/>
     <w:rsid w:val="00653375"/>
     <w:rsid w:val="00655F9F"/>
     <w:rsid w:val="00660BDE"/>
+    <w:rsid w:val="00663A60"/>
     <w:rsid w:val="0067217E"/>
     <w:rsid w:val="0067298D"/>
     <w:rsid w:val="00673060"/>
     <w:rsid w:val="0067423E"/>
     <w:rsid w:val="00675A4A"/>
     <w:rsid w:val="006801A5"/>
     <w:rsid w:val="00681331"/>
     <w:rsid w:val="00683B46"/>
     <w:rsid w:val="00685FA4"/>
     <w:rsid w:val="006868EF"/>
     <w:rsid w:val="00686B42"/>
     <w:rsid w:val="006877CB"/>
     <w:rsid w:val="00687DE7"/>
     <w:rsid w:val="00690C8A"/>
     <w:rsid w:val="00694E75"/>
     <w:rsid w:val="006952BC"/>
     <w:rsid w:val="00696DA9"/>
     <w:rsid w:val="006A5D18"/>
     <w:rsid w:val="006C2853"/>
+    <w:rsid w:val="006D0AB8"/>
     <w:rsid w:val="006D0B2E"/>
     <w:rsid w:val="006D0F0C"/>
     <w:rsid w:val="006D10CB"/>
     <w:rsid w:val="006D23FE"/>
     <w:rsid w:val="006E2292"/>
     <w:rsid w:val="006E3248"/>
     <w:rsid w:val="006E794F"/>
     <w:rsid w:val="006F3753"/>
     <w:rsid w:val="006F5209"/>
     <w:rsid w:val="006F667C"/>
     <w:rsid w:val="007001D8"/>
     <w:rsid w:val="00703926"/>
     <w:rsid w:val="00703B16"/>
     <w:rsid w:val="00703B82"/>
     <w:rsid w:val="00703DF2"/>
     <w:rsid w:val="00704849"/>
     <w:rsid w:val="0070695D"/>
     <w:rsid w:val="00706C72"/>
     <w:rsid w:val="007076BE"/>
     <w:rsid w:val="00713165"/>
     <w:rsid w:val="00716830"/>
     <w:rsid w:val="00716F70"/>
     <w:rsid w:val="007214B3"/>
     <w:rsid w:val="007223ED"/>
     <w:rsid w:val="007266D8"/>
@@ -15574,50 +15244,51 @@
     <w:rsid w:val="00833D71"/>
     <w:rsid w:val="00834BEC"/>
     <w:rsid w:val="00836D55"/>
     <w:rsid w:val="008414CA"/>
     <w:rsid w:val="008607C1"/>
     <w:rsid w:val="00860BF7"/>
     <w:rsid w:val="00864F10"/>
     <w:rsid w:val="00867A25"/>
     <w:rsid w:val="00870856"/>
     <w:rsid w:val="008710F0"/>
     <w:rsid w:val="0087188D"/>
     <w:rsid w:val="00873D78"/>
     <w:rsid w:val="00876CCB"/>
     <w:rsid w:val="00882490"/>
     <w:rsid w:val="00883562"/>
     <w:rsid w:val="008860F0"/>
     <w:rsid w:val="008A0995"/>
     <w:rsid w:val="008B1072"/>
     <w:rsid w:val="008B4095"/>
     <w:rsid w:val="008B5385"/>
     <w:rsid w:val="008D0B7C"/>
     <w:rsid w:val="008D3CB1"/>
     <w:rsid w:val="008D3CCE"/>
     <w:rsid w:val="008D5B4E"/>
     <w:rsid w:val="008D60DA"/>
+    <w:rsid w:val="008E0F8A"/>
     <w:rsid w:val="008E39D2"/>
     <w:rsid w:val="008F79EE"/>
     <w:rsid w:val="009008CB"/>
     <w:rsid w:val="0090301E"/>
     <w:rsid w:val="00903F3A"/>
     <w:rsid w:val="0090601D"/>
     <w:rsid w:val="0090685C"/>
     <w:rsid w:val="009148D9"/>
     <w:rsid w:val="00916DE6"/>
     <w:rsid w:val="00917386"/>
     <w:rsid w:val="009246FC"/>
     <w:rsid w:val="00926399"/>
     <w:rsid w:val="00931CF3"/>
     <w:rsid w:val="00931F62"/>
     <w:rsid w:val="00932E14"/>
     <w:rsid w:val="00935399"/>
     <w:rsid w:val="00935438"/>
     <w:rsid w:val="009366D1"/>
     <w:rsid w:val="00941F6D"/>
     <w:rsid w:val="00942E62"/>
     <w:rsid w:val="00942FBB"/>
     <w:rsid w:val="009440B0"/>
     <w:rsid w:val="009445D5"/>
     <w:rsid w:val="00945974"/>
     <w:rsid w:val="00946B76"/>
@@ -15691,99 +15362,104 @@
     <w:rsid w:val="00AE15BA"/>
     <w:rsid w:val="00AE41B2"/>
     <w:rsid w:val="00AE5F8D"/>
     <w:rsid w:val="00AE7ABE"/>
     <w:rsid w:val="00AF363D"/>
     <w:rsid w:val="00AF3CDB"/>
     <w:rsid w:val="00AF6261"/>
     <w:rsid w:val="00B03551"/>
     <w:rsid w:val="00B05755"/>
     <w:rsid w:val="00B069E2"/>
     <w:rsid w:val="00B07722"/>
     <w:rsid w:val="00B11EE4"/>
     <w:rsid w:val="00B123CB"/>
     <w:rsid w:val="00B13E4A"/>
     <w:rsid w:val="00B14D34"/>
     <w:rsid w:val="00B238AB"/>
     <w:rsid w:val="00B23E23"/>
     <w:rsid w:val="00B25C4A"/>
     <w:rsid w:val="00B27579"/>
     <w:rsid w:val="00B3041F"/>
     <w:rsid w:val="00B330F9"/>
     <w:rsid w:val="00B334BD"/>
     <w:rsid w:val="00B33525"/>
     <w:rsid w:val="00B355D1"/>
     <w:rsid w:val="00B36850"/>
+    <w:rsid w:val="00B41DF0"/>
     <w:rsid w:val="00B500B4"/>
     <w:rsid w:val="00B5188C"/>
     <w:rsid w:val="00B538E3"/>
     <w:rsid w:val="00B546E2"/>
     <w:rsid w:val="00B55FAA"/>
     <w:rsid w:val="00B60198"/>
     <w:rsid w:val="00B60A5D"/>
     <w:rsid w:val="00B61569"/>
     <w:rsid w:val="00B65E15"/>
     <w:rsid w:val="00B75A24"/>
     <w:rsid w:val="00B833F7"/>
     <w:rsid w:val="00B87C88"/>
     <w:rsid w:val="00B90E15"/>
+    <w:rsid w:val="00B976FF"/>
     <w:rsid w:val="00BB0651"/>
     <w:rsid w:val="00BB27B8"/>
     <w:rsid w:val="00BB643F"/>
     <w:rsid w:val="00BB7AF1"/>
     <w:rsid w:val="00BC20CC"/>
     <w:rsid w:val="00BC758B"/>
     <w:rsid w:val="00BC7918"/>
     <w:rsid w:val="00BD2A51"/>
     <w:rsid w:val="00BD54BE"/>
     <w:rsid w:val="00BD5F43"/>
     <w:rsid w:val="00BD738A"/>
     <w:rsid w:val="00BE3797"/>
     <w:rsid w:val="00BE38E1"/>
     <w:rsid w:val="00BE39E0"/>
     <w:rsid w:val="00BE53EF"/>
     <w:rsid w:val="00BE5480"/>
     <w:rsid w:val="00BF067E"/>
+    <w:rsid w:val="00BF0A15"/>
     <w:rsid w:val="00C00A2E"/>
+    <w:rsid w:val="00C029A4"/>
     <w:rsid w:val="00C06A2A"/>
     <w:rsid w:val="00C134CB"/>
     <w:rsid w:val="00C164B9"/>
     <w:rsid w:val="00C20806"/>
     <w:rsid w:val="00C2210A"/>
     <w:rsid w:val="00C24CA8"/>
     <w:rsid w:val="00C41653"/>
     <w:rsid w:val="00C454FD"/>
     <w:rsid w:val="00C5187D"/>
     <w:rsid w:val="00C5356A"/>
     <w:rsid w:val="00C5356B"/>
     <w:rsid w:val="00C5710F"/>
     <w:rsid w:val="00C664CF"/>
     <w:rsid w:val="00C731A6"/>
     <w:rsid w:val="00C73669"/>
     <w:rsid w:val="00C766F7"/>
     <w:rsid w:val="00C81A99"/>
     <w:rsid w:val="00C84DA8"/>
+    <w:rsid w:val="00C91BC8"/>
     <w:rsid w:val="00C929B5"/>
     <w:rsid w:val="00C94E4F"/>
     <w:rsid w:val="00CA1468"/>
     <w:rsid w:val="00CA1481"/>
     <w:rsid w:val="00CA38AC"/>
     <w:rsid w:val="00CA67D0"/>
     <w:rsid w:val="00CB11B8"/>
     <w:rsid w:val="00CB5209"/>
     <w:rsid w:val="00CB530B"/>
     <w:rsid w:val="00CB6B69"/>
     <w:rsid w:val="00CC212D"/>
     <w:rsid w:val="00CC60FA"/>
     <w:rsid w:val="00CD0229"/>
     <w:rsid w:val="00CD06A6"/>
     <w:rsid w:val="00CD4B01"/>
     <w:rsid w:val="00CE01B8"/>
     <w:rsid w:val="00CE04C6"/>
     <w:rsid w:val="00CE2701"/>
     <w:rsid w:val="00CF2655"/>
     <w:rsid w:val="00CF36DF"/>
     <w:rsid w:val="00D03B63"/>
     <w:rsid w:val="00D04C2F"/>
     <w:rsid w:val="00D128BF"/>
     <w:rsid w:val="00D12978"/>
     <w:rsid w:val="00D14E86"/>
@@ -15879,50 +15555,51 @@
     <w:rsid w:val="00EC7A9D"/>
     <w:rsid w:val="00ED0814"/>
     <w:rsid w:val="00ED15B2"/>
     <w:rsid w:val="00ED5120"/>
     <w:rsid w:val="00EE4248"/>
     <w:rsid w:val="00EE4DBB"/>
     <w:rsid w:val="00EE68BF"/>
     <w:rsid w:val="00EF29B4"/>
     <w:rsid w:val="00EF6602"/>
     <w:rsid w:val="00EF6603"/>
     <w:rsid w:val="00F009DE"/>
     <w:rsid w:val="00F00C92"/>
     <w:rsid w:val="00F04A67"/>
     <w:rsid w:val="00F0709F"/>
     <w:rsid w:val="00F10079"/>
     <w:rsid w:val="00F174FE"/>
     <w:rsid w:val="00F17DD6"/>
     <w:rsid w:val="00F22356"/>
     <w:rsid w:val="00F271E2"/>
     <w:rsid w:val="00F279A0"/>
     <w:rsid w:val="00F30D68"/>
     <w:rsid w:val="00F32136"/>
     <w:rsid w:val="00F34A9B"/>
     <w:rsid w:val="00F34C73"/>
     <w:rsid w:val="00F374E1"/>
+    <w:rsid w:val="00F44858"/>
     <w:rsid w:val="00F466CE"/>
     <w:rsid w:val="00F5085A"/>
     <w:rsid w:val="00F51FBA"/>
     <w:rsid w:val="00F54B7A"/>
     <w:rsid w:val="00F633A1"/>
     <w:rsid w:val="00F7363C"/>
     <w:rsid w:val="00F73DAF"/>
     <w:rsid w:val="00F849F8"/>
     <w:rsid w:val="00F8544C"/>
     <w:rsid w:val="00F85EDC"/>
     <w:rsid w:val="00F8763A"/>
     <w:rsid w:val="00F90110"/>
     <w:rsid w:val="00F908DD"/>
     <w:rsid w:val="00F93EE4"/>
     <w:rsid w:val="00F95630"/>
     <w:rsid w:val="00F96162"/>
     <w:rsid w:val="00FA5490"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB2842"/>
     <w:rsid w:val="00FB2F20"/>
     <w:rsid w:val="00FB46C9"/>
     <w:rsid w:val="00FC2999"/>
     <w:rsid w:val="00FD09A1"/>
     <w:rsid w:val="00FD147B"/>
     <w:rsid w:val="00FD18F5"/>
@@ -16475,50 +16152,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLineChars="200" w:firstLine="482"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="annotation text"/>
@@ -17045,59 +16723,59 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{164DC2A6-1667-405A-96D1-BDAA5F815195}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>1026</Words>
-  <Characters>5849</Characters>
+  <Characters>5851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6862</CharactersWithSpaces>
+  <CharactersWithSpaces>6864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.21915</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>2D34FE4FBA0547D5BCB4D47259B5DA9D_13</vt:lpwstr>
   </property>