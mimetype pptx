--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,34 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="mp3" ContentType="audio/mpeg"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
@@ -261,63 +261,63 @@
     <a:srgbClr val="B06426"/>
     <a:srgbClr val="AF6426"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="11494" autoAdjust="0"/>
     <p:restoredTop sz="89340" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="98" d="100"/>
-          <a:sy n="98" d="100"/>
+          <a:sx n="108" d="100"/>
+          <a:sy n="108" d="100"/>
         </p:scale>
-        <p:origin x="124" y="221"/>
+        <p:origin x="1248" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3925"/>
         <p:guide pos="646"/>
         <p:guide pos="6990"/>
         <p:guide orient="horz" pos="548"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -398,51 +398,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855838" y="0"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9440647"/>
             <a:ext cx="2949787" cy="498692"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -567,51 +567,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855838" y="0"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1243013"/>
             <a:ext cx="5962650" cy="3354387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1651,51 +1651,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2164,51 +2164,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2549,107 +2549,107 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="副标题 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -2892,60 +2892,50 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Unit 3 Animals</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Period 1 Let’s chant! </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2958,50 +2948,80 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0221237-5293-3C57-10D4-636D1CE900C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3543485" y="986280"/>
+            <a:ext cx="4478709" cy="5270205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AA4C11-02AC-1D08-2A38-F3AA3CED05BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="879956"/>
             <a:ext cx="3297600" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -3009,73 +3029,50 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Listen and repeat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C4C26B0-31EF-3B01-5AB5-95A2F26727D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5581244" y="3107164"/>
             <a:ext cx="1630717" cy="742165"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
@@ -3097,51 +3094,51 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="二上-3-chant">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="3370" end="11263"/>
+                  <p14:trim st="3370" end="11456"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2378075" y="5519481"/>
             <a:ext cx="468313" cy="468313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3090458022"/>
@@ -3157,51 +3154,51 @@
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="7423" fill="hold"/>
+                                        <p:cTn id="6" dur="7230" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -3427,73 +3424,50 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BFD5BB0-12EC-3E70-54B7-AFFC8F0185C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="856320"/>
             <a:ext cx="3270084" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -3522,59 +3496,89 @@
               </a:rPr>
               <a:t>Listen and chant.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="二上-3-chant">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2378075" y="5519481"/>
             <a:ext cx="468313" cy="468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F58241-88DE-DF2D-CBA8-7E74472552B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3543485" y="986280"/>
+            <a:ext cx="4478709" cy="5270205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -3646,73 +3650,50 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75967F1C-8F07-9B60-2752-4E30EB0E94E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="863593"/>
             <a:ext cx="3105365" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -3723,98 +3704,105 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Chant together.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE8E2382-81EC-23F1-67FF-6FE94314F468}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3543485" y="986280"/>
+            <a:ext cx="4478709" cy="5270205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CA9B3B7-8E17-C5DC-FF21-3B3A0A583223}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="851467"/>
             <a:ext cx="6746875" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -3933,50 +3921,80 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>□</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>chant with my friends.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33323E99-9359-F6F0-07BD-6AAD63F69301}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1502034" y="1734792"/>
+            <a:ext cx="3630197" cy="4271741"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -4389,60 +4407,50 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Unit 3 Animals</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Period 1 Let’s chant! </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -4745,218 +4753,217 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Where are they?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...117 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C10EAAA0-7C4D-AD5B-7B9E-5A008339EB5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="879956"/>
             <a:ext cx="3947532" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Look, guess and say.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAFD5929-5F39-CE5D-7E18-D2A9F109E151}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2588916" y="1523319"/>
+            <a:ext cx="3230638" cy="4568104"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="矩形: 圆角 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F3F3B7-0179-5E14-D993-97BA878D38EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4040372" y="3515783"/>
+            <a:ext cx="1311349" cy="822301"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="lt1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent6"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent6"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="矩形: 圆角 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75E31365-03A6-9C49-129B-C8402C793D51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3813544" y="2431312"/>
+            <a:ext cx="1864242" cy="712365"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="lt1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -5069,74 +5076,50 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9136B48-2D6B-F2E9-17E8-94C28A5DEFEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7482921" y="2338511"/>
             <a:ext cx="3497982" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -5210,59 +5193,89 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Listen, read and check.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="二上-3-chant">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2378075" y="5519481"/>
             <a:ext cx="468313" cy="468313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F11731E9-DE97-9B1D-BE92-CB7FB8297220}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3107039" y="1616149"/>
+            <a:ext cx="3201612" cy="4467579"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -5386,50 +5399,80 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C0C880-79FD-E6C4-F704-CCFDE198C486}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3543485" y="986280"/>
+            <a:ext cx="4478709" cy="5270205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AA4C11-02AC-1D08-2A38-F3AA3CED05BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="879956"/>
             <a:ext cx="3297600" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -5437,73 +5480,50 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Listen and repeat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="椭圆 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C4C26B0-31EF-3B01-5AB5-95A2F26727D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5615364" y="2885938"/>
             <a:ext cx="1590653" cy="280343"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
@@ -5789,90 +5809,120 @@
     <p:bldLst>
       <p:bldP spid="4" grpId="0" animBg="1"/>
       <p:bldP spid="5" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8355D9DA-4FD9-672B-6B4C-233AB8AB904C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3716639" y="1678528"/>
+            <a:ext cx="3201612" cy="4467579"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7198995" y="2882900"/>
             <a:ext cx="4688205" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What are they looking at?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="矩形 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4959985" y="3159125"/>
+            <a:off x="5106654" y="3612185"/>
             <a:ext cx="1404620" cy="845185"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EFF7F9"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="EFF7F9"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
@@ -5882,121 +5932,91 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F527687F-DF65-DEC2-02E5-77EB2EB214D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2203609" y="4123562"/>
+            <a:off x="2458788" y="4123562"/>
             <a:ext cx="1193199" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>map</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="椭圆 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE13E00F-828A-6D8F-1E2C-C22ED3B040DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3520043" y="4004310"/>
+            <a:off x="3539085" y="3912317"/>
             <a:ext cx="1390015" cy="1175162"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">