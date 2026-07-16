--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="mp3" ContentType="audio/mpeg"/>
-[...1 lines deleted...]
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483656" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId2"/>
     <p:sldId id="398" r:id="rId3"/>
     <p:sldId id="320" r:id="rId4"/>
@@ -192,50 +193,56 @@
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="686" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7015" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="516" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="10" clrIdx="1"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="503279064" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="3" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
@@ -569,99 +576,99 @@
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="11494" autoAdjust="0"/>
     <p:restoredTop sz="93858" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="40" d="100"/>
-          <a:sy n="40" d="100"/>
+          <a:sx n="114" d="100"/>
+          <a:sy n="114" d="100"/>
         </p:scale>
-        <p:origin x="65" y="636"/>
+        <p:origin x="442" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3972"/>
         <p:guide pos="686"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="516"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -706,51 +713,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855838" y="0"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9440647"/>
             <a:ext cx="2949787" cy="498692"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -875,51 +882,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855838" y="0"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1243013"/>
             <a:ext cx="5962650" cy="3354387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1490,51 +1497,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2003,51 +2010,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2388,115 +2395,115 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="副标题 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -2739,60 +2746,50 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Unit 3 Animals</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Period 2 Let’s read! </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2805,95 +2802,65 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4562D608-D998-48AD-9DA7-96950474FB2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5259447" y="2497759"/>
+            <a:off x="5252723" y="2195197"/>
             <a:ext cx="5271918" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>Does Tiger believe Fox now? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
@@ -2910,117 +2877,91 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Fox is happy / proud (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>得意的</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>) </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>) / ...</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>How does Tiger feel? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tiger is unhappy / confused (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>困惑的</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>) </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>) / ...</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6044045-F593-F286-20E8-C148A9A51BE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="845085"/>
             <a:ext cx="4748981" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
@@ -3056,59 +2997,89 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="二上-3-read">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="35798"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="287327" y="5576602"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A26C7F23-3FE2-C91E-322D-909B6C421FEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1660635" y="1778747"/>
+            <a:ext cx="2813194" cy="4063503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="854770200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -3998,251 +3969,251 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4355342" y="1168958"/>
             <a:ext cx="3481316" cy="4891571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE173068-C9E0-3FC1-1C35-4D1B52F99B8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5580513" y="3354497"/>
+            <a:off x="5647750" y="3354497"/>
             <a:ext cx="388620" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09771EC7-EE5D-7710-DFA8-AA6A505FE3CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7334818" y="1737152"/>
+            <a:off x="7375162" y="1683360"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2FC6CB-E1A6-D253-BF81-6983DB8859F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7334818" y="3354497"/>
+            <a:off x="7375162" y="3354497"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E55DE85-E311-1CCB-1DFD-57B1442BD4D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5595431" y="4988334"/>
+            <a:off x="5622327" y="5008506"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C9815F3-87CA-DCA5-F9CC-6B2D24DB141F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7334818" y="4971842"/>
+            <a:off x="7375162" y="5039078"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="文本框 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB5D248-2D77-7C47-F670-476DBECEFE0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5581783" y="1729532"/>
+            <a:off x="5622127" y="1702636"/>
             <a:ext cx="387350" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -4568,50 +4539,80 @@
       <p:bldP spid="9" grpId="1"/>
       <p:bldP spid="10" grpId="0"/>
       <p:bldP spid="10" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E066767A-85E4-886E-A446-66D078CD7E45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2027123" y="1632372"/>
+            <a:ext cx="8184231" cy="4675132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBD8B35-1C22-182D-6246-E57CDDFA5FEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="874998"/>
             <a:ext cx="4258101" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -4620,80 +4621,50 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Listen, read and circle.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="形状2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02A1AE8C-419A-E48E-0A3C-140BAAC02F8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6699304" y="1738886"/>
             <a:ext cx="972185" cy="986790"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
@@ -4860,51 +4831,51 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0A2102-366E-4C01-A8E5-DA145CD170B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1823923" y="5454066"/>
+            <a:off x="963710" y="4960671"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2934979966"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
@@ -5200,140 +5171,50 @@
       <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...88 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2B7DEEC-EF5A-68E3-9B89-B957D6F510E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="874998"/>
             <a:ext cx="4068401" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -5368,59 +5249,239 @@
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="二上-3-read">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="287327" y="5576602"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{991C743A-9241-F098-D034-A2D71AECE2BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="286966" y="2391254"/>
+            <a:ext cx="2042030" cy="2846376"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8565A1E8-0B9B-32FC-962A-9E9BFC4C0704}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2076700" y="2383590"/>
+            <a:ext cx="2039903" cy="2846377"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7B3F1E8-2363-49AB-0B66-2600A71A98D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4009023" y="2383790"/>
+            <a:ext cx="2089215" cy="2846177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="图片 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026F2322-1F1D-D21D-37BE-4D10C6053A8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6008581" y="2391253"/>
+            <a:ext cx="2079696" cy="2846377"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="图片 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFAA2F55-6071-3CEB-C0B9-624EE90D270D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7990217" y="2383590"/>
+            <a:ext cx="2084716" cy="2854040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="图片 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A714E8F2-7776-F9A2-388D-46D24B5F4329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9899323" y="2383589"/>
+            <a:ext cx="2108768" cy="2846377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2155823728"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -5503,140 +5564,50 @@
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F3A7C3-B870-5DAD-34BD-37C240A9556A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...88 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{339B0D40-61A9-7F6F-E771-B75540DCD86D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="874998"/>
             <a:ext cx="6359857" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -5942,67 +5913,150 @@
                         <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="0" dirty="0">
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         </a:rPr>
                         <a:t></a:t>
                       </a:r>
                       <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="0" dirty="0">
                         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB8C106-6F14-3980-32AF-D8B6E4BCBC33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="754496" y="1641758"/>
+            <a:ext cx="3118262" cy="2294466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF707F6E-3F3B-C350-AF82-2A4D4D911357}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4279339" y="1641758"/>
+            <a:ext cx="3291108" cy="2294466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3ADD9DC-8E26-23E9-0917-94714D8A1F5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8012837" y="1641758"/>
+            <a:ext cx="3188567" cy="2297081"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2442016497"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1048650" name="文本框 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -6089,81 +6143,60 @@
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>根据</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" sz="2800" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>故事</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
-              <a:t>图片</a:t>
-[...13 lines deleted...]
-              <a:t>或朋友讲述所学故事。</a:t>
+              <a:t>图片，向家人或朋友讲述所学故事。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2097161" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -6411,103 +6444,86 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="3400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Unit 3 Animals</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="zh-CN" sz="4800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Period 2 Let’s read! </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64BF9BA3-C277-AB4F-0781-B335D44B7E86}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6541,85 +6557,67 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="zh-CN" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>在看图片、听录音、朗读课文等活动中，梳理、理解故事内容，掌握表示请求的祈使句</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>。</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>掌握并灵活运用动物</a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>掌握并灵活运用动物词汇。</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感悟、理解故事传递的道理。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -7273,104 +7271,74 @@
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>What does Tiger want to do?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Tiger wants to eat Fox.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5">
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="7" name="二上-3-read">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="2498" end="36760"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="287327" y="5576602"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D990D9D-762F-3CD1-8DD5-548EC80CC335}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -7449,50 +7417,80 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Listen, read and answer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8783106D-3653-904C-064E-F96EB49E34BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2095231" y="2144806"/>
+            <a:ext cx="3290315" cy="3256740"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2519038826"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -7758,80 +7756,50 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5600628-C975-8D44-0E70-737AED2017EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6154993" y="1883389"/>
             <a:ext cx="5477301" cy="4154984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
@@ -7993,535 +7961,471 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="二上-3-read">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="8791" end="32163"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4103711" y="5443128"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="二上-3-read">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="13195" end="28684"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4156702" y="1933964"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="二上-3-read">
-            <a:hlinkClick r:id="" action="ppaction://media"/>
+          <p:cNvPr id="11" name="图片 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5991FB46-5C69-B37C-AC44-E8B880C90050}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F62B77F-3311-EB4A-E372-955DB42718B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...8 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="601237" y="5577430"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="1197513" y="1791915"/>
+            <a:ext cx="2804030" cy="4063511"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3000601106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
-[...34 lines deleted...]
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="4598" fill="hold"/>
+                                        <p:cTn id="10" dur="4598" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="3673" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
                     <p:cTn id="19" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="20" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
-                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                    <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="3673" fill="hold"/>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="6">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
                                         </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
                                       </p:cBhvr>
-                                    </p:cmd>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="23" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="24" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="26" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...47 lines deleted...]
-                                        <p:cTn id="30" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6">
                                             <p:txEl>
                                               <p:pRg st="10" end="10"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="31" fill="hold" display="0">
+                <p:cTn id="27" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="7"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="32" fill="hold" display="0">
+                <p:cTn id="28" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="8"/>
-                </p:tgtEl>
-[...17 lines deleted...]
-                  <p:spTgt spid="9"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -8944,102 +8848,102 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2">
+          <p:cNvPr id="12" name="图片 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3455C6E0-A9DB-EA11-460B-5FA7FD4128AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8B0A3D-1FB5-071E-4646-E5146BEAE79A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="721199" y="2273121"/>
-            <a:ext cx="2513321" cy="3583403"/>
+            <a:off x="3411331" y="2203668"/>
+            <a:ext cx="2501513" cy="3652856"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="图片 4">
+          <p:cNvPr id="8" name="图片 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22C82CBB-CD5D-22D7-5156-670909AE0FD8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC9AB99-51D2-8EB5-27B8-0E692D919528}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3399644" y="2273121"/>
-            <a:ext cx="2502437" cy="3583403"/>
+            <a:off x="844496" y="2213320"/>
+            <a:ext cx="2501513" cy="3643204"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E74A43-1FEB-F5F1-854E-F2E90C9C769B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6254440" y="2160282"/>
             <a:ext cx="5427807" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -9087,65 +8991,52 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>They are afraid / scared (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>害怕的</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>) </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>) / ...</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0"/>
               <a:t>What do </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>the animals</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0"/>
               <a:t> do? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
@@ -9232,51 +9123,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="287327" y="5576602"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="椭圆 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1003507">
-            <a:off x="603336" y="2525908"/>
+            <a:off x="677300" y="2465397"/>
             <a:ext cx="1254797" cy="2083749"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -10357,51 +10248,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>528</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>98</Paragraphs>
   <Slides>18</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>9</MMClips>
+  <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="27" baseType="lpstr">