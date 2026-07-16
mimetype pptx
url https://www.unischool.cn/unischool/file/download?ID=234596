--- v0 (2026-05-09)
+++ v1 (2026-07-16)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
@@ -52,50 +52,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483685" r:id="rId1"/>
     <p:sldMasterId id="2147483648" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="316" r:id="rId4"/>
     <p:sldId id="320" r:id="rId5"/>
     <p:sldId id="367" r:id="rId6"/>
     <p:sldId id="368" r:id="rId7"/>
@@ -197,50 +198,56 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="6" clrIdx="0"/>
   <p:cmAuthor id="503279064" name="chphe1 He" initials="cH" lastIdx="1" clrIdx="1">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="b2a525a72a4ce1ca" providerId="Windows Live"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="503279065" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="9" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
@@ -258,91 +265,91 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="F2F2F2"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="10537" autoAdjust="0"/>
+    <p:restoredLeft sz="20360" autoAdjust="0"/>
     <p:restoredTop sz="94689" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="1908" y="1055"/>
+        <p:origin x="134" y="322"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -387,51 +394,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3855838" y="0"/>
             <a:ext cx="2949787" cy="498693"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{24F4A441-EE49-45E5-AFFA-A9D309665AB8}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1243013"/>
             <a:ext cx="5962650" cy="3354387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1518,51 +1525,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2964,51 +2971,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/28</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3687,119 +3694,119 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3963,139 +3970,141 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1052195" y="3721735"/>
             <a:ext cx="9730824" cy="1595120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="l">
               <a:lnSpc>
-                <a:spcPts val="3000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>册    次：二年级上册               学    科：英语（外研社版）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" algn="l">
               <a:lnSpc>
-                <a:spcPts val="3000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>主讲人：刘思梦                       学    校：成都市人民北路小学校               </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" algn="l">
               <a:lnSpc>
-                <a:spcPts val="3000"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>                                                                   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               </a:rPr>
               <a:t>天北校区</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -4156,63 +4165,52 @@
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="2028716"/>
             <a:ext cx="5029886" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>What is </a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>What is this?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It’s a tiger.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -4224,69 +4222,62 @@
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>A head, a body and a tail. (Two ears, two eyes...)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" err="1">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>colour</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>is the tiger?</a:t>
+              <a:t> is the tiger?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Yellow, black and white.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42831EE3-5868-BF9A-DDC1-3E449443EC29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5148,63 +5139,52 @@
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="2028716"/>
             <a:ext cx="5029886" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>What is </a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>What is this?</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>It’s a fox.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -5216,69 +5196,62 @@
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>A head, a body and a tail. (Two ears, two eyes...)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" err="1">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>colour</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>is the fox?</a:t>
+              <a:t> is the fox?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Orange, white and black.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F79DB6-6F81-1880-8DAB-01E2644EB8AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6331,57 +6304,50 @@
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>颜色</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" kern="100" dirty="0">
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2414925125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -6590,225 +6556,301 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34FBECEA-323B-8E44-8150-9A018BD9FD7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5903888" y="971028"/>
             <a:ext cx="4124203" cy="5274023"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="对话气泡: 圆角矩形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86241B6D-4E68-6AFC-6BBC-C1523232ED45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8151519" y="3226904"/>
+            <a:ext cx="3172464" cy="807076"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="图片 4">
+          <p:cNvPr id="9" name="图片 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ACB5A74-91C7-609A-EAFB-52C7B66CB214}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE7555C8-FD28-9B27-C963-75AE1DF89AD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...24 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7845287" y="3262182"/>
-            <a:ext cx="2473223" cy="1150679"/>
+            <a:off x="8215175" y="3313043"/>
+            <a:ext cx="3078547" cy="595848"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="7" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="图片 2">
+          <p:cNvPr id="7" name="图片 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8B7518C-4879-C2F3-E601-F07F92E09800}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C6EE35-812A-CD8E-9773-EFE4848567CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5744840" y="1400608"/>
-            <a:ext cx="3649883" cy="4667462"/>
+            <a:off x="6194323" y="1268014"/>
+            <a:ext cx="3338997" cy="4800056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A4B962-7371-8EAB-9AF3-CF77AE09C367}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="875004"/>
             <a:ext cx="3642852" cy="579646"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -7042,80 +7084,50 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A4B962-7371-8EAB-9AF3-CF77AE09C367}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="875004"/>
             <a:ext cx="3642852" cy="579646"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -7174,67 +7186,90 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="703007" y="2647532"/>
             <a:ext cx="4208206" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>Who do you think is the king of animals? Why?</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADAC3FE7-1E9F-3E2B-A2B3-EDD69781C538}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6194323" y="1268014"/>
+            <a:ext cx="3338997" cy="4800056"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="801213141"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="文本框 36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -7359,57 +7394,50 @@
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Homework</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2097161" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -7745,57 +7773,50 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>’</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>s have fun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="文本框 36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -7865,99 +7886,67 @@
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>根据步骤提示绘制动物，并运用所学语言介绍动物。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" kern="100" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char=""/>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="zh-CN" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>完成</a:t>
-[...10 lines deleted...]
-              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0" smtClean="0">
+              <a:t>完成涂色</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>活动</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="zh-CN" altLang="zh-CN" sz="2800" kern="100" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="zh-CN" altLang="zh-CN" sz="2800" kern="100" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>圈出真正的百兽之</a:t>
-[...15 lines deleted...]
-              <a:t>加深对故事寓意的理解。</a:t>
+              <a:t>并圈出真正的百兽之王，加深对故事寓意的理解。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="标题 27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-731012" y="1476414"/>
             <a:ext cx="8208645" cy="574040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -7973,57 +7962,50 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>通过本课时学习，学生能够：</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8206,57 +8188,50 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               </a:rPr>
               <a:t>页韵文的视频。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -8277,193 +8252,126 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s review.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...88 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{979DBFF2-0FBF-DE26-4CF9-932EAB01A229}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5013011" y="1458673"/>
             <a:ext cx="2281330" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
               <a:t>Read in roles.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10E647D9-4E2C-2981-160F-D2E2631DB0C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="178904" y="2191109"/>
+            <a:ext cx="11834191" cy="2866200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3343504376"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CBB3A2F-8F6A-7BBD-A58B-9D475AAA3C39}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8583,75 +8491,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="200000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
-              <a:t>What is </a:t>
-[...23 lines deleted...]
-              <a:t>?</a:t>
+              <a:t>What is this?</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E391A9-1991-8B99-597E-37C41DAB9775}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
@@ -11097,107 +10981,96 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3045570" y="1750450"/>
             <a:ext cx="5613076" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
-              <a:t>Work in pairs and take turns </a:t>
-[...3 lines deleted...]
-              <a:t>to be </a:t>
+              <a:t>Work in pairs and take turns to be </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0" err="1"/>
               <a:t>Feifei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>两人一组，轮流扮演</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0" err="1"/>
               <a:t>Feifei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>。</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="304827822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>