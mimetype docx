--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,112 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C31489C" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="008E2C6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Unit 3 Animals </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E119020" w14:textId="77777777" w:rsidR="00556CAF" w:rsidRPr="008E2C6D" w:rsidRDefault="00556CAF" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>一、单元主题概述</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696E85AF" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>本单元主题属于“人与自然”主题范畴，“自然生态”主题群，聚焦“常见的动物，动物的特征与生活环境”子主题内容。</w:t>
+        <w:t>本单元主题属于“人与自然”主题范畴，“自然生态”主题群，聚焦“常见的动物，动物的特征与生活环境”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>子主题</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>内容。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>旨</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>在引导学生认识几种常见的动物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -182,127 +196,127 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>本单元</w:t>
       </w:r>
       <w:r w:rsidR="00DF507A" w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>学习后，学生能有以下收获：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73457ABC" w14:textId="20BC1103" w:rsidR="008E2C6D" w:rsidRPr="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="008E2C6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1.通过</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>朗读</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>韵文，初步理解动物词汇，掌握祈使句“</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Let’s go to the zoo.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B827BF4" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRPr="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="008E2C6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.通过阅读配图故事，掌握与动物相关的词汇和表示请求的祈使句，体会故事的寓意，学会批判性地思考和评价角色的行为。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DA0AA4" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRPr="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="008E2C6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.在具体情境中，正确运用所学语言介绍动物。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D72EF7" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRPr="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="008E2C6D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2C6D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4.在日常生活中，主动观察身边的动物，加深对动物的认识。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094C38D4" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRDefault="008E2C6D" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C7C996" w14:textId="3FCF285C" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00957772" w:rsidP="00876B2B">
       <w:pPr>
@@ -468,74 +482,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Let’s go to the zoo.”</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628398BE" w14:textId="0EE888C9" w:rsidR="00E74FFD" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（2）</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>熟练朗读韵文，并与同伴合作表演韵文。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531AE2E9" w14:textId="77777777" w:rsidR="008E2C6D" w:rsidRPr="00EB5B8E" w:rsidRDefault="008E2C6D" w:rsidP="00AE542C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A30DE37" w14:textId="04FF265E" w:rsidR="00AB4FA3" w:rsidRPr="00EB5B8E" w:rsidRDefault="00AB4FA3" w:rsidP="00AE542C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
@@ -688,138 +702,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2192"/>
+        <w:gridCol w:w="1989"/>
+        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="2613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEEABAE" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3CDD85" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290B10B5" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7646AA5A" w14:textId="4B8CC578" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="003B4BA3" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>理解韵文内容，</w:t>
             </w:r>
             <w:r w:rsidR="00EE09D7" w:rsidRPr="00EB5B8E">
@@ -860,92 +874,112 @@
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Let’s go to the zoo.”</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5696046C" w14:textId="4929E24A" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69" w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Look, guess and say.</w:t>
+              <w:t xml:space="preserve">Look, guess and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB5B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB5B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54348577" w14:textId="580082AF" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE1493">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE1493">
               <w:rPr>
@@ -1057,51 +1091,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, read</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and check.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="213F3767" w14:textId="290DBCF6" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生听</w:t>
             </w:r>
             <w:r w:rsidR="00EE09D7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>录音</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1168,74 +1202,76 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Listen and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051B5E49" w14:textId="13BFBE56" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>学生</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>再次听</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>录音，跟读韵文的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>第一句</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1321,52 +1357,63 @@
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69" w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Look and say</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB5B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C60060A" w14:textId="7F2DA112" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00FB584E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1658,390 +1705,306 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>三行，</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>体会韵文的</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>含义和节奏。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB3AE04" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>教师观察学生能否</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>根据</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>教师观察学生能否</w:t>
+              <w:t>图片展开合理猜测，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>根据</w:t>
+              <w:t>必要时</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>图片展开合理猜测，</w:t>
+              <w:t>允许学生用中文</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>必要时</w:t>
+              <w:t>辅助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>允许学生用中文</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>表达。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCF921D" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
+          <w:p w14:paraId="5A32CEA7" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45655045" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
+          <w:p w14:paraId="0A1273F3" w14:textId="21100510" w:rsidR="00EB5B8E" w:rsidRPr="004B5B2D" w:rsidRDefault="00EB5B8E" w:rsidP="004B5B2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A32CEA7" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生能否准确朗读，及时提供引导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA57CB4" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="39B9111B" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生的发音并及时纠正。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CC9616" w14:textId="78A69FDB" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
-[...15 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>观察学生能否准确朗读，及时提供引导和帮助。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="430780A8" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A8493DB" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A1273F3" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
+          <w:p w14:paraId="4CFDD765" w14:textId="413D259E" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FA57CB4" w14:textId="77777777" w:rsidR="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
+          <w:p w14:paraId="022EB41A" w14:textId="21353AFE" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00EB5B8E" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
-[...15 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:bCs/>
-[...96 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观察学生能否准确朗读，及时提供引导和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="61FDF670" w14:textId="2C8F2CE0" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2115,101 +2078,101 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="00584EFA" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="00BD5365" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A84D51" w14:textId="76889E7F" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00872EFD" w:rsidP="00FB584E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>熟练朗读韵文，并与同伴合作表演</w:t>
+              <w:t>熟练朗读韵</w:t>
             </w:r>
             <w:r w:rsidR="00EB5B8E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>韵文</w:t>
+              <w:t>文，并与同伴合作表演韵文</w:t>
             </w:r>
             <w:r w:rsidR="00FB3555">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50AADAB1" w14:textId="09C7B6C7" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69" w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2225,50 +2188,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> the video </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and chant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45948FF8" w14:textId="6CFC6926" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="005853B4" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观看</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>韵文</w:t>
             </w:r>
             <w:r w:rsidR="005853B4" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>视频</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
@@ -2471,103 +2435,103 @@
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在全班展示</w:t>
             </w:r>
             <w:r w:rsidR="00516C31" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并进行自评</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDA527F" w14:textId="77CC7281" w:rsidR="00D74B6F" w:rsidRPr="00EB5B8E" w:rsidRDefault="00D74B6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>教师观察不同能力水平学生</w:t>
+              <w:t>教师观察不同能力水</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB5B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>平学生</w:t>
             </w:r>
             <w:r w:rsidR="0072602E" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>的情</w:t>
-[...9 lines deleted...]
-              <w:t>况，</w:t>
+              <w:t>的情况，</w:t>
             </w:r>
             <w:r w:rsidR="003C3B44">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>及时</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>给予指导。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B9BC839" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00583F8B" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2638,54 +2602,54 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B4A4B2D" w14:textId="44CCE31F" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00D74B6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否积极参与小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="58DD16EC" w14:textId="472DFBBE" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -2694,94 +2658,94 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00DC57B5" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481A75" w:rsidRPr="008E2C6D" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="00AE542C">
+      <w:tr w:rsidR="00481A75" w:rsidRPr="008E2C6D" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="19B92A6D" w14:textId="77777777" w:rsidR="00481A75" w:rsidRPr="008E2C6D" w:rsidRDefault="00481A75" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7C427705" w14:textId="3DB5E8F3" w:rsidR="00C700F1" w:rsidRPr="00EB5B8E" w:rsidRDefault="00C700F1" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）带感情地朗读韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B20D979" w14:textId="44986830" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00C700F1" w:rsidP="00EB5B8E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5B8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -2870,282 +2834,276 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F8927F" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00EB5B8E" w:rsidRDefault="00985331" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2518F6D8" w14:textId="7BFAE4E0" w:rsidR="00583F8B" w:rsidRPr="006D47B5" w:rsidRDefault="00405929" w:rsidP="00876B2B">
+    <w:p w14:paraId="2C34BBA4" w14:textId="77777777" w:rsidR="00D93FA5" w:rsidRPr="006D47B5" w:rsidRDefault="00405929" w:rsidP="00D93FA5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（1）</w:t>
       </w:r>
-      <w:r w:rsidR="006D47B5" w:rsidRPr="006D47B5">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidR="00EE09D7" w:rsidRPr="00876B2B">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>看图片、听录音、</w:t>
       </w:r>
-      <w:r w:rsidR="00EE09D7" w:rsidRPr="00876B2B">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>朗读课文</w:t>
       </w:r>
-      <w:r w:rsidR="006D47B5" w:rsidRPr="006D47B5">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>等活动中，</w:t>
       </w:r>
-      <w:r w:rsidR="00EE09D7" w:rsidRPr="00876B2B">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>梳理、</w:t>
       </w:r>
-      <w:r w:rsidR="006D47B5" w:rsidRPr="006D47B5">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>理解故事内容</w:t>
       </w:r>
-      <w:r w:rsidR="00CA1893">
+      <w:r w:rsidR="00D93FA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>，掌握表示请求的祈使句</w:t>
       </w:r>
-      <w:r w:rsidR="00985331" w:rsidRPr="006D47B5">
+      <w:r w:rsidR="00D93FA5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C274BD" w14:textId="723553D0" w:rsidR="00583F8B" w:rsidRPr="006D47B5" w:rsidRDefault="00AF7024" w:rsidP="00876B2B">
+    <w:p w14:paraId="49C274BD" w14:textId="7E0F45DC" w:rsidR="00583F8B" w:rsidRPr="006D47B5" w:rsidRDefault="00AF7024" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（2）</w:t>
       </w:r>
       <w:r w:rsidR="006D47B5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>掌握并灵活运用动物词汇</w:t>
       </w:r>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4405604F" w14:textId="59B8622D" w:rsidR="00583F8B" w:rsidRPr="006D47B5" w:rsidRDefault="0088516E" w:rsidP="00876B2B">
+    <w:p w14:paraId="4405604F" w14:textId="59B8622D" w:rsidR="00583F8B" w:rsidRDefault="0088516E" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（3）</w:t>
       </w:r>
       <w:r w:rsidR="006D47B5" w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感悟、理解故事传递的道理</w:t>
       </w:r>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="317ACB76" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRPr="006D47B5" w:rsidRDefault="004B5B2D" w:rsidP="00876B2B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D4C94E3" w14:textId="52A45B7D" w:rsidR="003D67C0" w:rsidRPr="00EB5B8E" w:rsidRDefault="003D67C0" w:rsidP="00A5700D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00405929" w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF8884E" w14:textId="77777777" w:rsidR="00405929" w:rsidRPr="00EB5B8E" w:rsidRDefault="00405929" w:rsidP="00A5700D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>【核心词汇】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0382077C" w14:textId="5D123565" w:rsidR="006D47B5" w:rsidRPr="006D47B5" w:rsidRDefault="006D47B5" w:rsidP="00A5700D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">fox, tiger, rabbit, deer, run away, </w:t>
       </w:r>
       <w:r w:rsidR="00070687" w:rsidRPr="00070687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>bird</w:t>
-[...15 lines deleted...]
-        <w:t>monkey</w:t>
+        <w:t>bird, monkey</w:t>
       </w:r>
       <w:r w:rsidR="00070687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00070687" w:rsidRPr="00070687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D47B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fly away</w:t>
       </w:r>
@@ -3253,146 +3211,145 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00383D82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2240"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1852"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="276441B3" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="276441B3" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="702C2B7C" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00383D82" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="698D2BA1" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00383D82" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67CFBBCB" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00383D82" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="23393332" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="23393332" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2219FD41" w14:textId="31C44FA0" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00924F28" w:rsidP="000E272B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00EE09D7" w:rsidRPr="006D47B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在</w:t>
             </w:r>
@@ -3434,52 +3391,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>理解故事内容</w:t>
             </w:r>
             <w:r w:rsidR="00CA1893">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，掌握表示请求的祈使句</w:t>
             </w:r>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A157D74" w14:textId="20D3A14B" w:rsidR="00F552F7" w:rsidRPr="00E54377" w:rsidRDefault="00F552F7" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Let’s chant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="057AB8FD" w14:textId="6868BFDF" w:rsidR="00583F8B" w:rsidRPr="00E54377" w:rsidRDefault="00985331" w:rsidP="000E272B">
             <w:pPr>
@@ -3547,51 +3503,67 @@
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
             <w:r w:rsidR="00E54377" w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>and say.</w:t>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E54377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E54377">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00769C24" w14:textId="16E4481D" w:rsidR="001649AA" w:rsidRPr="00E54377" w:rsidRDefault="001649AA" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:r w:rsidR="00807F6E" w:rsidRPr="00E54377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
               <w:t>图片，在教师的</w:t>
@@ -3822,58 +3794,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>页</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的故事，回答问题</w:t>
             </w:r>
             <w:r w:rsidR="008A2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="000B3B9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>随后，学生在教师的引导下</w:t>
+              <w:t>随后，学生在教师的引导</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000B3B9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>下</w:t>
             </w:r>
             <w:r w:rsidRPr="00545293">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>预测故事内容。</w:t>
+              <w:t>预测</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00545293">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>故事内容。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5266878F" w14:textId="5DA22F44" w:rsidR="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
@@ -4025,50 +4013,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E82EF96" w14:textId="71471DA7" w:rsidR="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ss: A fox! Great!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504986BA" w14:textId="13A21E0A" w:rsidR="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -4115,51 +4104,50 @@
               <w:t xml:space="preserve"> Tiger wants to eat Fox.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EAB171E" w14:textId="5EB913E2" w:rsidR="00E54377" w:rsidRPr="00ED0E22" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">T: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiger is hungry. He wants to eat Fox. </w:t>
             </w:r>
             <w:r w:rsidR="004270B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>What do you think Fox will do</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -5200,51 +5188,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00545293">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>What do you think will happen next?</w:t>
+              <w:t xml:space="preserve">What do you think will happen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00545293">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>next?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40A4A661" w14:textId="16F0A9BF" w:rsidR="00545293" w:rsidRPr="00545293" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ss:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -5463,51 +5461,50 @@
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21CFCC23" w14:textId="284BABEC" w:rsidR="00545293" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0E22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008A2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>播放</w:t>
             </w:r>
@@ -6586,107 +6583,134 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>思考</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>回答问题：</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Why do the animals run away or fly away? Who are the animals truly afraid of? Who is the real king of animals? What can you learn from the story?</w:t>
+              <w:t xml:space="preserve">Why do the animals run away or fly away? Who </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2796E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">are the animals truly afraid of? Who is the real king of animals? What can you learn from the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A2796E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>story?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生通过</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>批判性地评价狐狸和老虎的行为</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1668D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>认识到独立思考、透过现象看本质的重要性。</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2D79C341" w14:textId="77777777" w:rsidR="000A6B75" w:rsidRPr="000A6B75" w:rsidRDefault="000A6B75" w:rsidP="000E272B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="7D1BD348" w14:textId="77777777" w:rsidR="009D6A6A" w:rsidRPr="00A2796E" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Read and number.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52F19572" w14:textId="541AFED1" w:rsidR="009D6A6A" w:rsidRPr="00070687" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2050"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生完成教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
@@ -6702,75 +6726,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>页的活动</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D73FAE" w14:textId="77777777" w:rsidR="002755B3" w:rsidRDefault="002755B3" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B5574B3" w14:textId="77777777" w:rsidR="002755B3" w:rsidRDefault="002755B3" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C547EC9" w14:textId="77777777" w:rsidR="002755B3" w:rsidRDefault="002755B3" w:rsidP="000E272B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="723C4D7E" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="363C1340" w14:textId="52D479E1" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A2C1D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -6820,1026 +6855,989 @@
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D8E54F9" w14:textId="01369F92" w:rsidR="000F1D00" w:rsidRDefault="000F1D00" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="279466F4" w14:textId="77777777" w:rsidR="00404941" w:rsidRPr="008A2C1D" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="279466F4" w14:textId="77777777" w:rsidR="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AFF92E6" w14:textId="338142E4" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
-[...31 lines deleted...]
-          <w:p w14:paraId="7F02B7AA" w14:textId="1552CC1C" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="000F1D00" w:rsidP="000E272B">
+          <w:p w14:paraId="5B55AF72" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRPr="008A2C1D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="246CF9B5" w14:textId="03B45CB0" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="4AFF92E6" w14:textId="338142E4" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生回答问题的情况，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00404941">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>及时发现问题并给予引导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F02B7AA" w14:textId="1552CC1C" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="000F1D00" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39548DCD" w14:textId="7BD0BE59" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="246CF9B5" w14:textId="03B45CB0" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1223441C" w14:textId="1ED0CE1D" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="39548DCD" w14:textId="7BD0BE59" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B7FFD22" w14:textId="081EEFF3" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="1223441C" w14:textId="1ED0CE1D" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25E7F4A7" w14:textId="4EA1670F" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="4B7FFD22" w14:textId="081EEFF3" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20FB93BA" w14:textId="6E5F01E9" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="25E7F4A7" w14:textId="4EA1670F" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DD94274" w14:textId="22D72AE4" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="20FB93BA" w14:textId="6E5F01E9" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="339542FF" w14:textId="4CB79CDA" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
+          <w:p w14:paraId="4DD94274" w14:textId="22D72AE4" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B093322" w14:textId="6AFB7451" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="339542FF" w14:textId="4CB79CDA" w:rsidR="00E54377" w:rsidRPr="008A2C1D" w:rsidRDefault="00E54377" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BAA46E1" w14:textId="5E6DFE87" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="3B093322" w14:textId="6AFB7451" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CCA6440" w14:textId="3B74B19C" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="4BAA46E1" w14:textId="5E6DFE87" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06CE76A8" w14:textId="39AABB5C" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="3CCA6440" w14:textId="3B74B19C" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65E29854" w14:textId="40FABB89" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="06CE76A8" w14:textId="39AABB5C" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DF95B9F" w14:textId="123CCF56" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="65E29854" w14:textId="40FABB89" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41EAD15C" w14:textId="686E9C52" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="6DF95B9F" w14:textId="123CCF56" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="766FF730" w14:textId="406AE0E0" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="41EAD15C" w14:textId="686E9C52" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F41D5B4" w14:textId="7BB03C8B" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="766FF730" w14:textId="406AE0E0" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="330F9EC0" w14:textId="794A0822" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="5F41D5B4" w14:textId="7BB03C8B" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2826FF22" w14:textId="7B167BB6" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="330F9EC0" w14:textId="794A0822" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2894F672" w14:textId="75BF3AAB" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="2826FF22" w14:textId="7B167BB6" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="443AA85C" w14:textId="19599D2D" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="2894F672" w14:textId="75BF3AAB" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DEF9354" w14:textId="0AF3B80A" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="443AA85C" w14:textId="19599D2D" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42E805CA" w14:textId="5A32EC06" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="1DEF9354" w14:textId="0AF3B80A" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E95939E" w14:textId="7B4D14BF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="42E805CA" w14:textId="5A32EC06" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5721E96F" w14:textId="4B051F84" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="6E95939E" w14:textId="7B4D14BF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E96DCC7" w14:textId="1CA07F42" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="5721E96F" w14:textId="4B051F84" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="543ECCF5" w14:textId="0849C5DF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="1E96DCC7" w14:textId="1CA07F42" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1138C0F3" w14:textId="494EE1F3" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="543ECCF5" w14:textId="0849C5DF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="723EFF8A" w14:textId="75DE5048" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="1138C0F3" w14:textId="494EE1F3" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CBAE3CC" w14:textId="58C1FCDF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="723EFF8A" w14:textId="75DE5048" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="250EE948" w14:textId="481822B5" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="6CBAE3CC" w14:textId="58C1FCDF" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60F85264" w14:textId="317DC1F6" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="250EE948" w14:textId="481822B5" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4086C8F8" w14:textId="0DD89A54" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="60F85264" w14:textId="317DC1F6" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49A53FE3" w14:textId="6390CA38" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="4086C8F8" w14:textId="0DD89A54" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44AAAF9E" w14:textId="77777777" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
+          <w:p w14:paraId="49A53FE3" w14:textId="6390CA38" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7086BCBC" w14:textId="3C376B68" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="000F1D00" w:rsidP="000E272B">
+          <w:p w14:paraId="44AAAF9E" w14:textId="77777777" w:rsidR="00545293" w:rsidRPr="008A2C1D" w:rsidRDefault="00545293" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35203B71" w14:textId="7DF22D1C" w:rsidR="00A2796E" w:rsidRPr="008A2C1D" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
+          <w:p w14:paraId="7086BCBC" w14:textId="3C376B68" w:rsidR="000F1D00" w:rsidRPr="008A2C1D" w:rsidRDefault="000F1D00" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EB98082" w14:textId="3D83E673" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="35203B71" w14:textId="7DF22D1C" w:rsidR="00A2796E" w:rsidRPr="008A2C1D" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="082CA0D9" w14:textId="33235ADB" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="4EB98082" w14:textId="3D83E673" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E615BF9" w14:textId="2812462F" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="082CA0D9" w14:textId="33235ADB" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A7C06DA" w14:textId="131FAD6B" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="6E615BF9" w14:textId="2812462F" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6374C6B4" w14:textId="11F7C8CD" w:rsidR="00A2796E" w:rsidRPr="00404941" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
-            <w:pPr>
+          <w:p w14:paraId="4A7C06DA" w14:textId="131FAD6B" w:rsidR="008A2C1D" w:rsidRPr="008A2C1D" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="69DF190B" w14:textId="2ED09A28" w:rsidR="00A2796E" w:rsidRPr="00404941" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6374C6B4" w14:textId="11F7C8CD" w:rsidR="00A2796E" w:rsidRPr="00404941" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EA71049" w14:textId="7AD2CC66" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="69DF190B" w14:textId="2ED09A28" w:rsidR="00A2796E" w:rsidRPr="00404941" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03F84DF5" w14:textId="67D36EDE" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="4EA71049" w14:textId="7AD2CC66" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="355123B3" w14:textId="04D356D5" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="03F84DF5" w14:textId="67D36EDE" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E6F1BA8" w14:textId="033E59FD" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
+          <w:p w14:paraId="355123B3" w14:textId="04D356D5" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A0EF87F" w14:textId="7B5FD718" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="0E6F1BA8" w14:textId="033E59FD" w:rsidR="008A2C1D" w:rsidRPr="00404941" w:rsidRDefault="008A2C1D" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26CBC0B0" w14:textId="71ABF461" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="0A0EF87F" w14:textId="7B5FD718" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CCB2246" w14:textId="47EECD24" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="26CBC0B0" w14:textId="71ABF461" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F40C5B5" w14:textId="62ED6C3F" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="6CCB2246" w14:textId="47EECD24" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="495E8F44" w14:textId="4BAB1080" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="2F40C5B5" w14:textId="62ED6C3F" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B194FAC" w14:textId="7D3C9E90" w:rsidR="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="495E8F44" w14:textId="4BAB1080" w:rsidR="00404941" w:rsidRPr="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="199BF5DF" w14:textId="77777777" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
+          <w:p w14:paraId="1B194FAC" w14:textId="7D3C9E90" w:rsidR="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="665BC69D" w14:textId="69DF6294" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
+          <w:p w14:paraId="199BF5DF" w14:textId="77777777" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39D5B709" w14:textId="77777777" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
+          <w:p w14:paraId="665BC69D" w14:textId="69DF6294" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B85B94A" w14:textId="4C2F1927" w:rsidR="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
+          <w:p w14:paraId="39D5B709" w14:textId="77777777" w:rsidR="004270B8" w:rsidRDefault="004270B8" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45E4D8D7" w14:textId="77777777" w:rsidR="001D566C" w:rsidRDefault="001D566C" w:rsidP="000E272B">
+          <w:p w14:paraId="6B85B94A" w14:textId="4C2F1927" w:rsidR="00404941" w:rsidRDefault="00404941" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72E58177" w14:textId="77777777" w:rsidR="00435E6E" w:rsidRPr="00404941" w:rsidRDefault="00435E6E" w:rsidP="000E272B">
+          <w:p w14:paraId="45E4D8D7" w14:textId="77777777" w:rsidR="001D566C" w:rsidRDefault="001D566C" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E58177" w14:textId="77777777" w:rsidR="00435E6E" w:rsidRDefault="00435E6E" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F852DCF" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="762EA34F" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E2D4C4" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="037189FC" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38DA9265" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRPr="00404941" w:rsidRDefault="004B5B2D" w:rsidP="000E272B">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="282486AE" w14:textId="77777777" w:rsidR="00742562" w:rsidRDefault="00A2796E" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00404941">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师关注学生的发音并及时给予纠正。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1535F4" w14:textId="77777777" w:rsidR="009D6A6A" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43DCEAAC" w14:textId="77777777" w:rsidR="009D6A6A" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
+          <w:p w14:paraId="030E1DC5" w14:textId="77777777" w:rsidR="009D6A6A" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57C0C93A" w14:textId="77777777" w:rsidR="009D6A6A" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
-[...102 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3944E605" w14:textId="2ED76F55" w:rsidR="009D6A6A" w:rsidRPr="00070687" w:rsidRDefault="009D6A6A" w:rsidP="000E272B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生对故事情节的理解情况，及时</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>给予帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="64AF6AF1" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="64AF6AF1" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="646DD5C9" w14:textId="31FC3CB7" w:rsidR="00583F8B" w:rsidRPr="00A2796E" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="00A2796E" w:rsidRPr="00052CBE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7918,96 +7916,95 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>等方式，逐步</w:t>
             </w:r>
             <w:r w:rsidR="005A2B11">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>厘</w:t>
             </w:r>
             <w:r w:rsidR="00A2796E" w:rsidRPr="005B22B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>清故事脉络，体会故事角色的情感，感悟故事传递的深刻道理，懂得独立思考、透过现象看本质的重要性。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="49A35C68" w14:textId="77777777" w:rsidTr="002B5D09">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="49A35C68" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="1054"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66B3D5AD" w14:textId="5EFE909D" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00B7232D" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00383D82" w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>掌握并灵活运用动物词汇</w:t>
             </w:r>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FA4027C" w14:textId="338D6257" w:rsidR="007025E2" w:rsidRPr="00A2796E" w:rsidRDefault="00A2796E" w:rsidP="00A2796E">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8116,158 +8113,158 @@
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidR="00A2796E" w:rsidRPr="00052CBE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>核对答案</w:t>
             </w:r>
             <w:r w:rsidR="00A2796E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08914F7E" w14:textId="4651CBB9" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="009D6A6A" w:rsidP="00070687">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师评价学生对本单元核心语言的内化情况。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="3B1CCBB6" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="3B1CCBB6" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1B1CCE23" w14:textId="5D3FE015" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="009D11B0" w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中内化本课时</w:t>
             </w:r>
             <w:r w:rsidR="005D0181" w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidR="009D11B0" w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="3F79FDCC" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="3F79FDCC" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ABFEB65" w14:textId="18A320C8" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00B7232D" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidR="00383D82" w:rsidRPr="00383D82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>小组合作表演故事，模仿故事角色的语音、语调、表情和动作，深入体会故事角色的情感，感悟、理解故事传递的道理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB65936" w14:textId="5803304E" w:rsidR="0025084E" w:rsidRPr="002B5D09" w:rsidRDefault="0025084E" w:rsidP="00A2796E">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">Read the </w:t>
@@ -8432,52 +8429,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生分组合作表演故事，模仿角色的</w:t>
             </w:r>
             <w:r w:rsidR="007B41A9" w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>语音、</w:t>
             </w:r>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>语调、动作和表情。表演结束后根据评价标准进行自评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652533D0" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00583F8B" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F4196D1" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="008E2C6D" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7243AB1C" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="002B5D09" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -8485,141 +8481,142 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2908538C" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="008E2C6D" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否使用恰当的语言、动作展现故事情节，评价学生对故事的理解情况。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="14AEE85C" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="14AEE85C" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="460A5014" w14:textId="0A8EBBB4" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生完整地朗读和表演故事，进一步体会角色的情感。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="58A75F2A" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="58A75F2A" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1514C3C7" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00D9269C" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9269C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="6DD4F9EF" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="6DD4F9EF" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="379EF469" w14:textId="29687CA5" w:rsidR="00A821A5" w:rsidRPr="00D9269C" w:rsidRDefault="00A821A5" w:rsidP="00A821A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9269C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（1）带感情地朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5982110D" w14:textId="2AB87087" w:rsidR="000A51F7" w:rsidRPr="00D9269C" w:rsidRDefault="00A821A5" w:rsidP="00FB584E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9269C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00D9269C" w:rsidRPr="00D9269C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>根据故事图片，</w:t>
@@ -8688,71 +8685,101 @@
         </w:rPr>
         <w:t>第三课时</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B95A26" w14:textId="5045D48A" w:rsidR="00583F8B" w:rsidRPr="00545293" w:rsidRDefault="00875579" w:rsidP="00876B2B">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="45"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Let’s practise. </w:t>
+        <w:t xml:space="preserve">Let’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00545293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>practise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00545293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00545293" w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="00545293" w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Draw and say</w:t>
+        <w:t xml:space="preserve"> Draw and </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00545293" w:rsidRPr="00545293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00545293" w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00545293" w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8785,134 +8812,134 @@
         <w:t>教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A0E11A" w14:textId="718D3EA9" w:rsidR="00583F8B" w:rsidRPr="00545293" w:rsidRDefault="00985331" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CC48E9" w14:textId="0D5393BF" w:rsidR="00E74FFD" w:rsidRPr="00346270" w:rsidRDefault="00346270" w:rsidP="00346270">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（1）</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>根据动物剪影识别出相应的动物，并运用所学语言进行简单的交流。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1315C752" w14:textId="1A3E8ACD" w:rsidR="00E74FFD" w:rsidRPr="00346270" w:rsidRDefault="00346270" w:rsidP="00346270">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（2）</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>根据步骤提示绘制动物，并运用所学语言介绍动物。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458C62DD" w14:textId="00C1BBAC" w:rsidR="00E74FFD" w:rsidRPr="00346270" w:rsidRDefault="00346270" w:rsidP="00346270">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（3）</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>完成涂色</w:t>
       </w:r>
       <w:r w:rsidR="00917BFA" w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>活动</w:t>
       </w:r>
       <w:r w:rsidR="00F02B48" w:rsidRPr="00346270">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>并圈出真正的百兽之王，加深对故事寓意的理解。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1CCFD6" w14:textId="77777777" w:rsidR="00BD23CE" w:rsidRPr="00346270" w:rsidRDefault="00BD23CE" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0A61F1" w14:textId="4B9D5042" w:rsidR="00E15CA5" w:rsidRPr="00545293" w:rsidRDefault="00E15CA5" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00545293">
@@ -9042,170 +9069,171 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00545293">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB8585B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00545293" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545293">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E22743A" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00545293" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545293">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD18E64" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00545293" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00545293">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B96B626" w14:textId="234953AF" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00BA1DFD" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00346270" w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>根据动物剪影识别出相应的动物，并运用所学语言进行简单的交流。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD6BBC6" w14:textId="3AD1CA9F" w:rsidR="00583F8B" w:rsidRPr="002B5D09" w:rsidRDefault="004F69DB" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">Let’s </w:t>
             </w:r>
             <w:r w:rsidR="00346270" w:rsidRPr="002B5D09">
@@ -9335,52 +9363,63 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27C4248D" w14:textId="2BD21DF5" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Let’s practise</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>practise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E4C0091" w14:textId="4F1C1BC5" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362327">
@@ -9463,68 +9502,79 @@
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="00E27B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>最后</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>学生两人一组，轮流扮</w:t>
+              <w:t>学生两</w:t>
             </w:r>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>人一组，轮流扮</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00362327">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>演</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>运</w:t>
             </w:r>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
             <w:r>
@@ -9549,67 +9599,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”互相进行介绍</w:t>
             </w:r>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7863C209" w14:textId="36E9ED3D" w:rsidR="00583F8B" w:rsidRPr="00346270" w:rsidRDefault="00EA614C" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否流利</w:t>
             </w:r>
             <w:r w:rsidR="004270B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>地进行朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="00924BEE" w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>必要</w:t>
@@ -9625,51 +9676,62 @@
             <w:r w:rsidR="00436677">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>给予</w:t>
             </w:r>
             <w:r w:rsidR="00924BEE" w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>指导</w:t>
             </w:r>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F32F31B" w14:textId="30A50FCD" w:rsidR="00346270" w:rsidRDefault="00346270" w:rsidP="002A463C">
+          <w:p w14:paraId="0F32F31B" w14:textId="08266318" w:rsidR="00346270" w:rsidRDefault="00346270" w:rsidP="002A463C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76E436ED" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="441DBCA4" w14:textId="04622694" w:rsidR="00583F8B" w:rsidRPr="00436677" w:rsidRDefault="002B5D09" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -9685,54 +9747,54 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>及运用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>情况，及时发现并解决问题</w:t>
             </w:r>
             <w:r w:rsidR="00436677">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3AEAF9D1" w14:textId="4736E441" w:rsidR="00583F8B" w:rsidRPr="002B5D09" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09" w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -9743,176 +9805,185 @@
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>阶段学习活动首先引导学生复习本单元学习的韵文和故事，回顾核心语言；接着引导学生在</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>小组</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>活动中巩固、操练动物词汇以及介绍动物的核</w:t>
-[...9 lines deleted...]
-              <w:t>心</w:t>
+              <w:t>活动中巩固、操练动物词汇以及介绍动物的核心</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，为学生在日常生活中谈论动物</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>提供</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>了简单实用的交际示范</w:t>
             </w:r>
             <w:r w:rsidR="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="111995CB" w14:textId="4BEA1AA9" w:rsidR="00583F8B" w:rsidRPr="008E2C6D" w:rsidRDefault="00E83B9A" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00346270" w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>根据步骤提示绘制动物，并运用所学语言介绍动物</w:t>
             </w:r>
             <w:r w:rsidR="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06907423" w14:textId="4B72FB2D" w:rsidR="002B5D09" w:rsidRPr="000964B1" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Look and say.</w:t>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D5527F" w14:textId="5E8DDB63" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
@@ -9992,51 +10063,71 @@
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>What body part</w:t>
             </w:r>
             <w:r w:rsidR="00436677">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can you see? What colour </w:t>
+              <w:t xml:space="preserve"> can you see? What </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>colour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>is the tiger</w:t>
             </w:r>
             <w:r w:rsidRPr="00191333">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46FDF576" w14:textId="77777777" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
@@ -10070,51 +10161,71 @@
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Draw</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>and say.</w:t>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141D2E90" w14:textId="032647A6" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
@@ -10209,51 +10320,71 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FB9ADD6" w14:textId="77777777" w:rsidR="002B5D09" w:rsidRPr="000964B1" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Look and say.</w:t>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210A1128" w14:textId="37F4748E" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362327">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
@@ -10360,52 +10491,63 @@
             <w:r w:rsidR="00436677">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00436677" w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>can you see? What colour</w:t>
-            </w:r>
+              <w:t xml:space="preserve">can you see? What </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>colour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is the fox</w:t>
             </w:r>
             <w:r w:rsidRPr="00191333">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7010898E" w14:textId="30AEBA92" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
@@ -10438,51 +10580,71 @@
             <w:r w:rsidRPr="002B5D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Draw</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000964B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>and say.</w:t>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000964B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="744D5D74" w14:textId="382834B7" w:rsidR="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
@@ -10689,51 +10851,51 @@
               </w:rPr>
               <w:t>部分</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在全班进行展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E352CD6" w14:textId="51AE739D" w:rsidR="001F0479" w:rsidRPr="002B5D09" w:rsidRDefault="002B5D09" w:rsidP="002B5D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教</w:t>
             </w:r>
@@ -10763,72 +10925,73 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>用学过的身体部位和颜色词汇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>进行表达</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，给予必要的帮助和引导。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="4C840B66" w14:textId="77777777" w:rsidTr="00B545C8">
+      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="4C840B66" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="050283B9" w14:textId="7F569895" w:rsidR="00346270" w:rsidRPr="008E2C6D" w:rsidRDefault="00346270" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="003720CA" w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生通过绘制动物，</w:t>
             </w:r>
             <w:r w:rsidR="00FE2EBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>了解其</w:t>
             </w:r>
             <w:r w:rsidR="003720CA" w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -10871,176 +11034,177 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生对动物</w:t>
             </w:r>
             <w:r w:rsidR="00FE2EBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>这一话题</w:t>
             </w:r>
             <w:r w:rsidR="003720CA" w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的兴趣。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="6851FDDD" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="6851FDDD" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15AD6C0B" w14:textId="38288344" w:rsidR="00346270" w:rsidRPr="00346270" w:rsidRDefault="00346270" w:rsidP="00EE09D7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346270">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidR="00917BFA" w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>完成涂色活动并圈出真正的百兽</w:t>
-[...7 lines deleted...]
-              <w:t>之王</w:t>
+              <w:t>完成涂色活动并圈出真正的百兽之王</w:t>
             </w:r>
             <w:r w:rsidRPr="00346270">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，加深对故事寓意的理解。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55A78B9C" w14:textId="4A884A72" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Look and say. </w:t>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17A3C5CD" w14:textId="348DCE26" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="00975458">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生在教师引导下观察教材</w:t>
             </w:r>
             <w:r w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>第33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>页</w:t>
-[...9 lines deleted...]
-              <w:t>活</w:t>
+              <w:t>页活</w:t>
             </w:r>
             <w:r w:rsidRPr="003720CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>动7的</w:t>
             </w:r>
             <w:r w:rsidR="003720CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>图片，回顾本单元第二课时</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -11121,58 +11285,69 @@
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="622FC1CC" w14:textId="699CD6F2" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="002B5D09">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Colour </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Colour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27998">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and circle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D2A946A" w14:textId="4DFA96CA" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="00975458">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
@@ -11468,148 +11643,126 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ss: The</w:t>
             </w:r>
             <w:r w:rsidR="00EE09D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is the r</w:t>
-[...8 lines deleted...]
-              <w:t>eal king. It is big / strong / cool / clever</w:t>
+              <w:t xml:space="preserve"> is the real king. It is big / strong / cool / clever</w:t>
             </w:r>
             <w:r w:rsidR="002B66D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidR="002B66D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00A0009A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE09D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08FE25B4" w14:textId="05409A5A" w:rsidR="00975458" w:rsidRPr="00D17CE0" w:rsidRDefault="003720CA" w:rsidP="00070687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否根据图片</w:t>
             </w:r>
             <w:r w:rsidR="006E4951">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>内容</w:t>
-[...9 lines deleted...]
-              <w:t>进行</w:t>
+              <w:t>内容进行</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>准确</w:t>
             </w:r>
             <w:r w:rsidR="006E4951">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的回顾及</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -11662,50 +11815,61 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="145E580C" w14:textId="77777777" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="647E3117" w14:textId="77777777" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00D91EAC" w14:textId="77777777" w:rsidR="00975458" w:rsidRDefault="00975458" w:rsidP="00346270">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D122484" w14:textId="77777777" w:rsidR="004B5B2D" w:rsidRDefault="004B5B2D" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="330F2D84" w14:textId="21F47FAC" w:rsidR="00346270" w:rsidRPr="008E2C6D" w:rsidRDefault="003720CA" w:rsidP="00070687">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
@@ -11753,174 +11917,173 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>故事</w:t>
             </w:r>
             <w:r w:rsidR="00D17CE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>寓意，及时给予提示和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="61821356" w14:textId="77777777" w:rsidTr="005B4233">
+      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="61821356" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="40D5B4B3" w14:textId="7C074C07" w:rsidR="00346270" w:rsidRPr="00975458" w:rsidRDefault="00346270" w:rsidP="00975458">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生回顾故事</w:t>
             </w:r>
             <w:r w:rsidR="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>情节，</w:t>
             </w:r>
             <w:r w:rsidR="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并在</w:t>
             </w:r>
             <w:r w:rsidR="00767F35">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>选择百兽之王的</w:t>
             </w:r>
             <w:r w:rsidR="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>过程中培养批判性思维，学会从不同的角度审视问题，理解故事的深层寓意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="009C79C5">
+      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4693E3DF" w14:textId="4B85B21A" w:rsidR="00346270" w:rsidRPr="00975458" w:rsidRDefault="00346270" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975458">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
             <w:r w:rsidR="00D9269C" w:rsidRPr="00D9269C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00346270" w:rsidRPr="008E2C6D" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="004B5B2D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="17947137" w14:textId="34A223E0" w:rsidR="00346270" w:rsidRPr="00975458" w:rsidRDefault="00346270" w:rsidP="00346270">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975458">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）朗读本单元第一课时的韵文和第二课时的课文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DB6DB8" w14:textId="5B827D74" w:rsidR="00346270" w:rsidRPr="00975458" w:rsidRDefault="00346270" w:rsidP="002F75DF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975458">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -12023,183 +12186,159 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="05BDAEBD" id="同侧圆角矩形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:572.2pt;margin-top:409.45pt;width:285.75pt;height:85.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="3629025,1086485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYrLsb+QEAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCYDWbJRJnvY1XJB&#10;sNrABzh+ZCzZbsv2ZpK/p+15hAXEATEHjx/dVdVl9/bubA05yRA1uJYuFzUl0nEQ2h1b+v3b47s1&#10;JTExJ5gBJ1t6kZHe7d6+2fZ+IxvowAgZCIK4uOl9S7uU/KaqIu+kZXEBXjo8VBAsS7gMx0oE1iO6&#10;NVVT1zdVD0H4AFzGiLsPwyHdFXylJE9flYoyEdNS1JbKGMp4yGO127LNMTDfaT7KYP+gwjLtkHSG&#10;emCJkZegf4OymgeIoNKCg61AKc1lqQGrWda/VLPvmJelFjQn+tmm+P9g+ZfT3j8FtKH3cRNxmqs4&#10;q2DzH/WRczHrMpslz4lw3Hx/09zWzYoSjmfLen3zYb3KdlbXdB9i+iTBkjxpaYAXJ5o9s/IZ76XY&#10;xU6fYxqSpuDMG8Fo8aiNKYv8FuS9CeTE8BYPx+VI8yrKONK39LapP2ZJ1ouWioMpJA4y1MBiHCq8&#10;llpm6WJkJjLuWSqiBRbXlMTyCq/MjHPp0nI46piQg6BVjd8kadJafCiAGVkh/4w9AkyRA8iEPagc&#10;43OqLI94Tq7/JmxInjMKM7g0J1vtIPwJwGBVI/MQP5k0WJNdOoC4PAUSkrmHoZeY4x1gK/EUSnKO&#10;wldaKh87KrfBz+sCe+373Q8AAAD//wMAUEsDBBQABgAIAAAAIQBi50rA4gAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvCyuEmlalubLrKy4GER3PXgMW1iU2wmpcl227d39qS3&#10;+ZmPf74pN7Pr2WTG0HmUkKwFMION1x22Ej6Pu7sMWIgKteo9GgmLCbCprq9KVWh/xg8zHWLLqARD&#10;oSTYGIeC89BY41RY+8Eg7b796FSkOLZcj+pM5a7n90I8cqc6pAtWDWZrTfNzODkJ/u24D3Zbi9XX&#10;8rpf3G7lwvQu5e3N/PIMLJo5/sFw0Sd1qMip9ifUgfWUkzRNiZWQJVkO7II8JQ801RLyXAjgVcn/&#10;f1H9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFisuxv5AQAAPwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGLnSsDiAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAUwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" path="m181084,l3447941,v100010,,181084,81074,181084,181084l3629025,1086485r,l,1086485r,l,181084c,81074,81074,,181084,xe" fillcolor="white [3212]" stroked="f" strokeweight="7.25pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="181084,0;3447941,0;3629025,181084;3629025,1086485;3629025,1086485;0,1086485;0,1086485;0,181084;181084,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00583F8B" w:rsidRPr="00876B2B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5637FF18" w14:textId="77777777" w:rsidR="00B4521F" w:rsidRDefault="00B4521F" w:rsidP="00EF4594">
+    <w:p w14:paraId="1630EE7E" w14:textId="77777777" w:rsidR="0054774F" w:rsidRDefault="0054774F" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA9877A" w14:textId="77777777" w:rsidR="00B4521F" w:rsidRDefault="00B4521F" w:rsidP="00EF4594">
+    <w:p w14:paraId="468BC85E" w14:textId="77777777" w:rsidR="0054774F" w:rsidRDefault="0054774F" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正仿宋_GB2312">
     <w:altName w:val="微软雅黑"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000012" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47FA517F" w14:textId="77777777" w:rsidR="00B4521F" w:rsidRDefault="00B4521F" w:rsidP="00EF4594">
+    <w:p w14:paraId="5A80C731" w14:textId="77777777" w:rsidR="0054774F" w:rsidRDefault="0054774F" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F5317B5" w14:textId="77777777" w:rsidR="00B4521F" w:rsidRDefault="00B4521F" w:rsidP="00EF4594">
+    <w:p w14:paraId="0DC25A7E" w14:textId="77777777" w:rsidR="0054774F" w:rsidRDefault="0054774F" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CA2547D6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA2547D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D834D368"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D834D368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
@@ -13014,194 +13153,199 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A08A5E1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="7683967">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1126315562">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1427965508">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1863398693">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="43480861">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1699163496">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1365713395">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1335301709">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="405154682">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1724671544">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1339503070">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1473910475">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1312058933">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="727806920">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1733458796">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="579951674">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2tLSwNDMyNjAzBxIWlko6SsGpxcWZ+XkgBYa1AHQ19swsAAAA"/>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWUzMzlmMzg1ZGM3MGE3MjUzZTI3MmU2YmYyZDdkMDAifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00583F8B"/>
     <w:rsid w:val="00001845"/>
     <w:rsid w:val="000022EB"/>
     <w:rsid w:val="00003425"/>
     <w:rsid w:val="00004B15"/>
+    <w:rsid w:val="00004E05"/>
     <w:rsid w:val="00017E80"/>
     <w:rsid w:val="00022269"/>
     <w:rsid w:val="00026E79"/>
     <w:rsid w:val="00027319"/>
     <w:rsid w:val="00036667"/>
     <w:rsid w:val="00052E06"/>
     <w:rsid w:val="00055F47"/>
     <w:rsid w:val="000578F6"/>
     <w:rsid w:val="00061F93"/>
     <w:rsid w:val="00070687"/>
     <w:rsid w:val="0007388C"/>
     <w:rsid w:val="00074A52"/>
     <w:rsid w:val="000827DA"/>
     <w:rsid w:val="00082FED"/>
     <w:rsid w:val="000853EC"/>
     <w:rsid w:val="00085819"/>
     <w:rsid w:val="00087186"/>
     <w:rsid w:val="00087C20"/>
     <w:rsid w:val="000928E9"/>
     <w:rsid w:val="00092D82"/>
     <w:rsid w:val="0009755C"/>
     <w:rsid w:val="000A1662"/>
     <w:rsid w:val="000A1973"/>
     <w:rsid w:val="000A2061"/>
     <w:rsid w:val="000A221F"/>
     <w:rsid w:val="000A24B9"/>
     <w:rsid w:val="000A313C"/>
     <w:rsid w:val="000A51F7"/>
+    <w:rsid w:val="000A6B75"/>
     <w:rsid w:val="000A6BA3"/>
     <w:rsid w:val="000B1971"/>
     <w:rsid w:val="000B23CA"/>
     <w:rsid w:val="000B3B9B"/>
     <w:rsid w:val="000B585F"/>
     <w:rsid w:val="000C47E6"/>
     <w:rsid w:val="000D2A8F"/>
     <w:rsid w:val="000D60BB"/>
     <w:rsid w:val="000D7378"/>
     <w:rsid w:val="000E272B"/>
     <w:rsid w:val="000E533E"/>
     <w:rsid w:val="000E6F89"/>
     <w:rsid w:val="000F1112"/>
     <w:rsid w:val="000F1D00"/>
     <w:rsid w:val="001051E6"/>
     <w:rsid w:val="00105645"/>
+    <w:rsid w:val="00105B24"/>
     <w:rsid w:val="00105EDF"/>
     <w:rsid w:val="00105F23"/>
     <w:rsid w:val="00107BFC"/>
     <w:rsid w:val="00111692"/>
     <w:rsid w:val="00126351"/>
     <w:rsid w:val="001311EF"/>
     <w:rsid w:val="00131B5C"/>
     <w:rsid w:val="00131F58"/>
     <w:rsid w:val="001324BD"/>
     <w:rsid w:val="00133103"/>
     <w:rsid w:val="001360DA"/>
     <w:rsid w:val="00136A11"/>
     <w:rsid w:val="00142D16"/>
     <w:rsid w:val="00146845"/>
     <w:rsid w:val="00150023"/>
     <w:rsid w:val="0015217E"/>
     <w:rsid w:val="00156550"/>
     <w:rsid w:val="00156743"/>
     <w:rsid w:val="001649AA"/>
     <w:rsid w:val="00171656"/>
     <w:rsid w:val="00174A6B"/>
     <w:rsid w:val="001915F6"/>
     <w:rsid w:val="00193303"/>
     <w:rsid w:val="00197021"/>
     <w:rsid w:val="001A2094"/>
@@ -13268,105 +13412,108 @@
     <w:rsid w:val="003315AD"/>
     <w:rsid w:val="003332F8"/>
     <w:rsid w:val="00335716"/>
     <w:rsid w:val="00346270"/>
     <w:rsid w:val="00351EED"/>
     <w:rsid w:val="00355CBF"/>
     <w:rsid w:val="00361857"/>
     <w:rsid w:val="003627BC"/>
     <w:rsid w:val="00362F28"/>
     <w:rsid w:val="0036615C"/>
     <w:rsid w:val="00367E19"/>
     <w:rsid w:val="003720CA"/>
     <w:rsid w:val="00374400"/>
     <w:rsid w:val="003807D7"/>
     <w:rsid w:val="00381083"/>
     <w:rsid w:val="003814A7"/>
     <w:rsid w:val="00383D82"/>
     <w:rsid w:val="00395774"/>
     <w:rsid w:val="0039679B"/>
     <w:rsid w:val="00396A00"/>
     <w:rsid w:val="003A22E9"/>
     <w:rsid w:val="003A29A6"/>
     <w:rsid w:val="003A2CB7"/>
     <w:rsid w:val="003A4BBE"/>
     <w:rsid w:val="003A58EC"/>
+    <w:rsid w:val="003B0DD1"/>
     <w:rsid w:val="003B134C"/>
     <w:rsid w:val="003B4BA3"/>
     <w:rsid w:val="003B52EC"/>
     <w:rsid w:val="003C3B44"/>
     <w:rsid w:val="003C44C1"/>
     <w:rsid w:val="003C4AFB"/>
     <w:rsid w:val="003D2FB5"/>
     <w:rsid w:val="003D67C0"/>
     <w:rsid w:val="003E4FC6"/>
     <w:rsid w:val="003E73D5"/>
     <w:rsid w:val="003F0402"/>
     <w:rsid w:val="003F2DCB"/>
     <w:rsid w:val="0040473F"/>
     <w:rsid w:val="00404941"/>
     <w:rsid w:val="00405929"/>
     <w:rsid w:val="00407DDD"/>
     <w:rsid w:val="004150B3"/>
     <w:rsid w:val="00421872"/>
     <w:rsid w:val="004270B8"/>
     <w:rsid w:val="004331E9"/>
     <w:rsid w:val="00435D84"/>
     <w:rsid w:val="00435E6E"/>
     <w:rsid w:val="00436677"/>
     <w:rsid w:val="00440F74"/>
     <w:rsid w:val="00441358"/>
     <w:rsid w:val="00447A26"/>
     <w:rsid w:val="004527AC"/>
     <w:rsid w:val="004539CF"/>
     <w:rsid w:val="00453A57"/>
     <w:rsid w:val="00456973"/>
     <w:rsid w:val="0046143C"/>
     <w:rsid w:val="00465876"/>
     <w:rsid w:val="00471B19"/>
     <w:rsid w:val="00472164"/>
     <w:rsid w:val="004811FB"/>
     <w:rsid w:val="00481A75"/>
     <w:rsid w:val="00483073"/>
     <w:rsid w:val="00484788"/>
     <w:rsid w:val="00485D6F"/>
     <w:rsid w:val="004A5339"/>
     <w:rsid w:val="004B0D91"/>
+    <w:rsid w:val="004B5B2D"/>
     <w:rsid w:val="004C36C9"/>
     <w:rsid w:val="004D3A63"/>
     <w:rsid w:val="004D73E5"/>
     <w:rsid w:val="004E23F0"/>
     <w:rsid w:val="004E2DA0"/>
     <w:rsid w:val="004F1D5B"/>
     <w:rsid w:val="004F2882"/>
     <w:rsid w:val="004F69DB"/>
     <w:rsid w:val="0050091E"/>
     <w:rsid w:val="00504102"/>
     <w:rsid w:val="0050734A"/>
     <w:rsid w:val="00516C31"/>
     <w:rsid w:val="00521248"/>
     <w:rsid w:val="00545293"/>
+    <w:rsid w:val="0054774F"/>
     <w:rsid w:val="00550559"/>
     <w:rsid w:val="005508F6"/>
     <w:rsid w:val="0055209F"/>
     <w:rsid w:val="00556CAF"/>
     <w:rsid w:val="00565AB2"/>
     <w:rsid w:val="00583F8B"/>
     <w:rsid w:val="005840F0"/>
     <w:rsid w:val="00584EFA"/>
     <w:rsid w:val="005853B4"/>
     <w:rsid w:val="005A0DB8"/>
     <w:rsid w:val="005A280A"/>
     <w:rsid w:val="005A2B11"/>
     <w:rsid w:val="005A4A4D"/>
     <w:rsid w:val="005B0823"/>
     <w:rsid w:val="005C5233"/>
     <w:rsid w:val="005D0034"/>
     <w:rsid w:val="005D0181"/>
     <w:rsid w:val="005D25DB"/>
     <w:rsid w:val="005D60B8"/>
     <w:rsid w:val="005D735E"/>
     <w:rsid w:val="005D7659"/>
     <w:rsid w:val="005E0AD6"/>
     <w:rsid w:val="005E191E"/>
     <w:rsid w:val="005E3961"/>
     <w:rsid w:val="005E4FE1"/>
@@ -13382,71 +13529,73 @@
     <w:rsid w:val="00634694"/>
     <w:rsid w:val="00635B7A"/>
     <w:rsid w:val="00657633"/>
     <w:rsid w:val="006668A7"/>
     <w:rsid w:val="00667765"/>
     <w:rsid w:val="0068336E"/>
     <w:rsid w:val="00686831"/>
     <w:rsid w:val="00693145"/>
     <w:rsid w:val="00693841"/>
     <w:rsid w:val="006A0FD0"/>
     <w:rsid w:val="006A12B2"/>
     <w:rsid w:val="006A3A2F"/>
     <w:rsid w:val="006A4E6F"/>
     <w:rsid w:val="006A5C93"/>
     <w:rsid w:val="006B0A51"/>
     <w:rsid w:val="006B1382"/>
     <w:rsid w:val="006B30BF"/>
     <w:rsid w:val="006C0D12"/>
     <w:rsid w:val="006C3601"/>
     <w:rsid w:val="006C7A78"/>
     <w:rsid w:val="006D4781"/>
     <w:rsid w:val="006D47B5"/>
     <w:rsid w:val="006E1D7C"/>
     <w:rsid w:val="006E4951"/>
     <w:rsid w:val="006F259E"/>
+    <w:rsid w:val="006F3F5F"/>
     <w:rsid w:val="006F7D31"/>
     <w:rsid w:val="007025E2"/>
     <w:rsid w:val="00704685"/>
     <w:rsid w:val="0070520D"/>
     <w:rsid w:val="00710BF4"/>
     <w:rsid w:val="00713861"/>
     <w:rsid w:val="00717449"/>
     <w:rsid w:val="0072602E"/>
     <w:rsid w:val="007301DD"/>
     <w:rsid w:val="00730279"/>
     <w:rsid w:val="007311E9"/>
     <w:rsid w:val="007337E9"/>
     <w:rsid w:val="00734F0E"/>
     <w:rsid w:val="0074169B"/>
     <w:rsid w:val="00742562"/>
     <w:rsid w:val="00745434"/>
     <w:rsid w:val="007459B6"/>
     <w:rsid w:val="0074660A"/>
     <w:rsid w:val="007520AA"/>
     <w:rsid w:val="00756F07"/>
     <w:rsid w:val="0076055F"/>
+    <w:rsid w:val="00760692"/>
     <w:rsid w:val="00761595"/>
     <w:rsid w:val="00767F35"/>
     <w:rsid w:val="00775F8D"/>
     <w:rsid w:val="00784F7D"/>
     <w:rsid w:val="007A072F"/>
     <w:rsid w:val="007A3081"/>
     <w:rsid w:val="007A62EA"/>
     <w:rsid w:val="007A63FC"/>
     <w:rsid w:val="007A7CA3"/>
     <w:rsid w:val="007B3C71"/>
     <w:rsid w:val="007B41A9"/>
     <w:rsid w:val="007C0B04"/>
     <w:rsid w:val="007C3F59"/>
     <w:rsid w:val="007C6B29"/>
     <w:rsid w:val="007C706B"/>
     <w:rsid w:val="007D3894"/>
     <w:rsid w:val="007D3A02"/>
     <w:rsid w:val="007D6C57"/>
     <w:rsid w:val="007D6D43"/>
     <w:rsid w:val="007E3692"/>
     <w:rsid w:val="007E6552"/>
     <w:rsid w:val="008011B5"/>
     <w:rsid w:val="00803B5D"/>
     <w:rsid w:val="0080525B"/>
     <w:rsid w:val="00805E5E"/>
@@ -13487,50 +13636,51 @@
     <w:rsid w:val="008E4788"/>
     <w:rsid w:val="008E4823"/>
     <w:rsid w:val="008F3C36"/>
     <w:rsid w:val="008F6259"/>
     <w:rsid w:val="009002D4"/>
     <w:rsid w:val="0090676A"/>
     <w:rsid w:val="00910AF6"/>
     <w:rsid w:val="00913531"/>
     <w:rsid w:val="00917BFA"/>
     <w:rsid w:val="00921E35"/>
     <w:rsid w:val="00924BEE"/>
     <w:rsid w:val="00924F28"/>
     <w:rsid w:val="00930284"/>
     <w:rsid w:val="00931C2B"/>
     <w:rsid w:val="0093245A"/>
     <w:rsid w:val="009338F8"/>
     <w:rsid w:val="00944DA5"/>
     <w:rsid w:val="00944E48"/>
     <w:rsid w:val="00945C85"/>
     <w:rsid w:val="009462DD"/>
     <w:rsid w:val="00946BEA"/>
     <w:rsid w:val="00954CE8"/>
     <w:rsid w:val="00954F77"/>
     <w:rsid w:val="00957772"/>
     <w:rsid w:val="00961600"/>
+    <w:rsid w:val="0096268D"/>
     <w:rsid w:val="00966336"/>
     <w:rsid w:val="00973EDA"/>
     <w:rsid w:val="00975458"/>
     <w:rsid w:val="009756D5"/>
     <w:rsid w:val="00977B55"/>
     <w:rsid w:val="00980EFC"/>
     <w:rsid w:val="00982028"/>
     <w:rsid w:val="0098514E"/>
     <w:rsid w:val="00985331"/>
     <w:rsid w:val="009908F6"/>
     <w:rsid w:val="0099483D"/>
     <w:rsid w:val="00997391"/>
     <w:rsid w:val="009A57FE"/>
     <w:rsid w:val="009A5B32"/>
     <w:rsid w:val="009A72E3"/>
     <w:rsid w:val="009B1A74"/>
     <w:rsid w:val="009B5F35"/>
     <w:rsid w:val="009C0074"/>
     <w:rsid w:val="009C2108"/>
     <w:rsid w:val="009C50F1"/>
     <w:rsid w:val="009C79C5"/>
     <w:rsid w:val="009D11B0"/>
     <w:rsid w:val="009D4CB2"/>
     <w:rsid w:val="009D6A6A"/>
     <w:rsid w:val="009E6DB5"/>
@@ -13657,67 +13807,69 @@
     <w:rsid w:val="00D07A1E"/>
     <w:rsid w:val="00D07EBF"/>
     <w:rsid w:val="00D10DC4"/>
     <w:rsid w:val="00D116A5"/>
     <w:rsid w:val="00D17CE0"/>
     <w:rsid w:val="00D21329"/>
     <w:rsid w:val="00D257D1"/>
     <w:rsid w:val="00D30C74"/>
     <w:rsid w:val="00D3580A"/>
     <w:rsid w:val="00D3613C"/>
     <w:rsid w:val="00D37921"/>
     <w:rsid w:val="00D502E9"/>
     <w:rsid w:val="00D5325E"/>
     <w:rsid w:val="00D5502F"/>
     <w:rsid w:val="00D55859"/>
     <w:rsid w:val="00D6184E"/>
     <w:rsid w:val="00D629F8"/>
     <w:rsid w:val="00D677F2"/>
     <w:rsid w:val="00D6791E"/>
     <w:rsid w:val="00D67EB4"/>
     <w:rsid w:val="00D73FD8"/>
     <w:rsid w:val="00D74B6F"/>
     <w:rsid w:val="00D81B61"/>
     <w:rsid w:val="00D849D9"/>
     <w:rsid w:val="00D9269C"/>
+    <w:rsid w:val="00D93FA5"/>
     <w:rsid w:val="00DA1483"/>
     <w:rsid w:val="00DA389C"/>
     <w:rsid w:val="00DA4E2B"/>
     <w:rsid w:val="00DC18CB"/>
     <w:rsid w:val="00DC34C8"/>
     <w:rsid w:val="00DC57B5"/>
     <w:rsid w:val="00DD0C4B"/>
     <w:rsid w:val="00DD2C59"/>
     <w:rsid w:val="00DD41FA"/>
     <w:rsid w:val="00DD4CF0"/>
     <w:rsid w:val="00DE1493"/>
     <w:rsid w:val="00DE390A"/>
     <w:rsid w:val="00DE41EE"/>
     <w:rsid w:val="00DE478B"/>
     <w:rsid w:val="00DE66C4"/>
     <w:rsid w:val="00DF3482"/>
     <w:rsid w:val="00DF507A"/>
+    <w:rsid w:val="00DF7929"/>
     <w:rsid w:val="00E01E58"/>
     <w:rsid w:val="00E04136"/>
     <w:rsid w:val="00E13CE8"/>
     <w:rsid w:val="00E1533A"/>
     <w:rsid w:val="00E154CD"/>
     <w:rsid w:val="00E15CA5"/>
     <w:rsid w:val="00E2707A"/>
     <w:rsid w:val="00E27B1C"/>
     <w:rsid w:val="00E35238"/>
     <w:rsid w:val="00E353D6"/>
     <w:rsid w:val="00E54377"/>
     <w:rsid w:val="00E574FA"/>
     <w:rsid w:val="00E6278F"/>
     <w:rsid w:val="00E74FFD"/>
     <w:rsid w:val="00E82B48"/>
     <w:rsid w:val="00E83B9A"/>
     <w:rsid w:val="00E8792B"/>
     <w:rsid w:val="00E911FB"/>
     <w:rsid w:val="00E92C59"/>
     <w:rsid w:val="00E93142"/>
     <w:rsid w:val="00E943A6"/>
     <w:rsid w:val="00EA614C"/>
     <w:rsid w:val="00EA73E9"/>
     <w:rsid w:val="00EB3C98"/>
     <w:rsid w:val="00EB4365"/>
@@ -13783,76 +13935,76 @@
     <w:rsid w:val="5CCE758F"/>
     <w:rsid w:val="5E9842F9"/>
     <w:rsid w:val="6162474A"/>
     <w:rsid w:val="61D468B2"/>
     <w:rsid w:val="70C60851"/>
     <w:rsid w:val="75004531"/>
     <w:rsid w:val="78291C4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61CD0F54"/>
   <w15:docId w15:val="{F2A45E31-EB62-400A-B04B-B588EFCF888B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14092,50 +14244,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E911FB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -14385,51 +14542,51 @@
     <w:next w:val="ae"/>
     <w:link w:val="af1"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="批注主题 字符"/>
     <w:basedOn w:val="af"/>
     <w:link w:val="af0"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17632247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="439223979">
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15081,51 +15238,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144231604">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -15355,63 +15512,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>10</Pages>
   <Words>894</Words>
-  <Characters>5101</Characters>
+  <Characters>5098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5984</CharactersWithSpaces>
+  <CharactersWithSpaces>5981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.17827</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>9D0C2FFDDFC947B28371CFF2924A339E_13</vt:lpwstr>
   </property>