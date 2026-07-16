--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -191,51 +191,51 @@
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="14" clrIdx="0"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="21" clrIdx="0"/>
   <p:cmAuthor id="503279064" name="Administrator" initials="A" lastIdx="1" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="2" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="10" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
@@ -818,63 +818,63 @@
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="7126" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="70" d="100"/>
-          <a:sy n="70" d="100"/>
+          <a:sx n="121" d="100"/>
+          <a:sy n="121" d="100"/>
         </p:scale>
-        <p:origin x="58" y="1032"/>
+        <p:origin x="1003" y="86"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -938,51 +938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D2A48B96-639E-45A3-A0BA-2464DFDB1FAA}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -3409,51 +3409,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3922,51 +3922,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4351,51 +4351,51 @@
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7745,57 +7745,57 @@
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C1741D-86AA-D41B-A7FA-6361FB8A900F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="表格 9"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId1"/>
             </p:custDataLst>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2872707610"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3315681650"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="7009634" y="3599517"/>
+          <a:off x="7039614" y="3429000"/>
           <a:ext cx="3713230" cy="1874520"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" lastRow="1" bandCol="1">
                 <a:tableStyleId>{2E3C7CA7-45A7-4FA1-9971-7FBE8338B1BB}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3713230">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="624840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:buNone/>
@@ -7818,61 +7818,61 @@
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>☆</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="624840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="0">
+                        <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>I can chant fluently. </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="0">
+                        <a:rPr lang="zh-CN" altLang="en-US" sz="2400" b="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                           <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>☆</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="624840">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
@@ -7943,72 +7943,72 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Work in pairs. Chant and act.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7">
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{650450BE-C4DA-BB58-A134-241E4922F53D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C911A2F5-EF79-19B6-1173-27E47B1948DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="638282" y="2045632"/>
-            <a:ext cx="5256888" cy="3428405"/>
+            <a:off x="1323581" y="2275887"/>
+            <a:ext cx="4942857" cy="3085714"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2985694962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -12146,51 +12146,51 @@
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F05E0442-9ACA-D1C6-D746-50FC9E76CF66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5">
-                  <p14:trim st="11000" end="101276"/>
+                  <p14:trim st="11000" end="101176"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-777699" y="1849395"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
@@ -12957,51 +12957,51 @@
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="36" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="37" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="38" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="39" dur="2300" fill="hold"/>
+                                        <p:cTn id="39" dur="2400" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="40" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="41" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -14894,104 +14894,74 @@
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0628E89A-AD8C-FA56-96EA-721D29DBCC58}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="图片 12">
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="14" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E62FE75F-D883-7EB7-E4EC-550D70CD2BB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7500" end="70576"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8308657" y="5570537"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7B45A5-3FFB-11C4-1586-B4CEA7E8AAAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -15016,50 +14986,80 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Listen and repeat.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{586E2364-8ACD-8C11-4EF1-F6FBAC8CD771}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3647962" y="1433600"/>
+            <a:ext cx="4236861" cy="4697712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4200007196"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -18385,51 +18385,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>501</Words>
+  <Words>502</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>90</Paragraphs>
   <Slides>15</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>