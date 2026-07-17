--- v0 (2026-05-06)
+++ v1 (2026-07-17)
@@ -213,98 +213,98 @@
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="4" clrIdx="0"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="2" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="10" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="8783" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="126" d="100"/>
-          <a:sy n="126" d="100"/>
+          <a:sx n="121" d="100"/>
+          <a:sy n="121" d="100"/>
         </p:scale>
-        <p:origin x="710" y="91"/>
+        <p:origin x="902" y="86"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -368,51 +368,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D2A48B96-639E-45A3-A0BA-2464DFDB1FAA}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2778,51 +2778,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3391,51 +3391,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/8</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3780,127 +3780,127 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -10678,230 +10678,50 @@
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E3E968B-680A-AC8E-2A93-064D8A8B53B7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...178 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="文本框 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F753CD24-0AAC-A203-7755-564F8BC0298B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="861120"/>
             <a:ext cx="3070860" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -10934,251 +10754,251 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="49" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD74BC24-9289-2F16-9CB9-531711FDE0EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="58900" end="52276"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="270573" y="5509517"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="50" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2277433D-0472-6244-2134-5AD90A988D28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="62000" end="48376"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2243423" y="5509517"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="51" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A68B9291-08C2-AB9D-66EE-A77713E94CC3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="66800" end="43776"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4105108" y="5509516"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="52" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5980406C-D76D-87F3-6463-92183A02DB75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="71600" end="35202"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5966793" y="5509515"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="53" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477804B5-2EA2-9D00-07A6-C547681A855D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="80104" end="31491"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7828478" y="5509514"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="54" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23316B40-0078-AC19-DBEB-85F0868DD5C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="84200" end="25876"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9686769" y="5455001"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="文本4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFA4D50E-229A-C3F8-9E10-73DBE967A88A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -11485,50 +11305,230 @@
           <a:prstGeom prst="star5">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFC000">
               <a:alpha val="100000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="ctr"/>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1470274-ADAB-1466-3A40-52168743F618}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="270573" y="2630890"/>
+            <a:ext cx="1966820" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C26E08EF-20DD-C4D7-7771-07BB435CD8C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2099204" y="2630890"/>
+            <a:ext cx="1997745" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1920B5E-C8F7-A858-0739-388E030D3139}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4066024" y="2630890"/>
+            <a:ext cx="1966821" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB74E1B2-104D-95E1-5DC6-71EFA6E2687F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5997130" y="2630891"/>
+            <a:ext cx="1969082" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D72371FE-6B4D-1DA4-ADB8-ABC42870832A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7828478" y="2621896"/>
+            <a:ext cx="2005871" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="图片 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACCB3052-CB10-8511-0158-5F6CF6D5974C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9686769" y="2612901"/>
+            <a:ext cx="1873460" cy="2719070"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1444114885"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -13493,112 +13493,112 @@
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s chant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="图片 13">
-[...28 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="15" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFE4151-7E32-1732-06DD-C86300FC54B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7500" end="70576"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8308657" y="5570537"/>
             <a:ext cx="487363" cy="487363"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A6A0FD-ACD5-7456-C2C3-F7A3F485FE6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3977569" y="1080144"/>
+            <a:ext cx="4236861" cy="4697712"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2552310155"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -14019,96 +14019,144 @@
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6613F78-5500-8C37-84AA-89555C3DF987}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8" descr="游戏机里面的人物&#10;&#10;AI 生成的内容可能不正确。">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B62D96-5953-A6CA-EF57-91B7A75FF751}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId7">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="6290" b="92228" l="10000" r="90000">
+                        <a14:foregroundMark x1="50063" y1="6330" x2="46750" y2="7452"/>
+                        <a14:foregroundMark x1="36563" y1="90465" x2="38563" y2="92228"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2277224" y="1273857"/>
+            <a:ext cx="3231932" cy="5041814"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="22" name="图片 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10B20D0D-EB68-5753-141D-262DA98A3ED7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId7">
+                  <a14:imgLayer r:embed="rId9">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="3261" b="95342" l="8312" r="94026">
                         <a14:foregroundMark x1="21818" y1="7143" x2="40779" y2="10559"/>
                         <a14:foregroundMark x1="24675" y1="3416" x2="31169" y2="5124"/>
                         <a14:foregroundMark x1="9610" y1="8851" x2="8571" y2="19410"/>
                         <a14:foregroundMark x1="38182" y1="90839" x2="76623" y2="85714"/>
                         <a14:foregroundMark x1="32987" y1="95342" x2="32987" y2="95342"/>
                         <a14:foregroundMark x1="94026" y1="81522" x2="94026" y2="81522"/>
                         <a14:backgroundMark x1="35065" y1="98292" x2="35065" y2="98292"/>
                         <a14:backgroundMark x1="34286" y1="98602" x2="34286" y2="98602"/>
                         <a14:backgroundMark x1="33247" y1="98447" x2="33247" y2="98447"/>
                         <a14:backgroundMark x1="30649" y1="98758" x2="30649" y2="98758"/>
                         <a14:backgroundMark x1="30909" y1="98292" x2="30909" y2="98292"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3804017" y="2377002"/>
-            <a:ext cx="2168351" cy="3627059"/>
+            <a:off x="2971525" y="2437031"/>
+            <a:ext cx="1434221" cy="2399061"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6232255" y="3061020"/>
             <a:ext cx="4705988" cy="619072"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
@@ -14386,51 +14434,51 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="二上-2-25-5-26">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D33935-84D8-EA13-6B4C-2E1E697A3DEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
                   <p14:trim st="58900" end="52276"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9130770" y="1868078"/>
             <a:ext cx="487363" cy="487363"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17C2837B-6962-3D26-88A3-6F9C2F757419}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -14452,95 +14500,147 @@
             <a:pPr marL="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3300"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>A body.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="椭圆 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BEB1F66-812E-52BE-0874-B9740A710135}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20703350">
+            <a:off x="2655505" y="2188020"/>
+            <a:ext cx="1919608" cy="3221663"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2935690249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="22"/>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="7" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
@@ -14770,50 +14870,51 @@
                 <p:cTn id="27" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="20"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0" animBg="1"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
       <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="10" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75A4183D-390F-F9C0-257E-947D2CA06453}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>