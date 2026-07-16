--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -216,110 +216,110 @@
         <p15:guide id="4" orient="horz" pos="516" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="4" clrIdx="1"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="2" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="10" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="F2EAD3"/>
     <a:srgbClr val="F2F2F2"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
     <a:srgbClr val="711000"/>
     <a:srgbClr val="01431D"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="6791" autoAdjust="0"/>
     <p:restoredTop sz="96755" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="125" d="100"/>
-          <a:sy n="125" d="100"/>
+          <a:sx n="121" d="100"/>
+          <a:sy n="121" d="100"/>
         </p:scale>
-        <p:origin x="864" y="110"/>
+        <p:origin x="1027" y="86"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3948"/>
         <p:guide pos="700"/>
         <p:guide pos="6996"/>
         <p:guide orient="horz" pos="516"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -400,51 +400,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -569,51 +569,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1699,51 +1699,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2175,51 +2175,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2651,51 +2651,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3172,51 +3172,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3613,51 +3613,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4054,51 +4054,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/15</a:t>
+              <a:t>2026/7/7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10701,87 +10701,87 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5">
+          <p:cNvPr id="5" name="图片 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31B2457D-1E8C-8694-D03E-04EC40390E42}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D9441BA-32BF-E858-190B-C2E33B2124D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2294890" y="1892300"/>
-            <a:ext cx="7915910" cy="3808194"/>
+            <a:off x="2429333" y="1614714"/>
+            <a:ext cx="7333333" cy="3628571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="椭圆 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3811270" y="2797175"/>
+            <a:off x="4319269" y="2658438"/>
             <a:ext cx="1776730" cy="469900"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -10870,87 +10870,87 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="图片 8">
+          <p:cNvPr id="10" name="图片 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F610A9C0-A6DE-98C2-1A39-C1CB1A775850}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D710CB57-1DF8-8439-7B46-AA09C8CDA590}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="280670" y="2308860"/>
-            <a:ext cx="6415405" cy="3086330"/>
+            <a:off x="436572" y="2415277"/>
+            <a:ext cx="6102507" cy="3019552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="形状3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229360" y="3605530"/>
+            <a:off x="1185218" y="3719038"/>
             <a:ext cx="403860" cy="529590"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 539048 w 1078096"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 1078096"/>
               <a:gd name="connsiteX1" fmla="*/ 836756 w 1078096"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 1078096"/>
               <a:gd name="connsiteX2" fmla="*/ 1078096 w 1078096"/>
               <a:gd name="connsiteY2" fmla="*/ 836756 h 1078096"/>
               <a:gd name="connsiteX3" fmla="*/ 241340 w 1078096"/>
               <a:gd name="connsiteY3" fmla="*/ 1078096 h 1078096"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 1078096"/>
               <a:gd name="connsiteY4" fmla="*/ 241340 h 1078096"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -11088,107 +11088,57 @@
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What will </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Tongtong</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> say?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="椭圆 5"/>
-[...48 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="8" name="椭圆 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1417537" y="2917731"/>
+            <a:off x="1957376" y="3122612"/>
             <a:ext cx="1676400" cy="612775"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -11292,50 +11242,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7252969" y="3466140"/>
             <a:ext cx="4609465" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>His ear.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="椭圆 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2104391" y="3233050"/>
+            <a:ext cx="1294085" cy="417122"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
@@ -11647,56 +11647,56 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="27" grpId="1" animBg="1"/>
       <p:bldP spid="27" grpId="2" animBg="1"/>
       <p:bldP spid="2" grpId="0"/>
       <p:bldP spid="2" grpId="1"/>
       <p:bldP spid="4" grpId="0"/>
       <p:bldP spid="4" grpId="1"/>
-      <p:bldP spid="6" grpId="1" animBg="1"/>
-      <p:bldP spid="6" grpId="2" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="1" animBg="1"/>
       <p:bldP spid="3" grpId="0"/>
       <p:bldP spid="3" grpId="1"/>
+      <p:bldP spid="6" grpId="1" animBg="1"/>
+      <p:bldP spid="6" grpId="2" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形标注 3"/>
@@ -12155,79 +12155,75 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6465253" y="2311037"/>
-            <a:ext cx="2860675" cy="521970"/>
+            <a:ext cx="4475905" cy="564257"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0">
-[...1 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="楷体" panose="02010609060101010101" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>What can you see?</a:t>
+              <a:t>What body parts can you see?</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6465858" y="3249549"/>
             <a:ext cx="4110103" cy="1304984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" algn="l">
@@ -13783,51 +13779,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>456</Words>
+  <Words>458</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>64</Paragraphs>
   <Slides>15</Slides>
   <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>