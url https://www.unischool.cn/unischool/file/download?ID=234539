--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1094,122 +1094,122 @@
         <w:t xml:space="preserve"> on the</w:t>
       </w:r>
       <w:r w:rsidR="002D39A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="002D39A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB04789" w14:textId="75358404" w:rsidR="00773EF0" w:rsidRDefault="00A13AA2" w:rsidP="001F6398">
+    <w:p w14:paraId="6CB04789" w14:textId="08BCD3CF" w:rsidR="00773EF0" w:rsidRDefault="00A13AA2" w:rsidP="001F6398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F19C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="002F19C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002F19C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>）熟</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="002F19C5">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>熟</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>练</w:t>
       </w:r>
-      <w:r w:rsidR="00E83B96">
+      <w:r w:rsidR="00AC5F64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>朗读</w:t>
       </w:r>
-      <w:r w:rsidR="002A5AE2">
+      <w:r w:rsidR="00AC5F64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>韵文，</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AC5F64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>并与</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AC5F64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>同伴合作表演韵文</w:t>
-[...6 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>同伴合作表演韵文。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CF2401" w14:textId="77777777" w:rsidR="002F19C5" w:rsidRDefault="002F19C5" w:rsidP="001F6398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B53E71" w14:textId="606B5CAC" w:rsidR="00773EF0" w:rsidRPr="002F19C5" w:rsidRDefault="002F19C5" w:rsidP="001F6398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1434,12276 +1434,12086 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60556FA4" w14:textId="509340EA" w:rsidR="00773EF0" w:rsidRPr="002F19C5" w:rsidRDefault="002F19C5" w:rsidP="001F6398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F19C5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="002A5AE2" w:rsidRPr="002F19C5">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>教学过程</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00773EF0" w14:paraId="31C67CA4" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A8D4B9" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教学目标</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF59780" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习活动</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC1B841" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>效果评价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003570D7" w14:paraId="5715B394" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="2721"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DF7FB6" w14:textId="2411DCA5" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="006545F5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+            </w:pPr>
+            <w:r w:rsidRPr="002F19C5">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>（1）理</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96" w:rsidRPr="002F19C5">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>解</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>韵文内容，认识韵文中与身体部位相关的单词</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>head</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>neck</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>arm</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>body</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>leg</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，掌握表达组装身体部位的核心句型“</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Put the</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67332C8D" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="0072423A" w:rsidP="001F6398">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Then p</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lay a game.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31410958" w14:textId="1A564E33" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生在教师的引导下</w:t>
+            </w:r>
+            <w:r w:rsidR="005944C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>复习第一单元</w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>与</w:t>
+            </w:r>
+            <w:r w:rsidR="005944C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>面部器官</w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>相关的</w:t>
+            </w:r>
+            <w:r w:rsidR="005944C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>词汇</w:t>
+            </w:r>
+            <w:r w:rsidR="0072423A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。先观察图片，跟读单词，</w:t>
+            </w:r>
+            <w:r w:rsidR="005944C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>随后开展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>游戏：学生仔细听教师的指令，如</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10F10" w:rsidRPr="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10F10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Touch your mouth</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，然后快速触摸相应的面部器官。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271052EE" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="384A45C2" w14:textId="1A282802" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14630064" w14:textId="7C02CA3F" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师呈现的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的图片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，回答教师</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>提问。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3512B8CC" w14:textId="32C149A9" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指着图中的</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is in the picture?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4833FE" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFF4E7F" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: What is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137332F5" w14:textId="6BE3F57D" w:rsidR="003570D7" w:rsidRPr="009156B8" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is making a robot. / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is playing with a toy. / </w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4576AC28" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74B75B7C" w14:textId="3ADF0DFB" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Watch the video and check</w:t>
+            </w:r>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393DA5E6" w14:textId="4368F4EC" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看韵文视频，验证上一步的猜测，并尝试说出自己听到的身体部位词汇。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D123A28" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4DBC98" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="009C2F27" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Listen and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3448BF34" w14:textId="3CB3CE29" w:rsidR="003570D7" w:rsidRDefault="009D08D0" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>逐句</w:t>
+            </w:r>
+            <w:r w:rsidR="009B01A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009B01A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>录音</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82D5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在教师的指导下</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>梳理</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0015369A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>组装机器人的过程，</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习身体部位词汇的发音和</w:t>
+            </w:r>
+            <w:r w:rsidR="004852D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>词</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>义，</w:t>
+            </w:r>
+            <w:r w:rsidR="004852D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>组装机器人时使用的核心</w:t>
+            </w:r>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句型“</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Put the</w:t>
+            </w:r>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the</w:t>
+            </w:r>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="00643126">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DBF944" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F69B91" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D1FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Listen </w:t>
+            </w:r>
+            <w:r w:rsidR="008779E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00122BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>repeat</w:t>
+            </w:r>
+            <w:r w:rsidR="00122BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09BAD8CE" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="008779E1" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>完整的韵文</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>边听边</w:t>
+            </w:r>
+            <w:r w:rsidR="009D1FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601C031E" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="009D1FCC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DB07D27" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="00BF464F" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82D5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+            <w:r w:rsidR="0082769D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0082769D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>match</w:t>
+            </w:r>
+            <w:r w:rsidR="0082769D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0082769D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003570D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BE002E" w14:textId="281C0AD6" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1D2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>打乱</w:t>
+            </w:r>
+            <w:r w:rsidR="0082769D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>顺序</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1D2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="00374DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>机器人</w:t>
+            </w:r>
+            <w:r w:rsidR="002A1D2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>身体部位</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片，在教师的带领下，</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB3884">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>按韵文中</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB3884">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BB3884">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>组装机器人的顺序，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>依次将身体部位图片</w:t>
+            </w:r>
+            <w:r w:rsidR="003B6DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>放</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>到相应的位置，</w:t>
+            </w:r>
+            <w:r w:rsidR="003B6DC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并运用句型</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE46A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE46A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”说出完整的句子，直至拼出完整的机器人。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2219DBB3" w14:textId="11CCDD86" w:rsidR="003570D7" w:rsidRDefault="00F0202F" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>评价</w:t>
+            </w:r>
+            <w:r w:rsidR="003E187B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生对面部器官词汇的掌握情况，并观察学生能否积极</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>参与课堂活动，及时提供指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550E2696" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEB2A0D" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AB8FB3B" w14:textId="77777777" w:rsidR="00D52373" w:rsidRDefault="00D52373" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358ADD5A" w14:textId="1B1784C5" w:rsidR="00E51489" w:rsidRDefault="00D52373" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否获取</w:t>
+            </w:r>
+            <w:r w:rsidR="009156B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>关键</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>信息并进行</w:t>
+            </w:r>
+            <w:r w:rsidR="00E51489">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>合理猜测，必要时允许学生用中文辅助表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B5A9426" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CF23019" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022C1510" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7030C274" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EEAAC75" w14:textId="77777777" w:rsidR="001038CA" w:rsidRPr="001038CA" w:rsidRDefault="001038CA" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A0CC77" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D0A00F" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06994D73" w14:textId="77777777" w:rsidR="00E51489" w:rsidRDefault="00E51489" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A16E91" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="009D1FCC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="531B7097" w14:textId="20093C20" w:rsidR="009D1FCC" w:rsidRDefault="009D1FCC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否获取</w:t>
+            </w:r>
+            <w:r w:rsidR="001038CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并理解</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B01A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00042AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在组装机器人</w:t>
+            </w:r>
+            <w:r w:rsidR="004852D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>时</w:t>
+            </w:r>
+            <w:r w:rsidR="00042AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>使用的</w:t>
+            </w:r>
+            <w:r w:rsidR="001038CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>核心</w:t>
+            </w:r>
+            <w:r w:rsidR="00042AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语言，</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5427">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及时发现问题并解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBB285F" w14:textId="77777777" w:rsidR="00BF464F" w:rsidRDefault="00BF464F" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F2A3484" w14:textId="77777777" w:rsidR="001038CA" w:rsidRPr="001038CA" w:rsidRDefault="001038CA" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D08A458" w14:textId="77777777" w:rsidR="00BF464F" w:rsidRDefault="00BF464F" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音，及时给予指导。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F95AA05" w14:textId="77777777" w:rsidR="00AC056A" w:rsidRDefault="00AC056A" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA86ACB" w14:textId="47FF5560" w:rsidR="00AC056A" w:rsidRDefault="00AC056A" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生能否准确匹配身体部位并用核心</w:t>
+            </w:r>
+            <w:r w:rsidR="00374DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说出完整的句子，及时给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690DB5" w14:paraId="1DC18ED8" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="526"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="769719B1" w14:textId="2E84AC0A" w:rsidR="00690DB5" w:rsidRDefault="00A44C14" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在帮助学生感知单元主题。</w:t>
+            </w:r>
+            <w:r w:rsidR="00603682">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>引导学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通过观察图片、听录音、跟读韵文等活动理解韵文内容</w:t>
+            </w:r>
+            <w:r w:rsidR="0043178E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>核心语言，为后续完整地</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文做好准备。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00125DAC" w14:paraId="43216DAB" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="5148"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F0EEA3" w14:textId="04F713A5" w:rsidR="00125DAC" w:rsidRDefault="00125DAC" w:rsidP="006545F5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>）熟</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96" w:rsidRPr="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>练</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>韵文，</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并与</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83B96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>同伴合作表演韵文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFF9D0F" w14:textId="33F811D4" w:rsidR="00125DAC" w:rsidRDefault="008779E1" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00125DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00557A5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Watch the video</w:t>
+            </w:r>
+            <w:r w:rsidR="00125DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and chant</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C392AFB" w14:textId="6FE36001" w:rsidR="00125DAC" w:rsidRDefault="00557A5E" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看韵文视频</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，边看边</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5A9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读</w:t>
+            </w:r>
+            <w:r w:rsidR="00125DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4832B38D" w14:textId="77777777" w:rsidR="008779E1" w:rsidRDefault="008779E1" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1F164A" w14:textId="77777777" w:rsidR="008779E1" w:rsidRDefault="008779E1" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and chant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA70E91" w14:textId="47E50745" w:rsidR="00125DAC" w:rsidRDefault="00122BEF" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听录音，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据教师呈现的提示信息</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E6A9EB" w14:textId="77777777" w:rsidR="00122BEF" w:rsidRDefault="00122BEF" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A115CA9" w14:textId="21360BAA" w:rsidR="00125DAC" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00125DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Work in </w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pairs</w:t>
+            </w:r>
+            <w:r w:rsidR="00125DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Chant and act.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="171C9364" w14:textId="63C02A5D" w:rsidR="00125DAC" w:rsidRDefault="00125DAC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，为韵文创编动作，分句</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可以借助教师提供的机器人组装材料（如贴纸），边</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文边组装机器人。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4F2E8E" w14:textId="47E3EBE8" w:rsidR="00D225B7" w:rsidRPr="00AD5C0A" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察不同能力水平学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51F00">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文的情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB9E582" w14:textId="77777777" w:rsidR="00125DAC" w:rsidRDefault="00125DAC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CA6A9F5" w14:textId="77777777" w:rsidR="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17033E98" w14:textId="77777777" w:rsidR="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728506D6" w14:textId="77777777" w:rsidR="00042AB4" w:rsidRDefault="00042AB4" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746433BA" w14:textId="5A798F29" w:rsidR="00D225B7" w:rsidRPr="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否积极参与小组活动，</w:t>
+            </w:r>
+            <w:r w:rsidR="00403157">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>评价</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生的</w:t>
+            </w:r>
+            <w:r w:rsidR="00921830">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表现</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5A7C" w14:paraId="60F95A25" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7478FFC7" w14:textId="735DC756" w:rsidR="005C5A7C" w:rsidRPr="00E204BF" w:rsidRDefault="005C5A7C" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活动旨在引导学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>完整的韵文</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，巩固本课时学习的核心语言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773EF0" w14:paraId="0FD2563E" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59042A29" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00690DB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00773EF0" w:rsidRPr="0046028D" w14:paraId="455D4977" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="1356"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="134338DB" w14:textId="01312F1A" w:rsidR="00690DB5" w:rsidRPr="00867654" w:rsidRDefault="00690DB5" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）带感情地</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E8E31B" w14:textId="01985D1E" w:rsidR="00773EF0" w:rsidRPr="00E204BF" w:rsidRDefault="00690DB5" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00313DF0" w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>与同</w:t>
+            </w:r>
+            <w:r w:rsidR="00313DF0" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学或朋友合作组装机器人或画出</w:t>
+            </w:r>
+            <w:r w:rsidR="009D0F32" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一个</w:t>
+            </w:r>
+            <w:r w:rsidR="00313DF0" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>机器人，</w:t>
+            </w:r>
+            <w:r w:rsidR="00845277">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一人</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2203" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>用</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r w:rsidR="00845277">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2203" w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Put the</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2203" w:rsidRPr="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the</w:t>
+            </w:r>
+            <w:r w:rsidR="00867654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="00845277" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00845277">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>发布指令，另一人</w:t>
+            </w:r>
+            <w:r w:rsidR="00845277">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>组装或画出相应的身体部位</w:t>
+            </w:r>
+            <w:r w:rsidR="000A242F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，可以加入第一单元学习的面部器官</w:t>
+            </w:r>
+            <w:r w:rsidR="00B033F9">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>词汇</w:t>
+            </w:r>
+            <w:r w:rsidR="006E2203" w:rsidRPr="00E204BF">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="26D83F16" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="00773EF0" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2424AE84" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>第二课时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E47C5D0" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Let</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ead!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127C7776" w14:textId="6C49E015" w:rsidR="007A26E9" w:rsidRPr="005C78AF" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1.教学目标</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFF9480" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>通过本课时学习，学生能够：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F0D9E7" w14:textId="03E0F29B" w:rsidR="007A26E9" w:rsidRPr="005C78AF" w:rsidRDefault="005C78AF" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r w:rsidR="007A26E9" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>在看、听、读等活动中，理解故事</w:t>
+      </w:r>
+      <w:r w:rsidR="007A26E9" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>内容</w:t>
+      </w:r>
+      <w:r w:rsidR="007A26E9" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30774052" w14:textId="77777777" w:rsidR="00AC5F64" w:rsidRPr="005C78AF" w:rsidRDefault="005C78AF" w:rsidP="00AC5F64">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>掌握并灵活</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>运用</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>与</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>身体部位相关的表达</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F64" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F731664" w14:textId="69EB5EAE" w:rsidR="007A26E9" w:rsidRPr="005C78AF" w:rsidRDefault="005C78AF" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r w:rsidR="007A26E9" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>模仿故事角色的语言、语音和语调复述故事，感受中国皮影戏的</w:t>
+      </w:r>
+      <w:r w:rsidR="001643B5">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>艺术</w:t>
+      </w:r>
+      <w:r w:rsidR="007A26E9" w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>魅力。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213A29DD" w14:textId="77777777" w:rsidR="005C78AF" w:rsidRDefault="005C78AF" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2EE601" w14:textId="4F64C85E" w:rsidR="007A26E9" w:rsidRPr="005C78AF" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.核心语言</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A73FA" w14:textId="66AE325C" w:rsidR="00894F4C" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【核心</w:t>
+      </w:r>
+      <w:r w:rsidR="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>词汇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C801FD3" w14:textId="1A59344B" w:rsidR="007A26E9" w:rsidRDefault="009A77A5" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>leg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>arm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hand, neck, </w:t>
+      </w:r>
+      <w:r w:rsidR="00894F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00894F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A51D1F9" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【核心句型】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0FBB8" w14:textId="43C3AEB7" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r w:rsidR="009A77A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71957EAC" w14:textId="77777777" w:rsidR="005C78AF" w:rsidRDefault="005C78AF" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF5BFDF" w14:textId="0F29759D" w:rsidR="007A26E9" w:rsidRPr="005C78AF" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C78AF">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.教学过程</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9923" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A26E9" w14:paraId="71EAC932" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CEBBEF" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教学目标</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360C8535" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习活动</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195F23BD" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>效果评价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="7400902F" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57358490" w14:textId="7C167059" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C24EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（1）在</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>看、听、读等活动中，理解故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2B7CD4" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6095CE" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="00704525" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704525">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Let’s chant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704525">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5FA993" w14:textId="309CDFE2" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00511093">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>听录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，复习第一课时的韵文</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>与身体部位相关的</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>英文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F9268C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B48A0E7" w14:textId="3C86E495" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5181CD" w14:textId="5DCB1657" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教材第1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的图片，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>听故事标题，尝试预测故事内容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DED850A" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: What does he say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C15BC3B" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss: Who am I?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E2F6FA" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Who’s this? Can you guess?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3629C2F7" w14:textId="1FDF9E0E" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss: Maybe</w:t>
+            </w:r>
+            <w:r w:rsidR="00400102">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B29582A" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T: Let’s read the story and find out.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02937A83" w14:textId="77777777" w:rsidR="00104CFC" w:rsidRDefault="00104CFC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C284CAC" w14:textId="4DF67280" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Look</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listen and repeat. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311267C8" w14:textId="784A803F" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生再次观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400102">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400102">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00400102">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>图片，识别图中的身体部位</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>然后听录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，获取故事角</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>色</w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所说的话</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>并进行跟读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2442E4" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What can you see? / What’s this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C26F97F" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss: A body.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E3E60B8" w14:textId="70F0C221" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1075">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>播放录音</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1075">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What does he say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1135AF" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss: I have a body.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51452EF3" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6626F8D7" w14:textId="6D70DE0D" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="006A749B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:r w:rsidR="006A749B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and guess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002544C6" w14:textId="20A9F2B8" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002822E5">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002822E5">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002822E5">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>图片，识别并说出箭头所指的身体部位，猜测故事角色</w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所说的话</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CC0C4A" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T: What can you see?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / What are they?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F003ABE" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss: Legs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DA544D" w14:textId="214E5E20" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T: How many legs?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E10089" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Two legs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DE7D8F" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: What </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he say? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C839F1C" w14:textId="6644828D" w:rsidR="007A26E9" w:rsidRPr="00F93753" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: I have two legs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007BA594" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="228BDF48" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B018FB1" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生听录音，验证猜测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F26A08" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDA865B" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Then listen and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D61158A" w14:textId="37F38896" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F816FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>页的图</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F816FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，识别并说出箭头所指的身体部位，猜测故事角色</w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所说的话</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>随后听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>录音，验证猜测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40845016" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A36582C" w14:textId="61D3F540" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:r w:rsidR="002E788E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>guess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E18432" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>再次观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E788E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>材第1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E788E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5页的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>图片，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>接下来将展示的身体部位</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F300434" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="501E2BE9" w14:textId="05C8ACB6" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Listen</w:t>
+            </w:r>
+            <w:r w:rsidR="001777B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, check</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30876E80" w14:textId="65D70821" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001777B0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001777B0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001777B0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的图片，识别图中新增的身体部位，验证上一步的猜测</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>然后听录音并进行跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A6EAB5" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="001625AB" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C870329" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Then listen and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42911AD4" w14:textId="450C6BF8" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察教材</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF077A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF077A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF077A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的图片，识别图中新增的身体部位，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>猜测故事角色</w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所说的话</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E0AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>随后听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E0AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>录音，验证猜测并跟读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BF162C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64C28A0C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1636D610" w14:textId="275174D4" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察完整</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1269">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，说出</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1269">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>皮影戏</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>呈现的形象</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>——</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>孙悟空。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BEE646" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4694E9B0" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Then listen and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D5F21B" w14:textId="211C4A86" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的图片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，重点关注孙悟空手中的金箍棒，</w:t>
+            </w:r>
+            <w:r w:rsidR="00847CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>猜测</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>孙悟空</w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>所说的话</w:t>
+            </w:r>
+            <w:r w:rsidR="007D6C4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>随后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>录音，验证猜测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB5E898" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00A919EA" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="微软雅黑"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2. Watch the video and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7253E1DF" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生观看完整故事视频，边看视频边跟读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170D2D3D" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="180B1DD2" w14:textId="6AF031DC" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="006519F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D83AD91" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生完成</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4CA9">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教材第1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4CA9">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9页的活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4CA9">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>并核对答案。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA6A14A" w14:textId="591B6296" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>能否正确</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>韵文，</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>评价其对核心</w:t>
+            </w:r>
+            <w:r w:rsidR="003563F9">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>语言</w:t>
+            </w:r>
+            <w:r w:rsidR="00104CFC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>的掌握情况</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEC8FB5" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5151CF38" w14:textId="564078ED" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00033BDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>及标题</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>预测故事内容</w:t>
+            </w:r>
+            <w:r w:rsidR="00033BDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，能否</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>积极回答问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A878796" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C696314" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="020ACB17" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A0F65F" w14:textId="77777777" w:rsidR="00400102" w:rsidRPr="00400102" w:rsidRDefault="00400102" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="731DD624" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AAD2A66" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40407D9F" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片和录音获取关键信息，根据学生理解故事的情况及</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>时发现问题并给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05200C31" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39805598" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B607EFD" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF4706D" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F89C823" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53CFA594" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601007D0" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6208A9BA" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01642562" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79FAC7C9" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CF6A26" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44280A0C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F164AD2" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254139AD" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="237C73B2" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="786F373F" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音并及时给予纠正。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA765F2" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79FECAB4" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB35AC5" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CA8226C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="293D5358" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B313BA" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61089D13" w14:textId="17418FEC" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生能否梳理故事角色已展示的身体部位并展开合理猜测，及时给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227EC393" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="00DE53C3" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74219C24" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="487004B1" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6119A8A5" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="306799D5" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4441C3BF" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FF613C" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45421563" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="133B4199" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63503AC2" w14:textId="11495D35" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据已有知识识别皮影戏呈现的形象，必要时给予提示和指导</w:t>
+            </w:r>
+            <w:r w:rsidR="00D159F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17EB1CD0" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31BD2677" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="407960F9" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B89FDB6" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B4F40EB" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A7A2D05" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生跟读故事的情况，给予指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1DF4C1" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1889AFB9" w14:textId="77777777" w:rsidR="00894F4C" w:rsidRDefault="00894F4C" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7526FE8E" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生对故事情节的理解情况，及时发现问题并解决问题。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="57781EEC" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A84BFD" w14:textId="42806F97" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>引导</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生在语境中理解故事内容，学习核心语言。学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>在教师的帮助下，通过图片环游、预测信息、验证信息等方式，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>逐步</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>厘清</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>孙悟空展示身体部位的过程；通过听音、模仿、跟读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>等方式</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，初步运用核心语言介绍身体部位，为后续的语言</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>输出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活动奠定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>基础。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="52FC79DB" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="4212"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364720CC" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C24EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）掌</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>握并灵活</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>运用</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>与</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>身体部位相关的表达</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C1FC83" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4. Read and draw √ or ×</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A011597" w14:textId="6BD61B28" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生完成教材</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0页的活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>先观察图片，识别图中的身体部位</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125685">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>然后在教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的带领下</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>逐一指读图片</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>下方的单词，判断单词与图片是否匹配，完成判断正误的活动。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A62031" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E2DC593" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D018712" w14:textId="6FAF1719" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>再次观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4的图</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>片，</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>运用</w:t>
+            </w:r>
+            <w:r w:rsidR="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>核心</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>句型“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>依次描述图中的身体部位。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E78FFDD" w14:textId="6945E879" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生对核心语言的理解与掌握情况，及时发现问题并解决问题。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="1771518C" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADBA5B8" w14:textId="25B428C3" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872D3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生在语境中运用、内化本课时</w:t>
+            </w:r>
+            <w:r w:rsidR="00730CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>核心语言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="469DEED9" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71522932" w14:textId="632D8354" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00104CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（3）模仿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事角色的语言、语音和语调复述故事，感受中国皮影戏的</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24EDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>艺术</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>魅力。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78034BFC" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6. Listen and read.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3187073F" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生听录音，朗读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242DC9BD" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA126F0" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405F7F68" w14:textId="76BE7359" w:rsidR="007A26E9" w:rsidRPr="00F816FD" w:rsidDel="00370471" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>学生逐一观察按序排列的故事图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，借助教师提供的</w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>孙悟空</w:t>
+            </w:r>
+            <w:r w:rsidR="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>皮影</w:t>
+            </w:r>
+            <w:r w:rsidR="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>戏</w:t>
+            </w:r>
+            <w:r w:rsidR="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>道具</w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>或拼贴画</w:t>
+            </w:r>
+            <w:r w:rsidR="00894F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>模仿故事角色的</w:t>
+            </w:r>
+            <w:r w:rsidR="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语言、语音和语调</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>复述故事内容。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA797CB" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生朗读故事的情况，给予指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A770682" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4341992B" w14:textId="2D041340" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>教师观察学生能否使用恰当的</w:t>
+            </w:r>
+            <w:r w:rsidR="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语言、语音和语调</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>复述故事内容，评价学生对故事的理解情况。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="515A5287" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E0C7B6" w14:textId="06551789" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生完整地朗读和复述故事，更深入地融入故事内容和情境，进一步体会</w:t>
+            </w:r>
+            <w:r w:rsidR="009049DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>皮影</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64211">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>组装</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>过程</w:t>
+            </w:r>
+            <w:r w:rsidR="00535FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidR="00E432DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>皮影戏的</w:t>
+            </w:r>
+            <w:r w:rsidR="00535FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>艺术魅力</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="1EE98FE2" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111CF4D7" w14:textId="5A9E11D7" w:rsidR="007A26E9" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00445C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A26E9" w14:paraId="49E9B252" w14:textId="77777777" w:rsidTr="00BF2CD7">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0141984A" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="0055424B" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（1）带感情地朗读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7BF16D" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="0055424B" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>制作一个简易皮影</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055424B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，仿照故事中的方式，向同学或朋友逐一展示、介绍皮影的身体部位。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="256AE349" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="006506A0" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109E25CA" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>课时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1C67B0" w14:textId="3FF87D61" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Let</w:t>
+      </w:r>
+      <w:r w:rsidR="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>practise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Look and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Let</w:t>
+      </w:r>
+      <w:r w:rsidR="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s have fun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C29258" w14:textId="57E475C5" w:rsidR="00140EDC" w:rsidRPr="0059685B" w:rsidRDefault="00C53B05" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>教学目标</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7517C8" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>通过本课时学习，学生能够：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501E1704" w14:textId="43FE7F99" w:rsidR="00140EDC" w:rsidRPr="0059685B" w:rsidRDefault="0059685B" w:rsidP="0059685B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（1）</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>在具体情境中，</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>运用所学语言与同伴围绕各自的身体部位</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>进行</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>交流。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D65D99C" w14:textId="73327341" w:rsidR="00140EDC" w:rsidRDefault="0059685B" w:rsidP="0059685B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>（2）</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>通过</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>观察图片，识别机器人的不同身体部位及对应的数量，并用“</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I have...</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>”准确描述身体部位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759F164" w14:textId="4FBC3193" w:rsidR="00140EDC" w:rsidRPr="0059685B" w:rsidRDefault="0059685B" w:rsidP="0059685B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>（3）</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>设计玩偶，并</w:t>
+      </w:r>
+      <w:r w:rsidR="00E432DE">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>运用</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EDC" w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>本单元所学的核心语言介绍玩偶的身体部位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A375F43" w14:textId="77777777" w:rsidR="0059685B" w:rsidRDefault="0059685B" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108E5A41" w14:textId="594E5139" w:rsidR="00140EDC" w:rsidRPr="0059685B" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>核心语言</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402929AF" w14:textId="4AFA820D" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【核心</w:t>
+      </w:r>
+      <w:r w:rsidR="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>词汇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ADCF82" w14:textId="77777777" w:rsidR="00E432DE" w:rsidRDefault="00E432DE" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>body</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>leg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>arm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hand, neck, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E667B50" w14:textId="3BC2F7EB" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【核心句型】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9574E4" w14:textId="61AA7ECC" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r w:rsidR="009A77A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E132F66" w14:textId="77777777" w:rsidR="0059685B" w:rsidRDefault="0059685B" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB23DF2" w14:textId="710E531D" w:rsidR="00140EDC" w:rsidRPr="0059685B" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:mirrorIndents/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059685B">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059685B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1887"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3316"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00773EF0" w14:paraId="31C67CA4" w14:textId="77777777" w:rsidTr="003570D7">
+      <w:tr w:rsidR="00140EDC" w14:paraId="36000FE1" w14:textId="77777777" w:rsidTr="0063412D">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A8D4B9" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+          <w:p w14:paraId="0CFF5511" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4720" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF59780" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+          <w:p w14:paraId="3A6F333C" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC1B841" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+          <w:p w14:paraId="570D5844" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003570D7" w14:paraId="5715B394" w14:textId="77777777" w:rsidTr="002F19C5">
+      <w:tr w:rsidR="00140EDC" w14:paraId="1929BFB1" w14:textId="77777777" w:rsidTr="0063412D">
         <w:trPr>
-          <w:trHeight w:val="2721"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DF7FB6" w14:textId="2411DCA5" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="006545F5">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002F19C5">
+          <w:p w14:paraId="72120EDB" w14:textId="500F80DF" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="006545F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...141 lines deleted...]
-              <w:t>。</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>在</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>具体情境中，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>运用所学语言与同伴围绕各自的身体部位</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>进行</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>交流。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4720" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67332C8D" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="0072423A" w:rsidP="001F6398">
-[...18 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="39D0E909" w14:textId="59FCDBCC" w:rsidR="00140EDC" w:rsidRDefault="003A65F8" w:rsidP="003A65F8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r w:rsidR="001645AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chant</w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E88D351" w14:textId="41909EA2" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="003A65F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>跟随视频</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本单元第一课时学习的韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1C6DDC" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73AF472B" w14:textId="47415932" w:rsidR="00140EDC" w:rsidRDefault="003A65F8" w:rsidP="003A65F8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...105 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00140EDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264A40F2" w14:textId="537A7D43" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生回顾本单元第二课时学习的课文，观察教师呈现的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>孙悟空身体部位图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>或拼贴画</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>运用核心句型</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>描述孙悟空的身体部位。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AA555D" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66999545" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0052A8" w14:textId="3AC9A080" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1页活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的图片，在教师的带领下跟读句子“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have two legs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”，然后模仿</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的语气复述该句子。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006FC1AA" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A6546EF" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5F3728" w14:textId="589CC3FE" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1页活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>的图片，重点关注</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>手指指向的部位，观察该部位的特征，猜测</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>会如何进行描述。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D3FA42" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What is </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pointing at?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C349237" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: He is pointing at his ear.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DA1275" w14:textId="1AEC1EF7" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T: How many ears</w:t>
+            </w:r>
+            <w:r w:rsidR="00490938">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does he have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0403017A" w14:textId="3BFD646C" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Two</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ears</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025C5940" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T: Are they big or small?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD89B02" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: They are big.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBF5C65" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-            <w:r w:rsidR="00F10F10" w:rsidRPr="009156B8">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: What will </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tongtong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B484FCE" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: I have two big ears.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002A65C3" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="758E87BC" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Let’s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>practise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FA2358" w14:textId="46BE821F" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，仿照</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4" w:rsidRPr="00845508">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="009156B8">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>材第</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4" w:rsidRPr="00845508">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4" w:rsidRPr="00845508">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...127 lines deleted...]
-            <w:r w:rsidRPr="009156B8">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1页</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD46E4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009156B8">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD46E4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...35 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的示例，轮流描述自己的身体部位</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可以加入对面部器官的描述，也可以加入已学的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>big</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>long</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>short</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等形容词丰富表达</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。小组活动后，部分学生在全班展示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522ACC59" w14:textId="352E49E5" w:rsidR="00140EDC" w:rsidRPr="00AD5C0A" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>流利</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>朗读韵文</w:t>
+            </w:r>
+            <w:r w:rsidR="003A65F8" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="003A65F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>给予必要的指导</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEE4307" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRPr="003A65F8" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07891BFD" w14:textId="77777777" w:rsidR="003A65F8" w:rsidRDefault="003A65F8" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="258E5570" w14:textId="7D505E7F" w:rsidR="00140EDC" w:rsidRPr="001C1A19" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片准确</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表达</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="003A65F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>评价其对第二课时课文的掌握情况</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607060C2" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRPr="00AE7B96" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="523CDFB9" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="045F8F9B" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6114E727" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F4A5B2" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39859866" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553448E9" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51DDF3E7" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否从图片中获取关键信息，并运用所</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>学语言进行表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE2B5EA" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7669B968" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50FABE18" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E5B8D8A" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5951B369" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5C998A" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="317B072B" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57CED3C3" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="349EC332" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B32975" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="794A549A" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="339C95C0" w14:textId="4BDD8F39" w:rsidR="00140EDC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
-[...558 lines deleted...]
-          <w:p w14:paraId="65DBF944" w14:textId="77777777" w:rsidR="003570D7" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>小组活动情况，</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD46E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>评价其对核心语言的掌握程度，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及时给予帮助。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="27FFA370" w14:textId="77777777" w:rsidTr="0063412D">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA6044C" w14:textId="6936E0BE" w:rsidR="00BF2CD7" w:rsidRPr="00AD5C0A" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动首先引导学生复习本单元学习的韵文和故事，回顾核心语言；接着引导学生在小组活动中巩固、操练描述身体部位的核心语言，帮助学生进一步内化所学，为学生在日常生活中介绍自己的身体部位提供了简单实用的交际示例。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="59B8F3B8" w14:textId="77777777" w:rsidTr="0063412D">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DC2096" w14:textId="0472AD39" w:rsidR="00BF2CD7" w:rsidRPr="00FC6C53" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="42F69B91" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="003570D7" w:rsidP="001F6398">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC6C53">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>通</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>过观察图片，识别机器人的不同身体部位及对应的数量，并用“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>I have...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”准确描述身体部位。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6C1AA1" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544671CC" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00832027">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教材第2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00832027">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1页活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00832027">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>机器人图片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>关注机器人有哪些身体部位和面部器官，并数一数每种身体部位或面部器官的数量。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D887AC0" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="09BAD8CE" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="008779E1" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67D9D0D8" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...68 lines deleted...]
-          <w:p w14:paraId="601C031E" w14:textId="77777777" w:rsidR="009D1FCC" w:rsidRDefault="009D1FCC" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Work in pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2DD80B" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:color w:val="000000"/>
-[...23 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教师与一名学生示范活动要求；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">6. </w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> and </w:t>
+              <w:t>随后两人一组，一人介绍机器人，另一人模仿机器人的口吻，用句型“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”描述身体部位和面部器官；然后两人互换角色，继续进行对话。小组活动后，部分小组在全班展示。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC5F537" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Hello, this is my </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="0082769D">
-[...6 lines deleted...]
-              <w:t>say</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>robot</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="003570D7">
-[...210 lines deleted...]
-              <w:t>”说出完整的句子，直至拼出完整的机器人。</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bobo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345D02F1" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>模仿机器人的口吻</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> four arms.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> three legs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DAD0F8" w14:textId="6F46A7B9" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: I love my robot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2219DBB3" w14:textId="11CCDD86" w:rsidR="003570D7" w:rsidRDefault="00F0202F" w:rsidP="001F6398">
-[...476 lines deleted...]
-          <w:p w14:paraId="769719B1" w14:textId="2E84AC0A" w:rsidR="00690DB5" w:rsidRDefault="00A44C14" w:rsidP="001F6398">
+          <w:p w14:paraId="049D4BB0" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>设计意图：</w:t>
-[...505 lines deleted...]
-          <w:p w14:paraId="3E4F2E8E" w14:textId="47E3EBE8" w:rsidR="00D225B7" w:rsidRPr="00AD5C0A" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生能否从图片中获取关键信息，及时给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="216D4C92" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...67 lines deleted...]
-          <w:p w14:paraId="7EB9E582" w14:textId="77777777" w:rsidR="00125DAC" w:rsidRDefault="00125DAC" w:rsidP="001F6398">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="791F4844" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3CA6A9F5" w14:textId="77777777" w:rsidR="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="402440A1" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="17033E98" w14:textId="77777777" w:rsidR="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D037EE" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="728506D6" w14:textId="77777777" w:rsidR="00042AB4" w:rsidRDefault="00042AB4" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否准确描述机器人的身体部位和面</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>部器官及其数量，及时给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408F6F98" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRPr="00AD5C0A" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="5D40FB98" w14:textId="77777777" w:rsidTr="0063412D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD407EE" w14:textId="40A46938" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="746433BA" w14:textId="5A798F29" w:rsidR="00D225B7" w:rsidRPr="00D225B7" w:rsidRDefault="00D225B7" w:rsidP="001F6398">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活动旨在引导学生通过观察图片识别机器人不同的身体部位和面部器官，并进行口头表达，巩固与身体部位和面部器官相关的核心语言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="55FEE136" w14:textId="77777777" w:rsidTr="0063412D">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3751A016" w14:textId="47CF8EAC" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+            </w:pPr>
+            <w:r w:rsidRPr="0009303B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009303B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009303B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009303B">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>设计</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>玩偶，并运用本单元所学的核心语言介绍玩偶的身体部位。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51774AC7" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1AEEE6" w14:textId="3B898B0A" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教师展示的木偶实物或图片，关注木偶的身体部位，并自由分享自己的观察所得</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>随后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听教师模仿木偶的语气，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>以第一人称</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>描述木偶的身体部位</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6000F674" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="004BAE26" w14:textId="4E2E4459" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9. Think and draw.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72648AF1" w14:textId="1B1F2EE7" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生构思自己心目中的木偶形象，并绘制图片。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16334707" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="483882A0" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRPr="00AE7B96" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0. Show your work.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF81EF9" w14:textId="36B6BBBF" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，互相展示自己设计的木偶，并运用句型“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”介绍木偶的身体部位。小组活动后，部分学生在全班进行展示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC9110B" w14:textId="1A29AF8F" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
-                <w:bCs/>
-[...53 lines deleted...]
-              <w:t>。</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>积极参与课堂互动和交流，及时给予鼓励和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9FC3FD" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B2E9774" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRPr="00B20704" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="291F46EA" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55750F1C" w14:textId="70BFA1B6" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生在绘画过程中能否清晰展示木偶的身体部位，及时给予提示和指导。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321E786E" w14:textId="0BF8D8FE" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生对核心语言的运用情况，及时给予鼓励和指导。可以引导学生加入对木偶面部器官的介绍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C5A7C" w14:paraId="60F95A25" w14:textId="77777777" w:rsidTr="00894F4C">
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="1F4B1E34" w14:textId="77777777" w:rsidTr="0063412D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7478FFC7" w14:textId="735DC756" w:rsidR="005C5A7C" w:rsidRPr="00E204BF" w:rsidRDefault="005C5A7C" w:rsidP="001F6398">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+          <w:p w14:paraId="2E12B8DF" w14:textId="7174339F" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:mirrorIndents/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00894F4C">
+            <w:r w:rsidRPr="009C7608">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>本阶段</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00867654">
+              <w:t>本阶段学习活动旨在引导学生设计木偶并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>运</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7608">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学习</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00894F4C">
+              <w:t>用所学语言对木偶的身体部位进行描述，帮助学生进一步理解</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>活动旨在引导学生</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7608">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:t>，巩固本课时学习的核心语言。</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>运用与身体部位相关的核心语言，培养学生的想象力、创造力和表达能力。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773EF0" w14:paraId="0FD2563E" w14:textId="77777777" w:rsidTr="00894F4C">
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="65B49811" w14:textId="77777777" w:rsidTr="0063412D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59042A29" w14:textId="77777777" w:rsidR="00773EF0" w:rsidRDefault="002A5AE2" w:rsidP="001F6398">
+          <w:p w14:paraId="1FD2668B" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>作业</w:t>
             </w:r>
-            <w:r w:rsidR="00690DB5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773EF0" w:rsidRPr="0046028D" w14:paraId="455D4977" w14:textId="77777777">
-[...9126 lines deleted...]
-      <w:tr w:rsidR="00140EDC" w14:paraId="0C727725" w14:textId="77777777" w:rsidTr="007F78C6">
+      <w:tr w:rsidR="00BF2CD7" w14:paraId="0C727725" w14:textId="77777777" w:rsidTr="0063412D">
         <w:trPr>
           <w:trHeight w:val="1394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3ABF82" w14:textId="77777777" w:rsidR="00140EDC" w:rsidRPr="003324FC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+          <w:p w14:paraId="5C3ABF82" w14:textId="77777777" w:rsidR="00BF2CD7" w:rsidRPr="003324FC" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13717,168 +13527,168 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>继续</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>完善自己设计的木偶，并运用核心语言向朋友或家人展示、介绍。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D1B751" w14:textId="43CB5072" w:rsidR="00140EDC" w:rsidRPr="003324FC" w:rsidRDefault="00140EDC" w:rsidP="001F6398">
+          <w:p w14:paraId="54D1B751" w14:textId="43CB5072" w:rsidR="00BF2CD7" w:rsidRPr="003324FC" w:rsidRDefault="00BF2CD7" w:rsidP="00BF2CD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:mirrorIndents/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）与同学开展“你说我画”的游戏：一人构思一个小动物或小“怪兽”，用第一人称描述其身体部位，另一人根据描述进行绘画</w:t>
             </w:r>
-            <w:r w:rsidR="006545F5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。完成后，</w:t>
             </w:r>
             <w:r w:rsidRPr="003324FC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>负责描述的学生评判同伴的画作与自己构思的形象是否相符。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="371AF9E8" w14:textId="77777777" w:rsidR="007A26E9" w:rsidRPr="00140EDC" w:rsidRDefault="007A26E9" w:rsidP="001F6398">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:mirrorIndents/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A26E9" w:rsidRPr="00140EDC">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC215CB" w14:textId="77777777" w:rsidR="00C27653" w:rsidRDefault="00C27653">
+    <w:p w14:paraId="68CD575E" w14:textId="77777777" w:rsidR="00A122A2" w:rsidRDefault="00A122A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D47EDD3" w14:textId="77777777" w:rsidR="00C27653" w:rsidRDefault="00C27653">
+    <w:p w14:paraId="3F7F56DB" w14:textId="77777777" w:rsidR="00A122A2" w:rsidRDefault="00A122A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
@@ -13907,58 +13717,58 @@
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A70BE6" w:rsidRPr="00A70BE6">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3E694510" w14:textId="77777777" w:rsidR="002A5AE2" w:rsidRDefault="002A5AE2">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26DA6A54" w14:textId="77777777" w:rsidR="00C27653" w:rsidRDefault="00C27653">
+    <w:p w14:paraId="62E1CCD0" w14:textId="77777777" w:rsidR="00A122A2" w:rsidRDefault="00A122A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E870376" w14:textId="77777777" w:rsidR="00C27653" w:rsidRDefault="00C27653">
+    <w:p w14:paraId="0D8F402A" w14:textId="77777777" w:rsidR="00A122A2" w:rsidRDefault="00A122A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C1D8EE82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C1D8EE82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E4DCA0B7"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -14082,296 +13892,310 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1192037584">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="366833550">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1282569257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1666012904">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1806195786">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="372316304">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="135"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00773EF0"/>
     <w:rsid w:val="00015AFF"/>
     <w:rsid w:val="00033BDF"/>
     <w:rsid w:val="00042AB4"/>
     <w:rsid w:val="00084ACF"/>
     <w:rsid w:val="00091E05"/>
     <w:rsid w:val="0009303B"/>
     <w:rsid w:val="000A242F"/>
     <w:rsid w:val="000B44D5"/>
     <w:rsid w:val="000F5A9D"/>
     <w:rsid w:val="001038CA"/>
     <w:rsid w:val="00104CFC"/>
+    <w:rsid w:val="00105B24"/>
     <w:rsid w:val="00122BEF"/>
     <w:rsid w:val="00125685"/>
     <w:rsid w:val="00125DAC"/>
     <w:rsid w:val="00140EDC"/>
     <w:rsid w:val="00144EFB"/>
     <w:rsid w:val="0015369A"/>
     <w:rsid w:val="001643B5"/>
     <w:rsid w:val="001645AB"/>
     <w:rsid w:val="0017650B"/>
     <w:rsid w:val="001777B0"/>
     <w:rsid w:val="001849C9"/>
     <w:rsid w:val="00195D01"/>
     <w:rsid w:val="001B5446"/>
     <w:rsid w:val="001F6398"/>
     <w:rsid w:val="00247FF8"/>
     <w:rsid w:val="002822E5"/>
     <w:rsid w:val="0028661A"/>
     <w:rsid w:val="00296067"/>
     <w:rsid w:val="00297BD7"/>
     <w:rsid w:val="002A1D2B"/>
     <w:rsid w:val="002A5AE2"/>
     <w:rsid w:val="002B027A"/>
     <w:rsid w:val="002B4D91"/>
     <w:rsid w:val="002D39A8"/>
     <w:rsid w:val="002E27B8"/>
     <w:rsid w:val="002E788E"/>
     <w:rsid w:val="002F19C5"/>
     <w:rsid w:val="002F2139"/>
     <w:rsid w:val="00313DF0"/>
     <w:rsid w:val="00321E70"/>
     <w:rsid w:val="003324FC"/>
     <w:rsid w:val="00337172"/>
     <w:rsid w:val="00341986"/>
     <w:rsid w:val="003563F9"/>
     <w:rsid w:val="003570D7"/>
     <w:rsid w:val="00374DEB"/>
     <w:rsid w:val="003A5F13"/>
     <w:rsid w:val="003A65F8"/>
     <w:rsid w:val="003B04B8"/>
     <w:rsid w:val="003B6DC8"/>
     <w:rsid w:val="003E187B"/>
     <w:rsid w:val="00400102"/>
     <w:rsid w:val="00403157"/>
     <w:rsid w:val="00422399"/>
     <w:rsid w:val="0043178E"/>
+    <w:rsid w:val="00445C74"/>
     <w:rsid w:val="00454FDE"/>
     <w:rsid w:val="0046028D"/>
     <w:rsid w:val="004677AF"/>
+    <w:rsid w:val="00477CCF"/>
     <w:rsid w:val="004852D8"/>
     <w:rsid w:val="00490938"/>
     <w:rsid w:val="004A5427"/>
     <w:rsid w:val="004E5566"/>
     <w:rsid w:val="00510610"/>
     <w:rsid w:val="00511093"/>
     <w:rsid w:val="0052338B"/>
     <w:rsid w:val="00535FC3"/>
     <w:rsid w:val="0055424B"/>
     <w:rsid w:val="00557A5E"/>
     <w:rsid w:val="00561EBE"/>
     <w:rsid w:val="00591687"/>
     <w:rsid w:val="005944C2"/>
     <w:rsid w:val="0059685B"/>
     <w:rsid w:val="005B78C8"/>
     <w:rsid w:val="005C5A7C"/>
     <w:rsid w:val="005C78AF"/>
     <w:rsid w:val="005C7E3F"/>
+    <w:rsid w:val="005F38C1"/>
     <w:rsid w:val="00603682"/>
     <w:rsid w:val="00605703"/>
     <w:rsid w:val="00622A16"/>
+    <w:rsid w:val="0063412D"/>
     <w:rsid w:val="00643126"/>
     <w:rsid w:val="006519F7"/>
     <w:rsid w:val="006545F5"/>
     <w:rsid w:val="0068412B"/>
     <w:rsid w:val="00690DB5"/>
     <w:rsid w:val="006A749B"/>
     <w:rsid w:val="006B607E"/>
     <w:rsid w:val="006D5A82"/>
     <w:rsid w:val="006E2203"/>
     <w:rsid w:val="006E6FEE"/>
     <w:rsid w:val="0072423A"/>
     <w:rsid w:val="00726785"/>
     <w:rsid w:val="00726958"/>
     <w:rsid w:val="007276D5"/>
     <w:rsid w:val="00730CCC"/>
     <w:rsid w:val="00743136"/>
     <w:rsid w:val="00745B09"/>
+    <w:rsid w:val="00760692"/>
     <w:rsid w:val="00773EF0"/>
     <w:rsid w:val="007A26E9"/>
     <w:rsid w:val="007B6851"/>
     <w:rsid w:val="007D6C4B"/>
     <w:rsid w:val="007E1075"/>
     <w:rsid w:val="007F0D8C"/>
     <w:rsid w:val="007F0E8A"/>
     <w:rsid w:val="00813385"/>
     <w:rsid w:val="00826A3A"/>
     <w:rsid w:val="0082769D"/>
     <w:rsid w:val="00832027"/>
     <w:rsid w:val="00845277"/>
     <w:rsid w:val="00845508"/>
     <w:rsid w:val="008466C1"/>
     <w:rsid w:val="00847CDC"/>
     <w:rsid w:val="00867654"/>
     <w:rsid w:val="00872D3F"/>
     <w:rsid w:val="008779E1"/>
     <w:rsid w:val="00877A8F"/>
     <w:rsid w:val="00894F4C"/>
     <w:rsid w:val="008B21FD"/>
     <w:rsid w:val="008C0A67"/>
     <w:rsid w:val="008E0AB1"/>
     <w:rsid w:val="009049DB"/>
     <w:rsid w:val="009156B8"/>
     <w:rsid w:val="00921830"/>
     <w:rsid w:val="009232A0"/>
     <w:rsid w:val="0092772E"/>
     <w:rsid w:val="00933639"/>
     <w:rsid w:val="009455A6"/>
     <w:rsid w:val="00956816"/>
+    <w:rsid w:val="009802E4"/>
     <w:rsid w:val="009A1759"/>
     <w:rsid w:val="009A77A5"/>
     <w:rsid w:val="009B01A2"/>
     <w:rsid w:val="009C2F27"/>
     <w:rsid w:val="009D08D0"/>
     <w:rsid w:val="009D0F32"/>
     <w:rsid w:val="009D1FCC"/>
     <w:rsid w:val="009D72AE"/>
     <w:rsid w:val="009E4CA9"/>
     <w:rsid w:val="009F1269"/>
+    <w:rsid w:val="00A122A2"/>
     <w:rsid w:val="00A13AA2"/>
     <w:rsid w:val="00A162B4"/>
     <w:rsid w:val="00A178FC"/>
     <w:rsid w:val="00A2200E"/>
     <w:rsid w:val="00A27485"/>
     <w:rsid w:val="00A44C14"/>
     <w:rsid w:val="00A70BE6"/>
     <w:rsid w:val="00A73890"/>
     <w:rsid w:val="00A967A5"/>
     <w:rsid w:val="00AA35C4"/>
     <w:rsid w:val="00AB7405"/>
     <w:rsid w:val="00AC056A"/>
+    <w:rsid w:val="00AC5F64"/>
     <w:rsid w:val="00AD12FD"/>
     <w:rsid w:val="00AE2E30"/>
     <w:rsid w:val="00AE46A4"/>
     <w:rsid w:val="00AF077A"/>
+    <w:rsid w:val="00AF44F7"/>
     <w:rsid w:val="00B033F9"/>
     <w:rsid w:val="00B04B45"/>
     <w:rsid w:val="00B20704"/>
     <w:rsid w:val="00B333EE"/>
     <w:rsid w:val="00B4795B"/>
     <w:rsid w:val="00B51F00"/>
     <w:rsid w:val="00B571DE"/>
     <w:rsid w:val="00B70A03"/>
     <w:rsid w:val="00B76ACB"/>
     <w:rsid w:val="00B81271"/>
     <w:rsid w:val="00B82D5B"/>
     <w:rsid w:val="00BB3884"/>
     <w:rsid w:val="00BB4A82"/>
     <w:rsid w:val="00BD1164"/>
+    <w:rsid w:val="00BF2CD7"/>
     <w:rsid w:val="00BF464F"/>
     <w:rsid w:val="00C051ED"/>
     <w:rsid w:val="00C16A0C"/>
     <w:rsid w:val="00C2080A"/>
     <w:rsid w:val="00C24EDD"/>
     <w:rsid w:val="00C26DEC"/>
     <w:rsid w:val="00C27653"/>
     <w:rsid w:val="00C46C79"/>
     <w:rsid w:val="00C51B80"/>
     <w:rsid w:val="00C53B05"/>
     <w:rsid w:val="00C64211"/>
     <w:rsid w:val="00C71F9C"/>
+    <w:rsid w:val="00C85A0C"/>
     <w:rsid w:val="00CD7467"/>
     <w:rsid w:val="00D15052"/>
     <w:rsid w:val="00D159F9"/>
     <w:rsid w:val="00D225B7"/>
     <w:rsid w:val="00D44896"/>
     <w:rsid w:val="00D47C46"/>
     <w:rsid w:val="00D520BC"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D865D8"/>
     <w:rsid w:val="00DF095E"/>
     <w:rsid w:val="00DF6194"/>
     <w:rsid w:val="00E204BF"/>
     <w:rsid w:val="00E330E6"/>
     <w:rsid w:val="00E432DE"/>
     <w:rsid w:val="00E51489"/>
     <w:rsid w:val="00E755A3"/>
     <w:rsid w:val="00E83B96"/>
     <w:rsid w:val="00E90041"/>
     <w:rsid w:val="00E9458A"/>
     <w:rsid w:val="00E95E52"/>
     <w:rsid w:val="00EA422D"/>
     <w:rsid w:val="00EA795D"/>
     <w:rsid w:val="00EB5920"/>
     <w:rsid w:val="00ED579C"/>
     <w:rsid w:val="00EE7AFC"/>
     <w:rsid w:val="00F0202F"/>
     <w:rsid w:val="00F02714"/>
     <w:rsid w:val="00F02A95"/>
     <w:rsid w:val="00F10F10"/>
+    <w:rsid w:val="00F67C63"/>
+    <w:rsid w:val="00F82E72"/>
     <w:rsid w:val="00F85654"/>
     <w:rsid w:val="00F90BDB"/>
     <w:rsid w:val="00F93753"/>
     <w:rsid w:val="00FB4E1C"/>
     <w:rsid w:val="00FB541C"/>
     <w:rsid w:val="00FC0D48"/>
     <w:rsid w:val="00FC6C53"/>
     <w:rsid w:val="00FD46E4"/>
     <w:rsid w:val="00FD53FF"/>
     <w:rsid w:val="1E876D2A"/>
     <w:rsid w:val="1F180759"/>
     <w:rsid w:val="23500361"/>
     <w:rsid w:val="2C443033"/>
     <w:rsid w:val="687D6CDC"/>
     <w:rsid w:val="6C643187"/>
     <w:rsid w:val="6DD46EC5"/>
     <w:rsid w:val="79857C63"/>
     <w:rsid w:val="79F45F84"/>
     <w:rsid w:val="7F3E59D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -15082,51 +14906,54 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0052338B"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15350,60 +15177,60 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1009</Words>
-  <Characters>5752</Characters>
+  <Words>1008</Words>
+  <Characters>5750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6748</CharactersWithSpaces>
+  <CharactersWithSpaces>6745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.21541</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>ABD4AA29B7274B1781054BFF4CE9E1CA_13</vt:lpwstr>
   </property>