--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -36,119 +36,111 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/tags/tag68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
@@ -298,110 +290,110 @@
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="9" clrIdx="1"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="503279064" name="Administrator" initials="A" lastIdx="14" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="5B6F5C"/>
     <a:srgbClr val="E4DC73"/>
     <a:srgbClr val="B9CA2E"/>
     <a:srgbClr val="C65264"/>
     <a:srgbClr val="E4A2C5"/>
     <a:srgbClr val="D69482"/>
     <a:srgbClr val="B3E63D"/>
     <a:srgbClr val="ABF0F4"/>
     <a:srgbClr val="8FE7E9"/>
     <a:srgbClr val="AE0203"/>
-    <a:srgbClr val="EAADB8"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="8371" autoAdjust="0"/>
     <p:restoredTop sz="80529" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="63" d="100"/>
-          <a:sy n="63" d="100"/>
+          <a:sx n="96" d="100"/>
+          <a:sy n="96" d="100"/>
         </p:scale>
-        <p:origin x="64" y="1304"/>
+        <p:origin x="1814" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4050"/>
         <p:guide pos="567"/>
         <p:guide pos="7071"/>
         <p:guide orient="horz" pos="748"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -482,51 +474,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -651,51 +643,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2420,51 +2412,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2896,51 +2888,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3398,51 +3390,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3839,51 +3831,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/12</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4219,111 +4211,111 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.m4a"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.m4a"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.m4a"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.m4a"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.m4a"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.m4a"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.m4a"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.m4a"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.m4a"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.m4a"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -4697,83 +4689,85 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18E26D6C-FAAA-8144-9017-7D8179953EF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8022590" y="1558925"/>
-            <a:ext cx="3818890" cy="4771390"/>
+            <a:off x="7976133" y="1600010"/>
+            <a:ext cx="3987349" cy="4359924"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="同心圆 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId2"/>
+              <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7823200" y="4105275"/>
             <a:ext cx="3264535" cy="2324100"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 5002"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
@@ -4977,52 +4971,52 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="椭圆 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0A2100-1E79-0BF3-5A8F-2970C62E4868}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="8228946" y="1558329"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="8346400" y="1580226"/>
+            <a:ext cx="799916" cy="602878"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -5133,83 +5127,85 @@
       <p:bldP spid="5" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0ABFB07-6310-3E0D-8853-BDBB04E1476A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14"/>
+          <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8022590" y="1558925"/>
-            <a:ext cx="3818890" cy="4771390"/>
+            <a:off x="7867926" y="1559379"/>
+            <a:ext cx="3987349" cy="4359924"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="同心圆 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId2"/>
+              <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7823200" y="4105275"/>
             <a:ext cx="3264535" cy="2324100"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 5002"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
@@ -5342,95 +5338,95 @@
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>This is my ______.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="chant音频3">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
-            <a:audioFile r:link="rId4"/>
+            <a:audioFile r:link="rId3"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15"/>
+          <a:blip r:embed="rId14"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2991675" y="785908"/>
             <a:ext cx="825500" cy="825500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="8" name="组合 7"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3656965" y="3288030"/>
             <a:ext cx="3048936" cy="1004570"/>
             <a:chOff x="13862" y="7376"/>
             <a:chExt cx="4271" cy="1261"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="云形 12"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId10"/>
+                <p:tags r:id="rId9"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="13862" y="7376"/>
               <a:ext cx="2424" cy="1261"/>
             </a:xfrm>
             <a:prstGeom prst="cloud">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="EAADB8"/>
             </a:solidFill>
             <a:ln w="12700" cap="flat" cmpd="sng">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -5441,88 +5437,88 @@
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
                 <a:cs typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="文本框 14"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId11"/>
+                <p:tags r:id="rId10"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="14488" y="7619"/>
               <a:ext cx="3645" cy="918"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>desk</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="图文框 1"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId5"/>
+              <p:tags r:id="rId4"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4862830" y="1701896"/>
             <a:ext cx="1153795" cy="634365"/>
           </a:xfrm>
           <a:prstGeom prst="frame">
             <a:avLst>
               <a:gd name="adj1" fmla="val 11011"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EAADB8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
@@ -5622,144 +5618,144 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>chair</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="图片 11"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
+          <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId17">
+                  <a14:imgLayer r:embed="rId16">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="9649" b="96491" l="9945" r="89503">
                         <a14:foregroundMark x1="9945" y1="47368" x2="9945" y2="47368"/>
                         <a14:foregroundMark x1="22099" y1="96491" x2="22099" y2="96491"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1733073" y="3251327"/>
             <a:ext cx="1891665" cy="1191895"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="图片 15"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
+          <a:blip r:embed="rId17">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId19">
+                  <a14:imgLayer r:embed="rId18">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="6757" b="89865" l="9917" r="89256">
                         <a14:foregroundMark x1="34711" y1="10135" x2="34711" y2="10135"/>
                         <a14:foregroundMark x1="34711" y1="6757" x2="34711" y2="6757"/>
                         <a14:foregroundMark x1="43802" y1="38514" x2="43802" y2="38514"/>
                         <a14:foregroundMark x1="43802" y1="43919" x2="43802" y2="43919"/>
                         <a14:foregroundMark x1="42149" y1="36486" x2="47107" y2="41892"/>
                         <a14:foregroundMark x1="76033" y1="61486" x2="76033" y2="61486"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1883251" y="4538980"/>
             <a:ext cx="1356995" cy="1659890"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="27" name="组合 26"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3950970" y="4711700"/>
             <a:ext cx="2754630" cy="845820"/>
             <a:chOff x="10966" y="6891"/>
             <a:chExt cx="3993" cy="1206"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="28" name="云形 27"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId8"/>
+                <p:tags r:id="rId7"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10966" y="6891"/>
               <a:ext cx="2147" cy="1206"/>
             </a:xfrm>
             <a:prstGeom prst="cloud">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="B3E63D"/>
             </a:solidFill>
             <a:ln w="12700" cap="flat" cmpd="sng">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -5770,88 +5766,88 @@
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
                 <a:cs typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="29" name="文本框 28"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId9"/>
+                <p:tags r:id="rId8"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="11315" y="7035"/>
               <a:ext cx="3645" cy="918"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>chair</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="图文框 17"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId6"/>
+              <p:tags r:id="rId5"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4885692" y="2329593"/>
             <a:ext cx="1162685" cy="634365"/>
           </a:xfrm>
           <a:prstGeom prst="frame">
             <a:avLst>
               <a:gd name="adj1" fmla="val 11011"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B3E63D"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
@@ -5869,51 +5865,51 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CEEDDF2-3FB0-8360-4426-CD65CF3F91A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId7"/>
+              <p:tags r:id="rId6"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3549579" y="846455"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -5964,85 +5960,85 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="椭圆 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B1DA33C-EFCF-CC8C-0201-69015FD58A21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="8192897" y="1542452"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="8176606" y="1549851"/>
+            <a:ext cx="850777" cy="613804"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -6671,71 +6667,101 @@
       <p:bldP spid="38" grpId="1"/>
       <p:bldP spid="18" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="18" grpId="1" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DE3FAE1-4F2B-23B4-A71D-72FDA78B80DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="860379" y="1473112"/>
+            <a:ext cx="3789024" cy="4501055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="组合 17"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6376035" y="3183890"/>
             <a:ext cx="4842342" cy="634365"/>
             <a:chOff x="8265" y="2552"/>
             <a:chExt cx="14489" cy="999"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="圆角矩形 21"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId6"/>
+                <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8265" y="2552"/>
               <a:ext cx="13317" cy="999"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent4">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
                 <a:alpha val="48000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6745,51 +6771,51 @@
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="36" name="文本框 35"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId7"/>
+                <p:tags r:id="rId6"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8549" y="2630"/>
               <a:ext cx="14205" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="方正清仿宋 简 Bold" panose="02000800000000000000" charset="-122"/>
@@ -6800,180 +6826,152 @@
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>I say, you point. </a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                   <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                   <a:cs typeface="方正清仿宋 简 Bold" panose="02000800000000000000" charset="-122"/>
                 </a:rPr>
                 <a:t>我说你指。</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="文本框 31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId2"/>
+              <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3746429" y="841556"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Play a game.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="文本框 32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId3"/>
+              <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6471050" y="4119245"/>
             <a:ext cx="4747428" cy="490220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="方正清仿宋 简 Bold" panose="02000800000000000000" charset="-122"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="34" name="组合 33"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6376035" y="4331970"/>
             <a:ext cx="4792211" cy="634365"/>
             <a:chOff x="8265" y="2552"/>
             <a:chExt cx="14339" cy="999"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="35" name="圆角矩形 34"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId4"/>
+                <p:tags r:id="rId3"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8265" y="2552"/>
               <a:ext cx="13317" cy="999"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
                 <a:alpha val="48000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
@@ -6983,51 +6981,51 @@
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="37" name="文本框 36"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId5"/>
+                <p:tags r:id="rId4"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8399" y="2665"/>
               <a:ext cx="14205" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                   <a:latin typeface="方正清仿宋 简 Bold" panose="02000800000000000000" charset="-122"/>
                   <a:cs typeface="方正清仿宋 简 Bold" panose="02000800000000000000" charset="-122"/>
                   <a:sym typeface="+mn-ea"/>
                 </a:rPr>
@@ -7085,64 +7083,64 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="椭圆 2">
+          <p:cNvPr id="7" name="椭圆 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44580148-F20C-70BB-BB12-B9F7E453390B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91EBA7C0-BAAB-03F6-08F1-20A95BFE0C9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="826486" y="1112893"/>
-            <a:ext cx="842646" cy="674993"/>
+            <a:off x="1086817" y="1483671"/>
+            <a:ext cx="839340" cy="594007"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -7519,71 +7517,101 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0905C1F-98B1-50EF-4046-80E130BB3A02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1575240" y="1381999"/>
+            <a:ext cx="3359291" cy="4698528"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="组合 17"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6005861" y="2129569"/>
             <a:ext cx="3861868" cy="634365"/>
             <a:chOff x="10477" y="2552"/>
             <a:chExt cx="8512" cy="999"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="22" name="圆角矩形 21"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId8"/>
+                <p:tags r:id="rId7"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10477" y="2552"/>
               <a:ext cx="7762" cy="999"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent4">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
                 <a:alpha val="48000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
@@ -7597,136 +7625,108 @@
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="36" name="文本框 35"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId9"/>
+                <p:tags r:id="rId8"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10734" y="2666"/>
               <a:ext cx="8255" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1">
                       <a:lumMod val="75000"/>
                       <a:lumOff val="25000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Let’s chant together!</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="42" name="组合 41"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5782945" y="2961640"/>
             <a:ext cx="5189861" cy="2499995"/>
             <a:chOff x="8367" y="3499"/>
             <a:chExt cx="8017" cy="3937"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="圆角矩形 16"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId5"/>
+                <p:tags r:id="rId4"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8367" y="3714"/>
               <a:ext cx="8017" cy="3722"/>
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent4">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
                 <a:alpha val="25000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
@@ -7988,126 +7988,126 @@
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0"/>
                 <a:t>⭐</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
                 <a:t>️</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="40" name="文本框 39"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId6"/>
+                <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="14371" y="5341"/>
               <a:ext cx="1010" cy="919"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="3200"/>
                 <a:t>⭐</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US"/>
                 <a:t>️</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="41" name="文本框 40"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId7"/>
+                <p:tags r:id="rId6"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="15250" y="6174"/>
               <a:ext cx="689" cy="919"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0"/>
                 <a:t>⭐</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
                 <a:t>️</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="文本框 51"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId2"/>
+              <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3261991" y="778510"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -8158,92 +8158,92 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="一年级上册音频-Unit5">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CFD69B-B5AF-E1D0-ADA2-A2C9EE6F9A12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId3"/>
+            <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId4">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
                   <p14:trim st="7638" end="97274"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13"/>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3747166" y="923925"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="椭圆 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC44558D-5846-1FF4-68E5-98C290A3585C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="739989" y="2084180"/>
-            <a:ext cx="876165" cy="573327"/>
+            <a:off x="1782721" y="2113070"/>
+            <a:ext cx="854062" cy="519069"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -8413,82 +8413,50 @@
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId25"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1164590" y="4309745"/>
             <a:ext cx="2463165" cy="1722120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...30 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="组合 4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2037979" y="1506825"/>
             <a:ext cx="4807585" cy="647937"/>
             <a:chOff x="12760" y="-6818"/>
             <a:chExt cx="7571" cy="3694"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="圆角矩形标注 9"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId20"/>
               </p:custDataLst>
             </p:nvPr>
@@ -9605,51 +9573,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" sz="3200" dirty="0"/>
                 <a:t>⭐</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="zh-CN" altLang="en-US" dirty="0"/>
                 <a:t>️</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="文本框 54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId4"/>
+              <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2218690" y="861774"/>
             <a:ext cx="6720205" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -9686,50 +9654,89 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5350A636-558E-0632-4F72-5B124E1770C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId4"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId26">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId27"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="116239" y="1325385"/>
+            <a:ext cx="1917983" cy="2270019"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -11907,65 +11914,95 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0577557A-0D94-024B-B460-D535DDA2889A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="588005" y="1504555"/>
+            <a:ext cx="4228662" cy="4657243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="37" name="图片 36"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10099678" y="4522837"/>
             <a:ext cx="1584322" cy="1875116"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5367669" y="1537562"/>
@@ -11980,84 +12017,60 @@
               <a:schemeClr val="accent5">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Where are they?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="图文框 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508000" y="1416050"/>
-            <a:ext cx="4070350" cy="4834255"/>
+            <a:off x="507999" y="1416050"/>
+            <a:ext cx="4388675" cy="4834255"/>
           </a:xfrm>
           <a:prstGeom prst="frame">
             <a:avLst>
               <a:gd name="adj1" fmla="val 2774"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -12306,52 +12319,52 @@
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>They are in a classroom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="椭圆 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF85D0A-6E8F-C27E-9D34-8F0EE7A80198}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="831615" y="1512832"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="956119" y="1523723"/>
+            <a:ext cx="828113" cy="647329"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -12427,407 +12440,344 @@
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="9" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="37"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                              <p:par>
-[...60 lines deleted...]
-                              </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="10" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="11" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="22" presetClass="entr" presetSubtype="1" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="12" presetID="22" presetClass="entr" presetSubtype="1" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="13" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(up)">
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="500"/>
+                                        <p:cTn id="14" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                         <p:par>
-                          <p:cTn id="20" fill="hold">
+                          <p:cTn id="15" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="500"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn id="16" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(left)">
                                       <p:cBhvr>
+                                        <p:cTn id="18" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="19" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="20" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="21" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(left)">
+                                      <p:cBhvr>
                                         <p:cTn id="23" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="24" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="25" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="26" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="27" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(left)">
                                       <p:cBhvr>
                                         <p:cTn id="28" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="29" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="30" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="31" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="32" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="25"/>
+                                          <p:spTgt spid="35"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(left)">
                                       <p:cBhvr>
                                         <p:cTn id="33" dur="500"/>
-                                        <p:tgtEl>
-[...51 lines deleted...]
-                                        <p:cTn id="38" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="35"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="7" grpId="1" animBg="1"/>
       <p:bldP spid="6" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="6" grpId="1" animBg="1"/>
       <p:bldP spid="25" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="25" grpId="1" animBg="1"/>
       <p:bldP spid="35" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="35" grpId="1" animBg="1"/>
       <p:bldP spid="4" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="4" grpId="1" animBg="1"/>
-      <p:bldP spid="10" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="文本框 17"/>
@@ -13037,141 +12987,87 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AE66BC8-D416-70DB-CE9A-FA23AECC0F23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="460375" y="1131570"/>
-            <a:ext cx="3818890" cy="4771390"/>
+            <a:off x="649994" y="1213648"/>
+            <a:ext cx="4022971" cy="4430704"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...54 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形标注 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5504180" y="1610360"/>
+            <a:off x="5794773" y="1820219"/>
             <a:ext cx="3949700" cy="1675130"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -86446"/>
               <a:gd name="adj2" fmla="val 65693"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="31750">
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="25000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
@@ -13298,50 +13194,160 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="矩形 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B10074-444F-527A-CC4E-745B07E68B03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2336176" y="1899744"/>
+            <a:ext cx="1589437" cy="1324304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="5B6F5C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="5B6F5C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="同心圆 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3204921" y="2970180"/>
+            <a:ext cx="2009775" cy="2202180"/>
+          </a:xfrm>
+          <a:prstGeom prst="donut">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5002"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -13459,102 +13465,104 @@
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="19" grpId="0" animBg="1"/>
-      <p:bldP spid="19" grpId="1" animBg="1"/>
       <p:bldP spid="4" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="4" grpId="1" animBg="1"/>
       <p:bldP spid="5" grpId="0"/>
       <p:bldP spid="5" grpId="1"/>
+      <p:bldP spid="19" grpId="0" animBg="1"/>
+      <p:bldP spid="19" grpId="1" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="15" name="图片 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC68D6E1-638D-E2B6-8850-7EE72AEA9173}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="442237" y="1548019"/>
-            <a:ext cx="3610691" cy="4511262"/>
+            <a:off x="383899" y="1529065"/>
+            <a:ext cx="3987349" cy="4359924"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="同心圆 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2471779" y="3045143"/>
             <a:ext cx="2009775" cy="2202180"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 5002"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
@@ -13578,60 +13586,60 @@
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="chan音频1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
-            <a:audioFile r:link="rId3"/>
+            <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3060106" y="864395"/>
             <a:ext cx="833120" cy="681355"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形标注 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5504180" y="1843405"/>
             <a:ext cx="3949700" cy="1675130"/>
           </a:xfrm>
@@ -13795,51 +13803,51 @@
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="7" name="组合 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5556250" y="3752215"/>
             <a:ext cx="3538855" cy="1194435"/>
             <a:chOff x="12496" y="5085"/>
             <a:chExt cx="5573" cy="1881"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="云形 12"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId7"/>
+                <p:tags r:id="rId6"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="12496" y="5085"/>
               <a:ext cx="4991" cy="1881"/>
             </a:xfrm>
             <a:prstGeom prst="cloud">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:ln w="12700" cap="flat" cmpd="sng">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -13850,203 +13858,149 @@
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
                 <a:cs typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="2" name="文本框 1"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId8"/>
+                <p:tags r:id="rId7"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="12773" y="5518"/>
               <a:ext cx="5296" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Good morning.</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="文本框 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId4"/>
+              <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3549579" y="846455"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Listen, check and repeat.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...52 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="组合 21"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3631606" y="1916430"/>
             <a:ext cx="1805940" cy="1101090"/>
             <a:chOff x="9896" y="2408"/>
             <a:chExt cx="4713" cy="1734"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="23" name="云形 22"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId5"/>
+                <p:tags r:id="rId4"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9896" y="2408"/>
               <a:ext cx="4713" cy="1734"/>
             </a:xfrm>
             <a:prstGeom prst="cloud">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="ABF0F4"/>
             </a:solidFill>
             <a:ln w="12700" cap="flat" cmpd="sng">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -14057,51 +14011,51 @@
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
                 <a:cs typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="24" name="文本框 23"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId6"/>
+                <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10308" y="2809"/>
               <a:ext cx="4058" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -14194,85 +14148,139 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="椭圆 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6821BBD4-7C0A-090D-DE52-94A236929756}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="594914" y="1537756"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="710714" y="1531647"/>
+            <a:ext cx="834264" cy="623516"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="同心圆 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581444" y="1953261"/>
+            <a:ext cx="2009775" cy="2202180"/>
+          </a:xfrm>
+          <a:prstGeom prst="donut">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5002"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ABF0F4"/>
+          </a:solidFill>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -14729,111 +14737,113 @@
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="19" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="19" grpId="1" animBg="1"/>
       <p:bldP spid="4" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="4" grpId="1" animBg="1"/>
       <p:bldP spid="5" grpId="0"/>
       <p:bldP spid="5" grpId="1"/>
       <p:bldP spid="5" grpId="2"/>
       <p:bldP spid="10" grpId="0"/>
       <p:bldP spid="10" grpId="1"/>
+      <p:bldP spid="25" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="25" grpId="1" animBg="1"/>
       <p:bldP spid="21" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="21" grpId="1" animBg="1"/>
-      <p:bldP spid="25" grpId="0" bldLvl="0" animBg="1"/>
-      <p:bldP spid="25" grpId="1" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51E150DD-E003-73DB-53B9-56915964C386}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8022590" y="1558925"/>
-            <a:ext cx="3818890" cy="4771390"/>
+            <a:off x="7683333" y="1544831"/>
+            <a:ext cx="3987349" cy="4359924"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="同心圆 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId2"/>
+              <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8321675" y="2393950"/>
             <a:ext cx="1700530" cy="2120265"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 5002"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="ABF0F4"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -15034,52 +15044,52 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="椭圆 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEAA17E0-D72F-A37E-579A-5EC40DE52AC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="8212520" y="1545681"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="7924086" y="1546440"/>
+            <a:ext cx="979965" cy="634500"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -15190,85 +15200,87 @@
       <p:bldP spid="5" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10" descr="黑板无字"/>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5329CBE8-0E87-F5F0-6854-A3F520C335AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8022590" y="1558925"/>
-            <a:ext cx="3818890" cy="4771390"/>
+            <a:off x="7904050" y="1430020"/>
+            <a:ext cx="3987349" cy="4359924"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形标注 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3328670" y="1709420"/>
+            <a:off x="3385820" y="1764982"/>
             <a:ext cx="3949700" cy="1560830"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 83263"/>
               <a:gd name="adj2" fmla="val 42921"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="31750">
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="25000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
@@ -15363,95 +15375,95 @@
               </a:rPr>
               <a:t> __________</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="chant音频2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
-            <a:audioFile r:link="rId3"/>
+            <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3088005" y="792798"/>
             <a:ext cx="825500" cy="825500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="组合 2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4639950" y="4231640"/>
             <a:ext cx="2603848" cy="1210945"/>
             <a:chOff x="12896" y="5085"/>
             <a:chExt cx="4283" cy="1734"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="云形 14"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId5"/>
+                <p:tags r:id="rId4"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="12896" y="5085"/>
               <a:ext cx="3731" cy="1734"/>
             </a:xfrm>
             <a:prstGeom prst="cloud">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln w="12700" cap="flat" cmpd="sng">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter lim="800000"/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
@@ -15465,51 +15477,51 @@
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="zh-CN" altLang="en-US">
                 <a:latin typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
                 <a:cs typeface="Arial Regular" panose="020B0604020202090204" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="17" name="文本框 16"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr>
               <p:custDataLst>
-                <p:tags r:id="rId6"/>
+                <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="13071" y="5460"/>
               <a:ext cx="4108" cy="772"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -15636,99 +15648,99 @@
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>blackboard</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11" cstate="print">
+          <a:blip r:embed="rId10" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId12">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000">
                         <a14:foregroundMark x1="88327" y1="25813" x2="88327" y2="25813"/>
                         <a14:foregroundMark x1="87938" y1="27725" x2="87808" y2="41109"/>
                         <a14:foregroundMark x1="87419" y1="45507" x2="85733" y2="75908"/>
                         <a14:foregroundMark x1="87808" y1="60994" x2="85992" y2="86616"/>
                         <a14:foregroundMark x1="85992" y1="86616" x2="85992" y2="86616"/>
                         <a14:foregroundMark x1="10765" y1="17208" x2="11154" y2="86998"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="969757" y="3602990"/>
             <a:ext cx="3199654" cy="2173605"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39B41C5E-3C32-B852-45F3-78589EEBF623}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
-              <p:tags r:id="rId4"/>
+              <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3549579" y="846455"/>
             <a:ext cx="4928941" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -15779,52 +15791,52 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="椭圆 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5B4B73-8BA1-2FB6-4D35-D0E7A011EB1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21092030">
-            <a:off x="8234134" y="1553815"/>
-            <a:ext cx="834264" cy="542230"/>
+            <a:off x="8244090" y="1399990"/>
+            <a:ext cx="838228" cy="606894"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4DC73"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -16547,98 +16559,50 @@
 <file path=ppt/tags/tag57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag60.xml><?xml version="1.0" encoding="utf-8"?>
-<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...46 lines deleted...]
-<file path=ppt/tags/tag68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
@@ -17701,58 +17665,58 @@
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>Arial Regular</vt:lpstr>
       <vt:lpstr>Saturday Sans Regular</vt:lpstr>
       <vt:lpstr>方正清仿宋 简 Bold</vt:lpstr>
+      <vt:lpstr>黑体</vt:lpstr>
+      <vt:lpstr>华文楷体</vt:lpstr>
       <vt:lpstr>宋体</vt:lpstr>
+      <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>黑体</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>