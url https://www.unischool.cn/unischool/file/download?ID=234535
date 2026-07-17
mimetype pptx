--- v0 (2026-05-09)
+++ v1 (2026-07-17)
@@ -51,60 +51,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483653" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId29"/>
   </p:handoutMasterIdLst>
@@ -667,99 +658,99 @@
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="8756" autoAdjust="0"/>
     <p:restoredTop sz="73273" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="63" d="100"/>
-          <a:sy n="63" d="100"/>
+          <a:sx n="112" d="100"/>
+          <a:sy n="112" d="100"/>
         </p:scale>
-        <p:origin x="1742" y="67"/>
+        <p:origin x="1188" y="102"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3944"/>
         <p:guide pos="745"/>
         <p:guide pos="7086"/>
         <p:guide orient="horz" pos="480"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -804,51 +795,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -973,51 +964,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2845,51 +2836,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3688,51 +3679,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4190,51 +4181,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4632,51 +4623,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/1/30</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5016,131 +5007,131 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -5809,50 +5800,154 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="左箭头 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D51EB78C-08A4-1222-0E7E-28007C9151C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20340000">
+            <a:off x="6880123" y="5062025"/>
+            <a:ext cx="2192020" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="左箭头 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DAE8931-003A-9AAC-B7DE-BC21F7671CDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20340000">
+            <a:off x="4483913" y="2901403"/>
+            <a:ext cx="2192020" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -6252,100 +6347,100 @@
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="297" y="4480"/>
               <a:ext cx="10843" cy="838"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:noAutofit/>
               <a:extLst>
                 <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                  <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                  <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
                 </a:ext>
               </a:extLst>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Let’s clean the desks and chairs.</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2004694" y="1381125"/>
             <a:ext cx="4411345" cy="643255"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3600">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
@@ -6487,50 +6582,230 @@
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="73826" end="57876"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9273780" y="3225800"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="左箭头 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{888E1D6F-936A-A211-E08D-83E5E682FA87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20340000">
+            <a:off x="4707335" y="2955266"/>
+            <a:ext cx="2192020" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="左箭头 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C877903-46CE-FB50-4971-3C4DDF24DFB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20340000">
+            <a:off x="8687670" y="4359148"/>
+            <a:ext cx="2192020" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="文本框 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A97DFDB0-829F-33CE-DE25-33EB1FD861A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7534197" y="1652229"/>
+            <a:ext cx="3885565" cy="1106805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="6600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>desk</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="文本框 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{686976B3-B99A-C1C4-5AAE-3B5D52E50D38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10058691" y="2831548"/>
+            <a:ext cx="3885565" cy="1106805"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="6600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>chair</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -6932,51 +7207,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="169755" y="1540501"/>
             <a:ext cx="7466330" cy="532765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="12" name="组合 11"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
@@ -7819,51 +8094,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="116045" y="1519030"/>
             <a:ext cx="7466330" cy="532765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -10827,59 +11102,64 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="2952432" y="970280"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="图片 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F04DD92-AD3A-1DF6-613F-F0A8F7800167}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3891145" y="1489722"/>
-            <a:ext cx="4076185" cy="4605860"/>
+            <a:off x="3944430" y="1489722"/>
+            <a:ext cx="3969614" cy="4605860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -11065,177 +11345,182 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="图片 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AD6944D-671F-6E8F-4A20-4C3E092F1544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3910581" y="1443824"/>
-            <a:ext cx="4319017" cy="4766144"/>
+            <a:off x="4016211" y="1443824"/>
+            <a:ext cx="4107757" cy="4766144"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4762828" y="3281378"/>
+            <a:off x="4914203" y="3214634"/>
             <a:ext cx="802365" cy="642068"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>×</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="文本框 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7080691" y="3273427"/>
+            <a:off x="6876615" y="3214634"/>
             <a:ext cx="576414" cy="481579"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>×</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1" flipV="1">
-            <a:off x="7145530" y="5676568"/>
+            <a:off x="6941454" y="5617775"/>
             <a:ext cx="535428" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>√</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1" flipV="1">
-            <a:off x="4810534" y="5688277"/>
+            <a:off x="4961909" y="5621533"/>
             <a:ext cx="504853" cy="325366"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>√</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -11945,54 +12230,52 @@
           <a:xfrm>
             <a:off x="4882633" y="1542742"/>
             <a:ext cx="1372068" cy="1752695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="图片 11"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="22154"/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect t="8289" b="8289"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4882633" y="4040112"/>
             <a:ext cx="1372068" cy="1661531"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="图片 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -12009,89 +12292,89 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="文本框 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7927975" y="3175550"/>
             <a:ext cx="4064000" cy="521970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="文本框 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7927975" y="4048040"/>
             <a:ext cx="4064000" cy="521970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>OK!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="矩形 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12772,242 +13055,138 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="53652" end="64706"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3332411" y="958408"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6">
+          <p:cNvPr id="12" name="图片 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D53E6EF0-5B37-A89E-809D-45EB74A07801}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2454D02-DAB2-5B3D-0A0B-BCB8EB05CC3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4315821" y="1559809"/>
-            <a:ext cx="3523919" cy="4067810"/>
+            <a:off x="8120486" y="1556496"/>
+            <a:ext cx="3361278" cy="4053287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="图片 10">
+          <p:cNvPr id="13" name="图片 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{356B165D-282B-5149-F459-05DED62FDA20}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F3E5D31-960B-10C4-989D-76352FB914D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8371637" y="1559810"/>
-            <a:ext cx="3352532" cy="4067810"/>
+            <a:off x="4357282" y="1541971"/>
+            <a:ext cx="3216710" cy="4070459"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="图片 12">
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA385563-925C-E8E1-4B30-D14EC3B5643F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30756A77-639D-144F-C992-1D52A948A80B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255431" y="1559809"/>
-            <a:ext cx="3643173" cy="4067810"/>
+            <a:off x="452416" y="1556496"/>
+            <a:ext cx="3479416" cy="4053287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...102 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -13073,137 +13252,50 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...85 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A810A6-D2C0-E0C9-E457-0402C568DA9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3673695" y="787869"/>
             <a:ext cx="5401310" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -13271,70 +13363,160 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="一年级上册音频-Unit5">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E04A6DE-1A30-245F-C502-3EBFC5BDE69B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId4"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="70616" end="47531"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3332411" y="958408"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80245418-8412-B1D4-D7CF-3766FB10730D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="597524" y="1522454"/>
+            <a:ext cx="3439902" cy="4595046"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF4A4664-344F-1EDC-D233-E660F35C84D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4242312" y="1522452"/>
+            <a:ext cx="3707375" cy="4595047"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="图片 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAFC3C0E-37DC-343C-50A7-C95C2E080C9B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8168951" y="1522452"/>
+            <a:ext cx="3311298" cy="4547679"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -13719,224 +13901,50 @@
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="zh-CN" altLang="en-US" b="0" dirty="0">
                           <a:sym typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         </a:rPr>
                         <a:t></a:t>
                       </a:r>
                       <a:endParaRPr lang="zh-CN" altLang="en-US" b="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...172 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="直接连接符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D19140F-2A12-A1E2-50DF-A0AB58B02CA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3400880" y="1383977"/>
             <a:ext cx="5948529" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
@@ -13988,50 +13996,230 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40E6769-2512-4232-BEE0-DC2C1C350951}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4320217" y="1447402"/>
+            <a:ext cx="1808173" cy="2062516"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{044C717F-552B-1D1F-8556-7E049274C7DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="411901" y="3631011"/>
+            <a:ext cx="1867473" cy="2419325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1297CA3C-C045-091C-9BF4-4668FDD01F85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2403056" y="3665516"/>
+            <a:ext cx="1917161" cy="2376195"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="图片 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{536B23BB-6DF5-B330-F6A9-E7B47C6B85CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4443898" y="3670014"/>
+            <a:ext cx="1827506" cy="2367696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E7EA14-B6BE-50A9-C430-D56003228E36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2449129" y="1447402"/>
+            <a:ext cx="1657046" cy="2096844"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FBF682F-E84D-AAB8-960C-B32A67CCAFAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="557582" y="1465394"/>
+            <a:ext cx="1784525" cy="2078852"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -14832,83 +15020,88 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="图片 15" descr="新启航一年级上册PDF_24"/>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8049D178-4A97-65BE-B6F7-33D0F7255C37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect l="5133" t="27111" r="53679" b="11317"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="208639" y="1544503"/>
-            <a:ext cx="4456054" cy="4709994"/>
+            <a:off x="366151" y="1108718"/>
+            <a:ext cx="4265322" cy="4968815"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="圆角矩形标注 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2299166" y="1991771"/>
-            <a:ext cx="1822939" cy="583565"/>
+            <a:off x="2437189" y="1716657"/>
+            <a:ext cx="1822939" cy="543576"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -39032"/>
               <a:gd name="adj2" fmla="val 90938"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
@@ -15018,51 +15211,51 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="圆角矩形标注 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4111E00F-0FC0-E4A4-A453-160831301CBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2686380" y="2845434"/>
+            <a:off x="2853940" y="2493267"/>
             <a:ext cx="1777533" cy="583566"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -69138"/>
               <a:gd name="adj2" fmla="val -886"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -15148,57 +15341,57 @@
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:srcRect l="5133" t="27111" r="53679" b="13067"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="332491" y="1432687"/>
             <a:ext cx="4728815" cy="4856309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="圆角矩形标注 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3005013" y="2696563"/>
+            <a:off x="3056771" y="2696563"/>
             <a:ext cx="3435985" cy="1038860"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -61224"/>
-              <a:gd name="adj2" fmla="val -10930"/>
+              <a:gd name="adj1" fmla="val -59467"/>
+              <a:gd name="adj2" fmla="val -965"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -15225,83 +15418,83 @@
               <a:sym typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3071689" y="2604207"/>
             <a:ext cx="3302632" cy="936695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s clean our classroom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="圆角矩形标注 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2356045" y="1699006"/>
-            <a:ext cx="2924175" cy="800100"/>
+            <a:off x="2709727" y="1897811"/>
+            <a:ext cx="2924175" cy="653052"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -39032"/>
-              <a:gd name="adj2" fmla="val 90938"/>
+              <a:gd name="adj1" fmla="val -44637"/>
+              <a:gd name="adj2" fmla="val 72445"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -15309,73 +15502,73 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0">
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2452565" y="1766438"/>
+            <a:off x="2732486" y="1879917"/>
             <a:ext cx="3070860" cy="532765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>School is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>over</a:t>
             </a:r>
@@ -15809,94 +16002,87 @@
       <p:bldP spid="6" grpId="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="图片 1"/>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2CC3D73-8C76-3976-471C-5A0FE12303DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...6 lines deleted...]
-          <a:srcRect t="23341"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4018214" y="1527141"/>
-            <a:ext cx="4155571" cy="4621019"/>
+            <a:off x="4378604" y="1452269"/>
+            <a:ext cx="3354377" cy="4822166"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
-[...4 lines deleted...]
-          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="对话气泡: 圆角矩形 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7735710" y="2846141"/>
+            <a:off x="7735710" y="3355103"/>
             <a:ext cx="1154259" cy="643270"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -46819"/>
               <a:gd name="adj2" fmla="val 105438"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
@@ -15914,51 +16100,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="文本框 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7771734" y="2875993"/>
+            <a:off x="7771734" y="3324565"/>
             <a:ext cx="1118235" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
@@ -16067,51 +16253,51 @@
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="353" y="5024"/>
               <a:ext cx="8586" cy="839"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:noAutofit/>
               <a:extLst>
                 <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                  <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                  <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
                 </a:ext>
               </a:extLst>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>?</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4885499F-AACA-BDF2-4D33-7E230F0C851A}"/>
               </a:ext>
@@ -16196,107 +16382,107 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6">
+          <p:cNvPr id="11" name="图片 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E568ECD2-543E-9EFA-EA1E-CFE9C938C239}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CC15C6-4B64-F0DA-60C8-5064293D06F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3579475" y="1467717"/>
-            <a:ext cx="4263779" cy="4739019"/>
+            <a:off x="4049464" y="1417517"/>
+            <a:ext cx="3366378" cy="4839419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5" name="组合 4"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="144320" y="2376249"/>
+            <a:off x="229122" y="1864121"/>
             <a:ext cx="5567045" cy="644525"/>
             <a:chOff x="172" y="5024"/>
             <a:chExt cx="8767" cy="1015"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="圆角矩形标注 17"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="172" y="5024"/>
               <a:ext cx="8614" cy="1015"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeRoundRectCallout">
               <a:avLst>
-                <a:gd name="adj1" fmla="val 14279"/>
-                <a:gd name="adj2" fmla="val 77093"/>
+                <a:gd name="adj1" fmla="val 22795"/>
+                <a:gd name="adj2" fmla="val 137322"/>
                 <a:gd name="adj3" fmla="val 16667"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
@@ -16326,97 +16512,97 @@
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="353" y="5133"/>
               <a:ext cx="8586" cy="839"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:noAutofit/>
               <a:extLst>
                 <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                  <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                  <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
                 </a:ext>
               </a:extLst>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
-              <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200">
+              <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="201787" y="2376249"/>
+            <a:off x="204677" y="1863195"/>
             <a:ext cx="5354955" cy="643255"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s clean </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -16651,51 +16837,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="59164" end="71242"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5656787" y="2508646"/>
+            <a:off x="5796167" y="1996518"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="一年级上册音频-Unit5">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E154F315-B2D2-9A4B-CE3E-EEEB85EFD9CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
@@ -17182,51 +17368,51 @@
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="353" y="5024"/>
               <a:ext cx="7619" cy="839"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square">
               <a:noAutofit/>
               <a:extLst>
                 <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                  <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                  <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
                 </a:ext>
               </a:extLst>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>?</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="12" name="组合 11"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
@@ -17928,51 +18114,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="327340" y="1510943"/>
             <a:ext cx="4147185" cy="643255"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3600" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s clean the floor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="petal_20241015_000339_20241015_10520640">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
@@ -18693,138 +18879,81 @@
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="15"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="9" grpId="0"/>
       <p:bldP spid="13" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="COMMONDATA" val="eyJoZGlkIjoiMTUwN2FmMWU1ZjBhZTA2ZjIwMDkzY2FmMzhmYWI2MmEifQ=="/>
   <p:tag name="RESOURCE_RECORD_KEY" val="{&quot;10&quot;:[50040100]}"/>
 </p:tagLst>
 </file>
 
-<file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_STYLEID" val="1"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TEXTSTATE" val="0"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_STATE" val="1"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_POS" val="c"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_STYLE" val="ee0bc779c1f3d7f3e90c96344320e69a"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_RGB" val="000000"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TRANSPARENCY" val="0.5"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TEXT" val=""/>
   <p:tag name="KSO_WM_UNIT_PLACING_PICTURE_USER_VIEWPORT" val="{&quot;height&quot;:1226,&quot;width&quot;:5670}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_STYLEID" val="1"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TEXTSTATE" val="0"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_STATE" val="1"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_POS" val="c"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_BTN_STYLE" val="ee0bc779c1f3d7f3e90c96344320e69a"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_RGB" val="000000"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TRANSPARENCY" val="0.5"/>
   <p:tag name="KSO_WM_UNIT_MEDIACOVER_TEXT" val=""/>
   <p:tag name="KSO_WM_UNIT_PLACING_PICTURE_USER_VIEWPORT" val="{&quot;height&quot;:1226,&quot;width&quot;:5670}"/>
-</p:tagLst>
-[...30 lines deleted...]
-  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:430.4,&quot;left&quot;:-2.45,&quot;top&quot;:66.2,&quot;width&quot;:962.45}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -19831,91 +19960,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>434</Words>
+  <Words>436</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
-  <Paragraphs>99</Paragraphs>
+  <Paragraphs>101</Paragraphs>
   <Slides>25</Slides>
   <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>14</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="35" baseType="lpstr">
+      <vt:lpstr>黑体</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>微软雅黑</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Comic Sans MS</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>