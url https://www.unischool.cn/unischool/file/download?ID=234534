--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
@@ -263,110 +263,110 @@
   <p:cmAuthor id="14" name="admin" initials="a" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="15" name="www.xkb1.com" initials="w" lastIdx="0" clrIdx="1"/>
   <p:cmAuthor id="16" name="新课标第一网" initials="新" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="17" name="八九年" initials="八" lastIdx="0" clrIdx="4"/>
   <p:cmAuthor id="18" name="李丽" initials="李" lastIdx="0" clrIdx="14"/>
   <p:cmAuthor id="19" name="刘浩" initials="刘" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="20" name="Vivian Liu" initials="V" lastIdx="0" clrIdx="1"/>
   <p:cmAuthor id="21" name="微软用户" initials="微" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="22" name="Windows 用户" initials="W" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="2000" name="张瑞霞" initials="authorId_524709945" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="23" name="孙宇婷" initials="孙" lastIdx="0" clrIdx="21"/>
   <p:cmAuthor id="24" name="杜B格小生" initials="杜" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="25" name="ASUS" initials="A" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="26" name="刘刘" initials="" lastIdx="0" clrIdx="20"/>
   <p:cmAuthor id="27" name="张 林娜" initials="张" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="29" name="李彦利" initials="李" lastIdx="0" clrIdx="25"/>
   <p:cmAuthor id="30" name="LJH" initials="L" lastIdx="0" clrIdx="0"/>
   <p:cmAuthor id="31" name="未知用户1" initials="未" lastIdx="0" clrIdx="22"/>
   <p:cmAuthor id="34" name="a'su's" initials="a" lastIdx="0" clrIdx="33"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
     <a:srgbClr val="711000"/>
     <a:srgbClr val="01431D"/>
     <a:srgbClr val="01621F"/>
     <a:srgbClr val="AF0000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="9246" autoAdjust="0"/>
     <p:restoredTop sz="84909" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="126" d="100"/>
-          <a:sy n="126" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="1132" y="112"/>
+        <p:origin x="1570" y="77"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3959"/>
         <p:guide pos="720"/>
         <p:guide pos="7030"/>
         <p:guide orient="horz" pos="484"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -447,51 +447,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -616,51 +616,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2133,51 +2133,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2609,51 +2609,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3111,51 +3111,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3552,51 +3552,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/13</a:t>
+              <a:t>2026/7/15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3960,71 +3960,71 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -4988,51 +4988,51 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Circle your desk and chair. </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:sym typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5557520" y="4162789"/>
+            <a:off x="5557520" y="4014109"/>
             <a:ext cx="7282815" cy="460375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Choose to draw (</a:t>
             </a:r>
@@ -5055,51 +5055,51 @@
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>): your teacher and friends</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="图片 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6123305" y="4674403"/>
+            <a:off x="6123305" y="4577761"/>
             <a:ext cx="1828800" cy="1581150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="直接连接符 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F54CBD4-9EC1-7281-2265-9BCF3CD9364A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3134720" y="1334828"/>
             <a:ext cx="5761735" cy="0"/>
@@ -6816,145 +6816,146 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7">
+          <p:cNvPr id="18" name="图片 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E22543-E7C8-662D-6E2C-18482AA87575}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680EBD6A-4A70-D347-AC53-D0A2289A74C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4707353" y="1561151"/>
+            <a:ext cx="2838306" cy="4080276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="图片 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D06DF282-BC54-3676-7D36-86DEC615D24C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4315821" y="1559809"/>
-            <a:ext cx="3523919" cy="4067810"/>
+            <a:off x="718148" y="1581976"/>
+            <a:ext cx="3399438" cy="4076507"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="26" name="图片 25" descr="C:/Users/86158/Desktop/新启航一年级上册PDF/新启航一年级上册PDF_24.jpg新启航一年级上册PDF_24"/>
+          <p:cNvPr id="3" name="图片 2" descr="C:/Users/86158/Desktop/新启航一年级上册PDF/新启航一年级上册PDF_25.jpg新启航一年级上册PDF_25"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
-          <a:srcRect l="7202" t="27299" r="55941" b="13816"/>
-[...27 lines deleted...]
-          <a:blip r:embed="rId7"/>
           <a:srcRect l="7010" t="21027" r="55650" b="14213"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8393987" y="1606550"/>
             <a:ext cx="3226085" cy="4051933"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="圆角矩形标注 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2417867" y="2501425"/>
+            <a:off x="2759837" y="2501425"/>
             <a:ext cx="1642890" cy="659029"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -64056"/>
               <a:gd name="adj2" fmla="val 11524"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -7012,52 +7013,52 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s clean our _________.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="圆角矩形标注 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9113688" y="1552413"/>
-            <a:ext cx="2350705" cy="616585"/>
+            <a:off x="9113688" y="1606550"/>
+            <a:ext cx="2350705" cy="562448"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -27579"/>
               <a:gd name="adj2" fmla="val 108318"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -7255,108 +7256,108 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="圆角矩形标注 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C00F801-CD64-E201-4E09-1FA98ADFD7FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2191064" y="1945483"/>
+            <a:off x="2674283" y="1982653"/>
             <a:ext cx="1642890" cy="407440"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -42422"/>
-              <a:gd name="adj2" fmla="val 98899"/>
+              <a:gd name="adj1" fmla="val -57355"/>
+              <a:gd name="adj2" fmla="val 78829"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>School is over.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="文本框 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CE0C798-0F2F-75BE-C19E-FEC721982618}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2666068" y="2762126"/>
+            <a:off x="2970865" y="2784428"/>
             <a:ext cx="1432112" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>classroom</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0">
               <a:solidFill>
@@ -8640,86 +8641,93 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>I can see a blackboard, a desk, a chair and the floor.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" kern="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="图片 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...3 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="2921" b="2921"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="545147" y="1880234"/>
             <a:ext cx="6184265" cy="3115945"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="椭圆形标注 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3519265" y="2089785"/>
             <a:ext cx="2203450" cy="864870"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 18414"/>
               <a:gd name="adj2" fmla="val 80763"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9678,55 +9686,59 @@
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s practise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="图片 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-[...3 lines deleted...]
-          </a:stretch>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="5667" r="5667"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="252730" y="1545020"/>
             <a:ext cx="6547463" cy="3951484"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{515C4137-0900-B22E-7657-188EFEF6E4A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
@@ -10951,51 +10963,51 @@
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="COMMONDATA" val="eyJoZGlkIjoiMTUwN2FmMWU1ZjBhZTA2ZjIwMDkzY2FmMzhmYWI2MmEifQ=="/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:641.05}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:641.05}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:641.05}"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
@@ -11009,91 +11021,84 @@
 
 <file path=ppt/tags/tag18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:270.00338582677165,&quot;left&quot;:156.37220472440944,&quot;top&quot;:152.21173228346456,&quot;width&quot;:803.6277952755905}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:644.5}"/>
 </p:tagLst>
 </file>
 
-<file path=ppt/tags/tag21.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:270.00338582677165,&quot;left&quot;:156.37220472440944,&quot;top&quot;:152.21173228346456,&quot;width&quot;:803.6277952755905}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
-  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:430.4,&quot;left&quot;:-2.45,&quot;top&quot;:66.2,&quot;width&quot;:962.45}"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:590.4,&quot;left&quot;:-2.45,&quot;top&quot;:66.2,&quot;width&quot;:962.45}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:590.4,&quot;left&quot;:-2.45,&quot;top&quot;:66.2,&quot;width&quot;:962.45}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_BEAUTIFY_FLAG" val=""/>
-  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:590.4,&quot;left&quot;:-2.45,&quot;top&quot;:66.2,&quot;width&quot;:962.45}"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:592.1,&quot;left&quot;:-2.45,&quot;top&quot;:64.5,&quot;width&quot;:962.45}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:592.1,&quot;left&quot;:-2.45,&quot;top&quot;:64.5,&quot;width&quot;:962.45}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:592.1,&quot;left&quot;:-2.45,&quot;top&quot;:64.5,&quot;width&quot;:962.45}"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:641.05}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:407.5,&quot;left&quot;:178.9,&quot;top&quot;:85.15,&quot;width&quot;:641.05}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12121,70 +12126,71 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>467</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>89</Paragraphs>
   <Slides>14</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>