--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6ACA504A" w14:textId="082C4595" w:rsidR="00F36BC8" w:rsidRDefault="00E1790F" w:rsidP="00B37335">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1331,420 +1327,430 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2701"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36BC8" w14:paraId="03E12B96" w14:textId="77777777">
+      <w:tr w:rsidR="00F36BC8" w14:paraId="03E12B96" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C3E1B0" w14:textId="77777777" w:rsidR="00F36BC8" w:rsidRDefault="00E1790F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62B5F32E" w14:textId="77777777" w:rsidR="00F36BC8" w:rsidRDefault="00E1790F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="793F13A2" w14:textId="77777777" w:rsidR="00F36BC8" w:rsidRDefault="00E1790F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36BC8" w14:paraId="105C816A" w14:textId="77777777" w:rsidTr="00C26C62">
+      <w:tr w:rsidR="00F36BC8" w14:paraId="105C816A" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44052B24" w14:textId="42C4DED5" w:rsidR="00F36BC8" w:rsidRPr="003A6C76" w:rsidRDefault="00ED5239" w:rsidP="00B37335">
+          <w:p w14:paraId="44052B24" w14:textId="3056A8DD" w:rsidR="00F36BC8" w:rsidRPr="003A6C76" w:rsidRDefault="00ED5239" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66163">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00E66163">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E66163">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidR="0036615F">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>准确</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>理解韵文，掌握简单的问候语</w:t>
             </w:r>
-            <w:r w:rsidR="00E66163">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Good morning, </w:t>
             </w:r>
-            <w:r w:rsidR="00E66163">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
-            <w:r w:rsidR="00E66163">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidR="002C6FC2">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>认识</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教室及教室内的基本设施</w:t>
             </w:r>
-            <w:r w:rsidR="00C04E93">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>相关的单词：</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>classroom</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>blackboard</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>desk</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>chair</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，并能运用句型</w:t>
             </w:r>
-            <w:r w:rsidR="00CD687C">
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
-[...9 lines deleted...]
-            <w:r w:rsidR="00CD687C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This is</w:t>
+            </w:r>
+            <w:r w:rsidR="0005262E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="0005262E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidR="0076559B" w:rsidRPr="004A0E5C">
+            <w:r w:rsidR="0005262E" w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行简单的介绍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1554CB90" w14:textId="4A91338D" w:rsidR="00F36BC8" w:rsidRDefault="00CD687C" w:rsidP="00B37335">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
@@ -2816,51 +2822,61 @@
             <w:r w:rsidR="00B90B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，验证</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>上一步</w:t>
             </w:r>
             <w:r w:rsidR="00B90B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>的回答是否正确，</w:t>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90B46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>回答是否正确，</w:t>
             </w:r>
             <w:r w:rsidR="007F612C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>理解</w:t>
             </w:r>
             <w:r w:rsidR="00C4408A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00C4408A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2918,68 +2934,78 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidR="00C4408A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句子</w:t>
             </w:r>
             <w:r w:rsidR="00B90B46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="10ACDF92" w14:textId="77777777" w:rsidR="0005262E" w:rsidRDefault="0005262E" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="3AE20148" w14:textId="04364C7C" w:rsidR="00C4408A" w:rsidRDefault="00C4408A" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00BA48F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Look and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BA48F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BA48F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3716,97 +3742,108 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="0062581E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在教师的带领下开展</w:t>
             </w:r>
             <w:r w:rsidR="00C33B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>游戏：第一轮，学生听</w:t>
+              <w:t>游戏：第一轮，</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>学生听</w:t>
             </w:r>
             <w:r w:rsidR="00AE0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师随机说一个单词，如</w:t>
             </w:r>
             <w:r w:rsidR="00AE0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="00AE0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>lackboard</w:t>
             </w:r>
             <w:r w:rsidR="00AE0F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，然后指向相应的物品；第二轮，学生观察教师指向的物品，大声说出相应的单词。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5111A2B0" w14:textId="77777777" w:rsidR="00FB62A5" w:rsidRPr="00AD5C0A" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3941,50 +3978,61 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52019347" w14:textId="77777777" w:rsidR="00FB62A5" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217BFB90" w14:textId="77777777" w:rsidR="00FB62A5" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="7FEEAA1E" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="31BDC489" w14:textId="7A50F244" w:rsidR="00F36BC8" w:rsidRDefault="00E1790F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r w:rsidR="00FB62A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4063,155 +4111,143 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21E8D8A0" w14:textId="77777777" w:rsidR="00FB62A5" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CCB393B" w14:textId="77777777" w:rsidR="00FB62A5" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B5F74BD" w14:textId="084DFB27" w:rsidR="00FB62A5" w:rsidRDefault="00F45A83" w:rsidP="00B37335">
+          <w:p w14:paraId="06B80259" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70E78DF9" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B5F74BD" w14:textId="5C3ED112" w:rsidR="00FB62A5" w:rsidRDefault="00F45A83" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对核心</w:t>
             </w:r>
             <w:r w:rsidR="00FA7B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>的理解情况，并关注学生的发音，及时给予指导。</w:t>
+              <w:t>的理解情况，并关注学生的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>发音，及时给予指导。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EAEC56A" w14:textId="77777777" w:rsidR="006B66AA" w:rsidRDefault="006B66AA" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37B18E54" w14:textId="77777777" w:rsidR="0031768C" w:rsidRDefault="0031768C" w:rsidP="00B37335">
-[...54 lines deleted...]
-          <w:p w14:paraId="0536BC97" w14:textId="371E0D8E" w:rsidR="00FB62A5" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
+          <w:p w14:paraId="34A4367E" w14:textId="77777777" w:rsidR="0005262E" w:rsidRDefault="0005262E" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E9D57E" w14:textId="09B27878" w:rsidR="00CA2D32" w:rsidRDefault="00FB62A5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师关注学生的发音并及时纠正</w:t>
             </w:r>
             <w:r w:rsidR="006B66AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4222,139 +4258,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
             <w:r w:rsidR="006B66AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的含义</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-          </w:p>
-[...87 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00CA2D32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="006056BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对</w:t>
             </w:r>
             <w:r w:rsidR="006B66AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>核心</w:t>
@@ -4452,106 +4400,150 @@
               <w:t>给予鼓励和帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73B00C6D" w14:textId="77777777" w:rsidR="006B66AA" w:rsidRDefault="006B66AA" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3413C58F" w14:textId="77777777" w:rsidR="00FA7B0C" w:rsidRDefault="00FA7B0C" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0734D1AD" w14:textId="6EF1248A" w:rsidR="006B66AA" w:rsidRPr="00CA2D32" w:rsidRDefault="006B66AA" w:rsidP="00B37335">
+          <w:p w14:paraId="6D9C100A" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E362FF8" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6250C8E7" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13FC0917" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0734D1AD" w14:textId="50381EA2" w:rsidR="006B66AA" w:rsidRPr="00CA2D32" w:rsidRDefault="006B66AA" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师</w:t>
             </w:r>
             <w:r w:rsidR="001936CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察学生能否根据指令</w:t>
             </w:r>
             <w:r w:rsidR="00C26C62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>正确反馈单词或动作</w:t>
             </w:r>
             <w:r w:rsidR="000B0000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，及时发现并解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4E36" w14:paraId="7EA15603" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="009C4E36" w14:paraId="7EA15603" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1C18CDF1" w14:textId="70AB6791" w:rsidR="009C4E36" w:rsidRDefault="009C4E36" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
@@ -4626,78 +4618,77 @@
               <w:t>韵文做</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>好准备</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36BC8" w14:paraId="12A9EFB0" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="00F36BC8" w14:paraId="12A9EFB0" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="4467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47DD6F63" w14:textId="62C7DD18" w:rsidR="004643F0" w:rsidRDefault="00ED5239" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2208">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2208">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2208">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="004643F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -4727,51 +4718,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文，并能与同伴合作表演韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1507056E" w14:textId="3D478FCA" w:rsidR="00F36BC8" w:rsidRDefault="00F36BC8" w:rsidP="00B37335">
             <w:pPr>
               <w:pStyle w:val="ae"/>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="063F050D" w14:textId="4A4EFE56" w:rsidR="00BC2432" w:rsidRPr="00AD5C0A" w:rsidRDefault="00D57986" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009840FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -5039,51 +5030,51 @@
               </w:rPr>
               <w:t>out.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C82268B" w14:textId="13B0EA9E" w:rsidR="00F436E2" w:rsidRPr="000A076D" w:rsidRDefault="00B266A6" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Regular" w:hAnsi="Times New Roman Regular" w:cs="Times New Roman Regular"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Regular" w:hAnsi="Times New Roman Regular" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>学生以小组为单位，自主创编动作，表演韵文，并在全班展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154E8133" w14:textId="47D26B23" w:rsidR="008D09CF" w:rsidRPr="00AD5C0A" w:rsidRDefault="008D09CF" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察不同能力水平学生</w:t>
@@ -5165,105 +5156,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F23CD70" w14:textId="77777777" w:rsidR="000A1936" w:rsidRDefault="000A1936" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52D6B9FD" w14:textId="656CD1D5" w:rsidR="00467FF4" w:rsidRPr="008D09CF" w:rsidRDefault="008D09CF" w:rsidP="00B37335">
+          <w:p w14:paraId="3C6855DB" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D6B9FD" w14:textId="7E3E7055" w:rsidR="00467FF4" w:rsidRPr="008D09CF" w:rsidRDefault="008D09CF" w:rsidP="00B37335">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>能否积极参与</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D09CF" w14:paraId="510322C2" w14:textId="77777777" w:rsidTr="00201A51">
+      <w:tr w:rsidR="008D09CF" w14:paraId="510322C2" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="306C97AA" w14:textId="4EAC2475" w:rsidR="008D09CF" w:rsidRDefault="008D09CF" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5331,93 +5338,93 @@
               <w:t>本课时学习</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的核心语言</w:t>
             </w:r>
             <w:r w:rsidR="00170C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36BC8" w14:paraId="36E5D805" w14:textId="77777777">
+      <w:tr w:rsidR="00F36BC8" w14:paraId="36E5D805" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="570005A8" w14:textId="724C0859" w:rsidR="00F36BC8" w:rsidRDefault="002C445E" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36BC8" w14:paraId="18AECD56" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="00F36BC8" w14:paraId="18AECD56" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="679881BE" w14:textId="09C5A0BA" w:rsidR="00F36BC8" w:rsidRPr="008F2208" w:rsidRDefault="008E4702" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2208">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00212CD7" w:rsidRPr="008F2208">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
@@ -5882,51 +5889,60 @@
         </w:rPr>
         <w:t>以小组合作的形式表演故事</w:t>
       </w:r>
       <w:r w:rsidR="00EC0AAE" w:rsidRPr="00F63069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，模仿故事角色</w:t>
       </w:r>
       <w:r w:rsidRPr="00F63069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidR="00EC0AAE" w:rsidRPr="00F63069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>语言、动作、表情，深入体会故事角色的情感</w:t>
+        <w:t>语言、动作、表情，深入体会故事</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0AAE" w:rsidRPr="00F63069">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>角色的情感</w:t>
       </w:r>
       <w:r w:rsidRPr="00F63069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00DA43B5" w:rsidRPr="00F63069">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>体会语言交流的真实性、互动性和趣味性，并认识到保持教室环境整洁的重要性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590C3F60" w14:textId="77777777" w:rsidR="00403636" w:rsidRPr="00F63069" w:rsidRDefault="00403636" w:rsidP="00B37335">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="583" w:hangingChars="243" w:hanging="583"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -6073,51 +6089,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>floor, desk, chair, window, door</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14877241" w14:textId="31C45EA4" w:rsidR="0009334B" w:rsidRDefault="0009334B" w:rsidP="00B37335">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="583" w:hangingChars="243" w:hanging="583"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【核心句型】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BB5D88" w14:textId="34313E4C" w:rsidR="00403636" w:rsidRPr="001B2427" w:rsidRDefault="0009334B" w:rsidP="001B2427">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="583" w:hangingChars="243" w:hanging="583"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6164,173 +6179,173 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="246"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1868"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4565"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A578F" w14:paraId="7B7626D9" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="005A578F" w14:paraId="7B7626D9" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1118D5F1" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00D44B0F" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B501D05" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="444883C5" w14:textId="77777777" w:rsidTr="006C74D5">
+      <w:tr w:rsidR="005A578F" w14:paraId="444883C5" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB12D95" w14:textId="0A319D24" w:rsidR="005A578F" w:rsidRPr="006975B5" w:rsidRDefault="00403636" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403636">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）在看、听、读等活动中，理解故事内容。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A07A598" w14:textId="1FA1A394" w:rsidR="006975B5" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:pStyle w:val="ae"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="006975B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6683,50 +6698,51 @@
             </w:r>
             <w:r w:rsidR="00C22E10">
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>预测并跟读，</w:t>
             </w:r>
             <w:r w:rsidR="00582A08">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在教师的</w:t>
             </w:r>
             <w:r w:rsidR="00D50CF3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>指导</w:t>
             </w:r>
             <w:r w:rsidR="00582A08">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>下</w:t>
             </w:r>
             <w:r w:rsidR="00D50CF3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>初步</w:t>
             </w:r>
             <w:r w:rsidR="00582A08">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
@@ -6990,51 +7006,50 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">T: </w:t>
             </w:r>
             <w:r w:rsidR="00F57C97" w:rsidRPr="00B51D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes. Look at the blackboard. It’s not clean.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600F0CBF" w14:textId="1D3A71A8" w:rsidR="0084310A" w:rsidRPr="00B51D65" w:rsidRDefault="00201A51" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B51D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="00F57C97" w:rsidRPr="00B51D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">will the </w:t>
             </w:r>
             <w:r w:rsidR="004E3159" w:rsidRPr="00B51D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>boy and the girl</w:t>
             </w:r>
             <w:r w:rsidR="0084310A" w:rsidRPr="00B51D65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> do?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E1374DF" w14:textId="6E5461A3" w:rsidR="0084310A" w:rsidRPr="00B51D65" w:rsidRDefault="0084310A" w:rsidP="00B37335">
@@ -7419,50 +7434,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00214883">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA02CEB" w14:textId="16B58980" w:rsidR="00DD1FB5" w:rsidRDefault="00DD1FB5" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>学生观察教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="00214883">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00214883">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00922214">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>页的图片，指认图中的教室设施，在教师的指导下猜测图中人物会如何表达</w:t>
             </w:r>
             <w:r w:rsidR="002C62B9">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -7641,51 +7657,50 @@
               <w:t>T: Maybe. Let’s listen and check.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A641BC" w14:textId="77777777" w:rsidR="001B2427" w:rsidRPr="006C74D5" w:rsidRDefault="001B2427" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="424662D5" w14:textId="1DC8837E" w:rsidR="00922214" w:rsidRPr="00A6093A" w:rsidRDefault="00E33A5C" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A6093A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">9. </w:t>
             </w:r>
             <w:r w:rsidR="00922214" w:rsidRPr="00A6093A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Listen</w:t>
             </w:r>
             <w:r w:rsidRPr="00A6093A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, check</w:t>
             </w:r>
             <w:r w:rsidR="00922214" w:rsidRPr="00A6093A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E56C813" w14:textId="1A166BC1" w:rsidR="00922214" w:rsidRDefault="00E33A5C" w:rsidP="00B37335">
@@ -8032,50 +8047,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>页的图片，关注图中的教室设施和人物的表情，预测图中的老师会说的话。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BAB840B" w14:textId="72C47168" w:rsidR="00C35E0A" w:rsidRPr="00CB320F" w:rsidRDefault="00C35E0A" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB320F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">T: </w:t>
             </w:r>
             <w:r w:rsidR="006547F3" w:rsidRPr="00CB320F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Look at</w:t>
             </w:r>
             <w:r w:rsidR="00E33A5C" w:rsidRPr="00CB320F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB320F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the classroom</w:t>
             </w:r>
             <w:r w:rsidR="006547F3" w:rsidRPr="00CB320F">
               <w:rPr>
@@ -8302,51 +8318,50 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>. Watch the video and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59814ADE" w14:textId="5E4466D8" w:rsidR="007C33AB" w:rsidRPr="004A0E5C" w:rsidRDefault="007C33AB" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观看完整故事视频</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -8354,51 +8369,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>边看视频边</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟读故事</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D6B864C" w14:textId="7BCA1D16" w:rsidR="00FE3217" w:rsidRDefault="00FE3217" w:rsidP="00A440C2">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
@@ -8516,837 +8531,760 @@
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78E3697C" w14:textId="77777777" w:rsidR="007E75E3" w:rsidRDefault="007E75E3" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="473CD778" w14:textId="6AC13FF1" w:rsidR="00AB0498" w:rsidRPr="00536311" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+          <w:p w14:paraId="5382B759" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD5C0A">
-[...580 lines deleted...]
-          <w:p w14:paraId="0D720A8B" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00A440C2">
+          </w:p>
+          <w:p w14:paraId="7281E802" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6B0B3356" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00A440C2">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6C849F" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1850A617" w14:textId="77777777" w:rsidR="00290C32" w:rsidRDefault="00290C32" w:rsidP="00A440C2">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE5BEEC" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="69006CDC" w14:textId="77777777" w:rsidR="00290C32" w:rsidRDefault="00290C32" w:rsidP="00A440C2">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473CD778" w14:textId="5728B648" w:rsidR="00AB0498" w:rsidRPr="00536311" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...6 lines deleted...]
-          <w:p w14:paraId="16CD598C" w14:textId="77777777" w:rsidR="00696608" w:rsidRDefault="00696608" w:rsidP="00A440C2">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音并及时给予纠正。</w:t>
+            </w:r>
+            <w:r w:rsidR="005063C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在学生预测故</w:t>
+            </w:r>
+            <w:r w:rsidR="005063C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>事内容时，允许其用中文辅助表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0422DFF4" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36F15DC6" w14:textId="77777777" w:rsidR="00AD6BA0" w:rsidRDefault="00AD6BA0" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2697C80E" w14:textId="1C8BB6D2" w:rsidR="00AB0498" w:rsidRDefault="006C7234" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生获取信息的情况，允许学生用中文辅助表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD35055" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C2826BF" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ADB6BCD" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D09A2C6" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FB0D03" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406D2B92" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6392CAC0" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E0A63D0" w14:textId="77777777" w:rsidR="00420526" w:rsidRPr="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2709FE6A" w14:textId="61BD5F3A" w:rsidR="00AB0498" w:rsidRDefault="006C7234" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生的发音并及时纠正。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4571F755" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="402A5504" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330C4BD4" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C5C187" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329E5D1E" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00671228" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D303C3C" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E838A04" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6752707E" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B27371" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39039A28" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A3DBDC8" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DA685EA" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="486C16D5" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75B4C563" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33056944" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71A42ABE" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4208C172" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F20728" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34097415" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B70857" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC7F315" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AC541AC" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C75438B" w14:textId="77777777" w:rsidR="00AB0498" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D720A8B" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EF11DA2" w14:textId="77777777" w:rsidR="00696608" w:rsidRDefault="00696608" w:rsidP="00A440C2">
+          <w:p w14:paraId="6B0B3356" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64944DFF" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="1850A617" w14:textId="77777777" w:rsidR="00290C32" w:rsidRDefault="00290C32" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B270A0A" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="69006CDC" w14:textId="77777777" w:rsidR="00290C32" w:rsidRDefault="00290C32" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DF27BE9" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="16CD598C" w14:textId="77777777" w:rsidR="00696608" w:rsidRDefault="00696608" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49B013AF" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="5EF11DA2" w14:textId="77777777" w:rsidR="00696608" w:rsidRDefault="00696608" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BFEDF53" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="64944DFF" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CAAA16B" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
+          <w:p w14:paraId="7B270A0A" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48D9791B" w14:textId="77777777" w:rsidR="001B2427" w:rsidRDefault="001B2427" w:rsidP="00A440C2">
+          <w:p w14:paraId="0DF27BE9" w14:textId="77777777" w:rsidR="006C74D5" w:rsidRDefault="006C74D5" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29AD003E" w14:textId="3C3498DF" w:rsidR="00AB0498" w:rsidRPr="009E31DF" w:rsidRDefault="00AB0498" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -9403,57 +9341,57 @@
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="502205E2" w14:textId="7C700F53" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00A440C2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304B53" w14:paraId="73EB05FD" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="00304B53" w14:paraId="73EB05FD" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9924" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1DA59252" w14:textId="7DB7F60D" w:rsidR="00304B53" w:rsidRDefault="00304B53" w:rsidP="000220AF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
@@ -9492,57 +9430,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>；同时通过</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>听音、模仿、跟读等方式，初步运用核心语言表达提议</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="03AFED24" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="005A578F" w14:paraId="03AFED24" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="1408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="249459B9" w14:textId="7B251E77" w:rsidR="005A578F" w:rsidRPr="003C761D" w:rsidRDefault="008A1BBF" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004863A4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00833565">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9643,51 +9581,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
             <w:r w:rsidR="008101D6" w:rsidRPr="00555452">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00833565">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D2C7626" w14:textId="07D87F28" w:rsidR="00D34EC7" w:rsidRPr="00EA4B8B" w:rsidRDefault="007C33AB" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15. </w:t>
             </w:r>
             <w:r w:rsidR="00D34EC7" w:rsidRPr="00EA4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -9919,62 +9857,61 @@
               </w:rPr>
               <w:t>，不相符的打</w:t>
             </w:r>
             <w:r w:rsidR="009D37B4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>错号</w:t>
             </w:r>
             <w:r w:rsidR="00CE47B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="0092623B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>最后，全班核对答案。</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>最后，全班核</w:t>
+            </w:r>
+            <w:r w:rsidR="0092623B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>对答案。</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2CD189C6" w14:textId="59BC2F2B" w:rsidR="0092623B" w:rsidRDefault="0092623B" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00D34EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
@@ -10225,102 +10162,103 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: Next, they clean the…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD735F3" w14:textId="3368EC7F" w:rsidR="005A578F" w:rsidRPr="00696608" w:rsidRDefault="00411E53" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: Floor…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AC4319B" w14:textId="1C15606F" w:rsidR="005A578F" w:rsidRDefault="006F508A" w:rsidP="00A440C2">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生对故事情节和核心语言知识的理解与掌握情况，及时发现</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00487435" w14:paraId="28CCDBAD" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="00487435" w14:paraId="28CCDBAD" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9924" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="39847016" w14:textId="664093C6" w:rsidR="00487435" w:rsidRDefault="00487435" w:rsidP="000D35BC">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -10334,129 +10272,128 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>运</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>用、内化</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本课时核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="0C999EF1" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="005A578F" w14:paraId="0C999EF1" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="4810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1868" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DFE9082" w14:textId="6F78547B" w:rsidR="005A578F" w:rsidRDefault="008A1BBF" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA4B8B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="009C5398" w:rsidRPr="009C5398">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>以小组合作的形式表演故事</w:t>
             </w:r>
             <w:r w:rsidR="00487435">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，模仿故事角色的语言、动作、表情，深入体会故事角色的情感，</w:t>
             </w:r>
             <w:r w:rsidR="00487435">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体会语言交流的真实性、互动性和趣味性，并认识到保持教室环境整洁的重要性。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49FA8F09" w14:textId="59E973D2" w:rsidR="005A578F" w:rsidRDefault="00381402" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004A16E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
@@ -10635,51 +10572,51 @@
               </w:rPr>
               <w:t>表情。表演结束后</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>根据评价标准</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行自评和互评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="118B4710" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2731E15E" w14:textId="77777777" w:rsidR="006F508A" w:rsidRDefault="006F508A" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10770,57 +10707,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对故事的理解情况</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011B89" w14:paraId="53550D23" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="00011B89" w14:paraId="53550D23" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9924" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="695DECDF" w14:textId="3A44CFBC" w:rsidR="00011B89" w:rsidRDefault="00011B89" w:rsidP="000220AF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r w:rsidR="00C4707A" w:rsidRPr="00CB5B0E">
               <w:rPr>
@@ -10862,93 +10799,93 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进一步</w:t>
             </w:r>
             <w:r w:rsidR="00002BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>体会故事角色完成教室清扫工作的成就感，</w:t>
             </w:r>
             <w:r w:rsidR="005E0D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>从而形成自觉爱护教室环境、保持教室环境整洁的意识。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011002B" w14:paraId="0067516E" w14:textId="77777777" w:rsidTr="00403636">
+      <w:tr w:rsidR="0011002B" w14:paraId="0067516E" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9924" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="043500AB" w14:textId="309B875A" w:rsidR="0011002B" w:rsidRDefault="002C445E" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011002B" w14:paraId="496360D6" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="0011002B" w14:paraId="496360D6" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9924" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6A6B529B" w14:textId="77777777" w:rsidR="0011002B" w:rsidRPr="004A0E5C" w:rsidRDefault="005E0D6D" w:rsidP="00B37335">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF156E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -11581,51 +11518,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60398C8F" w14:textId="59E4636E" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="005D5640">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>核心词汇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD23792" w14:textId="0A685B2B" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
       <w:pPr>
@@ -11838,197 +11774,197 @@
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A578F" w14:paraId="216CB118" w14:textId="77777777" w:rsidTr="00E1790F">
+      <w:tr w:rsidR="005A578F" w14:paraId="216CB118" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AF06E50" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04C4CFC1" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D62C6AE" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="6A1594D6" w14:textId="77777777" w:rsidTr="00CF3401">
+      <w:tr w:rsidR="005A578F" w14:paraId="6A1594D6" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="1408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67B0804F" w14:textId="5A0EAB3F" w:rsidR="005A578F" w:rsidRPr="003C761D" w:rsidRDefault="00896161" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24B8E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）在具体情境中，运用所学语言表达打扫教室的提议，并给予恰当的回应。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7937394D" w14:textId="77777777" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:pStyle w:val="ae"/>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="569E40AC" w14:textId="0DBFA1F5" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00B95836">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -12321,51 +12257,60 @@
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00605D99">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004A0E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>页的图片，</w:t>
             </w:r>
             <w:r w:rsidR="00C8683B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>在教师的引导下，说出图中教室设施的英文单词，然后猜测</w:t>
+              <w:t>在教师的引导下，说出图中教室设施的英文单词，然</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8683B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>后猜测</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FA4DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FA4DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>会</w:t>
             </w:r>
             <w:r w:rsidR="00354C0E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12755,60 +12700,51 @@
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="0053775F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中的某一个教室设施，用</w:t>
             </w:r>
             <w:r w:rsidR="0053775F" w:rsidRPr="00605D99">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="0053775F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let’s </w:t>
-[...8 lines deleted...]
-              <w:t>clean our / the</w:t>
+              <w:t>Let’s clean our / the</w:t>
             </w:r>
             <w:r w:rsidR="00AC695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="0053775F" w:rsidRPr="00605D99">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00AC695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表达提议，另一个学生用</w:t>
             </w:r>
@@ -12842,51 +12778,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00AC695B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行回应。</w:t>
             </w:r>
             <w:r w:rsidR="005218F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>部分小组在全班进行展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19CC8814" w14:textId="2913FEBC" w:rsidR="00186AFB" w:rsidRPr="00AD5C0A" w:rsidRDefault="00186AFB" w:rsidP="00A440C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -13011,51 +12947,62 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>必要时</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>播放课文录音，帮助学生回顾故事内容</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024F323D" w14:textId="77777777" w:rsidR="005218F6" w:rsidRPr="00AD5C0A" w:rsidRDefault="005218F6" w:rsidP="00A440C2">
+          <w:p w14:paraId="20D6F31E" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="024F323D" w14:textId="1BD6F738" w:rsidR="005218F6" w:rsidRPr="00AD5C0A" w:rsidRDefault="005218F6" w:rsidP="00A440C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13167,51 +13114,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="304D3588" w14:textId="77777777" w:rsidR="008E13FD" w:rsidRDefault="008E13FD" w:rsidP="00A440C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B1DA067" w14:textId="77777777" w:rsidR="008E13FD" w:rsidRDefault="008E13FD" w:rsidP="00A440C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2747233C" w14:textId="4362F4F3" w:rsidR="005218F6" w:rsidRPr="00AD5C0A" w:rsidRDefault="005218F6" w:rsidP="00A440C2">
+          <w:p w14:paraId="455F64A2" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A93822D" w14:textId="77777777" w:rsidR="00420526" w:rsidRDefault="00420526" w:rsidP="00A440C2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2747233C" w14:textId="77A47117" w:rsidR="005218F6" w:rsidRPr="00AD5C0A" w:rsidRDefault="005218F6" w:rsidP="00A440C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="005B68B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
@@ -13219,57 +13186,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动情况，及时给予帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC34406" w14:textId="707BFDB4" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005218F6" w14:paraId="29BEBCDA" w14:textId="77777777" w:rsidTr="00DB40D3">
+      <w:tr w:rsidR="005218F6" w14:paraId="29BEBCDA" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="682D37B3" w14:textId="163925E2" w:rsidR="005218F6" w:rsidRDefault="005218F6" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13378,57 +13345,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>为学生在日常生活中</w:t>
             </w:r>
             <w:r w:rsidR="00C46F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的交流</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提供了简单实用的交际示范。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="560B8D33" w14:textId="77777777" w:rsidTr="00E1790F">
+      <w:tr w:rsidR="005A578F" w14:paraId="560B8D33" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A614FC" w14:textId="77777777" w:rsidR="00B95836" w:rsidRDefault="00B95836" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7CFD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -13436,51 +13403,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察并找出两幅图片的不同之处，尝试用英语进行描述。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58FBBCEB" w14:textId="24F619D3" w:rsidR="005A578F" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:pStyle w:val="ae"/>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63E6D94A" w14:textId="23B3299B" w:rsidR="005A578F" w:rsidRDefault="001B3ECC" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5. Look and c</w:t>
             </w:r>
             <w:r w:rsidR="005A578F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13800,50 +13767,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and this is the door in Picture B. Are they the same?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501930F7" w14:textId="77777777" w:rsidR="000062DB" w:rsidRDefault="000062DB" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ss: No.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3511E30D" w14:textId="6A14FF2A" w:rsidR="00235D56" w:rsidRDefault="000062DB" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">T: Can you </w:t>
             </w:r>
             <w:r w:rsidR="00756F8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -14587,51 +14555,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ook.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77DFEABE" w14:textId="60593249" w:rsidR="009B1181" w:rsidRDefault="009B1181" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>T: Can you see th</w:t>
             </w:r>
             <w:r w:rsidR="00372377">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> book in Picture A?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EBAB66" w14:textId="77777777" w:rsidR="009B1181" w:rsidRDefault="009B1181" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -14795,102 +14762,102 @@
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中的粉笔</w:t>
             </w:r>
             <w:r w:rsidR="00C966C4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="177DF422" w14:textId="3A554671" w:rsidR="005A578F" w:rsidRPr="004A0E5C" w:rsidRDefault="005D726D" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否认真观察图片并</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>找出</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>两幅图片的差异，及时给予提示和帮助，必要时可以用中文解释，并允许学生用中文辅助表达。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D726D" w14:paraId="5C02B49D" w14:textId="77777777" w:rsidTr="00DB40D3">
+      <w:tr w:rsidR="005D726D" w14:paraId="5C02B49D" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="35FA3CFE" w14:textId="194365D8" w:rsidR="005D726D" w:rsidRDefault="005D726D" w:rsidP="00B37335">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="981"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -14914,129 +14881,130 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>增强学习的趣味性，</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>提升学生的观察力</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="14AF1BDF" w14:textId="77777777" w:rsidTr="00A810F2">
+      <w:tr w:rsidR="005A578F" w14:paraId="14AF1BDF" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="6848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBB58AA" w14:textId="77777777" w:rsidR="00B95836" w:rsidRDefault="00B95836" w:rsidP="00B37335">
+          <w:p w14:paraId="6FBB58AA" w14:textId="2D4D0F69" w:rsidR="00B95836" w:rsidRDefault="00B95836" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C966C4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（3）</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="0005262E" w:rsidRPr="00610F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>画出自己的教室以及教室内的设施，</w:t>
+            </w:r>
+            <w:r w:rsidR="0005262E" w:rsidRPr="00610F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>运用核心语言在</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="0005262E" w:rsidRPr="00610F5D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>全班进行展示、介绍，并在此过程中，学会欣赏教室的美，自觉维护教室的环境。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="455D0378" w14:textId="77777777" w:rsidR="005A578F" w:rsidRPr="004A0E5C" w:rsidRDefault="005A578F" w:rsidP="00B37335">
             <w:pPr>
               <w:pStyle w:val="ae"/>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6023" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C20C84E" w14:textId="6D566DBC" w:rsidR="00D92DA9" w:rsidRDefault="00B37335" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00D92DA9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -15117,61 +15085,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>真实</w:t>
             </w:r>
             <w:r w:rsidR="001A2873">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教室中的设施，</w:t>
             </w:r>
             <w:r w:rsidR="004A06E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>尝试说出教室设施的英文单词。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B216840" w14:textId="77777777" w:rsidR="004A06E3" w:rsidRDefault="004A06E3" w:rsidP="00B37335">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6F961CE1" w14:textId="77777777" w:rsidR="00C213AE" w:rsidRDefault="00C213AE" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EB7707F" w14:textId="0F84562A" w:rsidR="005A578F" w:rsidRDefault="00B37335" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -15279,61 +15236,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在绘制的图片</w:t>
             </w:r>
             <w:r w:rsidR="00F835BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>圈出自己的桌椅。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="669A1CB1" w14:textId="77777777" w:rsidR="00F835BA" w:rsidRDefault="00F835BA" w:rsidP="00B37335">
-            <w:pPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="68B21005" w14:textId="77777777" w:rsidR="00F577B9" w:rsidRDefault="00F577B9" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="121D75F2" w14:textId="77777777" w:rsidR="00F577B9" w:rsidRPr="004A0E5C" w:rsidRDefault="00F577B9" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AFAAF32" w14:textId="509B9949" w:rsidR="005A578F" w:rsidRDefault="00B37335" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -15549,53 +15495,53 @@
               </w:rPr>
               <w:t>派代表</w:t>
             </w:r>
             <w:r w:rsidR="00FB662B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在全班进行展示、介绍</w:t>
             </w:r>
             <w:r w:rsidR="00DE04BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，其余学生对展示作品进行评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBC14AD" w14:textId="565A99F1" w:rsidR="005A578F" w:rsidRDefault="00551EEB" w:rsidP="00A440C2">
+          <w:p w14:paraId="03278125" w14:textId="1D921C25" w:rsidR="00420526" w:rsidRDefault="00551EEB" w:rsidP="00420526">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="981"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00C213AE">
@@ -15617,51 +15563,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>积极参与讨论</w:t>
             </w:r>
             <w:r w:rsidR="005B68B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>和</w:t>
             </w:r>
             <w:r w:rsidR="00C213AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>发言，并观察学生对核心词汇的掌握情况，及时给予指导和帮助。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE5B58D" w14:textId="3C22F83A" w:rsidR="005A578F" w:rsidRDefault="00C213AE" w:rsidP="00A440C2">
+          <w:p w14:paraId="3FE5B58D" w14:textId="07F5FE40" w:rsidR="005A578F" w:rsidRDefault="00C213AE" w:rsidP="00A440C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否根据任务要求，清晰绘制</w:t>
             </w:r>
             <w:r w:rsidR="00F577B9">
@@ -15693,93 +15639,93 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否运用核心语言</w:t>
             </w:r>
             <w:r w:rsidR="002501C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行</w:t>
             </w:r>
             <w:r w:rsidR="00DB40D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表达，及时给予鼓励和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="7D27216C" w14:textId="77777777" w:rsidTr="00E1790F">
+      <w:tr w:rsidR="005A578F" w14:paraId="7D27216C" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CCCF030" w14:textId="673248FF" w:rsidR="005A578F" w:rsidRDefault="002C445E" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A578F" w14:paraId="4C5E6443" w14:textId="77777777" w:rsidTr="00474FE6">
+      <w:tr w:rsidR="005A578F" w14:paraId="4C5E6443" w14:textId="77777777" w:rsidTr="00420526">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="231575CA" w14:textId="101E67F6" w:rsidR="00CE45BC" w:rsidRPr="002501C8" w:rsidRDefault="00CE45BC" w:rsidP="00B37335">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="008F5FF8" w:rsidRPr="002501C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
@@ -15875,76 +15821,72 @@
             </w:r>
             <w:r w:rsidR="005A578F" w:rsidRPr="002501C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="528F8AB1" w14:textId="67C87D0B" w:rsidR="00340CAD" w:rsidRDefault="00340CAD" w:rsidP="00340CAD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00340CAD">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="002259DD" w14:textId="77777777" w:rsidR="0032178B" w:rsidRDefault="0032178B">
+    <w:p w14:paraId="5EE2D525" w14:textId="77777777" w:rsidR="006F2DC5" w:rsidRDefault="006F2DC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F7DEB9" w14:textId="77777777" w:rsidR="0032178B" w:rsidRDefault="0032178B">
+    <w:p w14:paraId="12C1CB6C" w14:textId="77777777" w:rsidR="006F2DC5" w:rsidRDefault="006F2DC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
@@ -15982,148 +15924,105 @@
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Regular">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BEF931F" w14:textId="77777777" w:rsidR="0040644F" w:rsidRDefault="0040644F">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31592615" w14:textId="4D9065F5" w:rsidR="00E33A5C" w:rsidRDefault="00E33A5C" w:rsidP="00340483">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004863FC" w:rsidRPr="004863FC">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63387F12" w14:textId="77777777" w:rsidR="0032178B" w:rsidRDefault="0032178B">
+    <w:p w14:paraId="0B56ADA7" w14:textId="77777777" w:rsidR="006F2DC5" w:rsidRDefault="006F2DC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF25388" w14:textId="77777777" w:rsidR="0032178B" w:rsidRDefault="0032178B">
+    <w:p w14:paraId="0943A2F4" w14:textId="77777777" w:rsidR="006F2DC5" w:rsidRDefault="006F2DC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0552472B" w14:textId="77777777" w:rsidR="0040644F" w:rsidRDefault="0040644F">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="249F2230" w14:textId="3B9FFFDB" w:rsidR="009D4E20" w:rsidRDefault="009D4E20" w:rsidP="006B5897">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
-      <w:rPr>
-[...11 lines deleted...]
-      <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1716EAC1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1716EAC1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="312"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="284F8B65"/>
@@ -16426,50 +16325,51 @@
     <w:rsid w:val="F7773282"/>
     <w:rsid w:val="FB7AC4CE"/>
     <w:rsid w:val="FB7FB3ED"/>
     <w:rsid w:val="FBFF88E2"/>
     <w:rsid w:val="FDF5B59F"/>
     <w:rsid w:val="FF7C4E52"/>
     <w:rsid w:val="FFF20867"/>
     <w:rsid w:val="FFF760F2"/>
     <w:rsid w:val="FFFA8EAC"/>
     <w:rsid w:val="00000A48"/>
     <w:rsid w:val="00002BDB"/>
     <w:rsid w:val="00004820"/>
     <w:rsid w:val="000062DB"/>
     <w:rsid w:val="000073B3"/>
     <w:rsid w:val="00010236"/>
     <w:rsid w:val="00011B89"/>
     <w:rsid w:val="00016EAE"/>
     <w:rsid w:val="00020876"/>
     <w:rsid w:val="000220AF"/>
     <w:rsid w:val="00023EC0"/>
     <w:rsid w:val="00024BDB"/>
     <w:rsid w:val="00030161"/>
     <w:rsid w:val="00036E18"/>
     <w:rsid w:val="00040C0A"/>
     <w:rsid w:val="00050E40"/>
+    <w:rsid w:val="0005262E"/>
     <w:rsid w:val="00053513"/>
     <w:rsid w:val="000538D2"/>
     <w:rsid w:val="000551A3"/>
     <w:rsid w:val="00055934"/>
     <w:rsid w:val="00056067"/>
     <w:rsid w:val="00056B54"/>
     <w:rsid w:val="000613A4"/>
     <w:rsid w:val="00065181"/>
     <w:rsid w:val="00077FB9"/>
     <w:rsid w:val="000807AB"/>
     <w:rsid w:val="00090190"/>
     <w:rsid w:val="00090A2C"/>
     <w:rsid w:val="0009334B"/>
     <w:rsid w:val="000A076D"/>
     <w:rsid w:val="000A1936"/>
     <w:rsid w:val="000A1FE8"/>
     <w:rsid w:val="000A36C1"/>
     <w:rsid w:val="000A4BBC"/>
     <w:rsid w:val="000A5F0E"/>
     <w:rsid w:val="000B0000"/>
     <w:rsid w:val="000B0813"/>
     <w:rsid w:val="000C1B18"/>
     <w:rsid w:val="000C3ECF"/>
     <w:rsid w:val="000D16D6"/>
     <w:rsid w:val="000D27E6"/>
@@ -16591,71 +16491,74 @@
     <w:rsid w:val="00340CAD"/>
     <w:rsid w:val="00345DC0"/>
     <w:rsid w:val="003468D5"/>
     <w:rsid w:val="00353008"/>
     <w:rsid w:val="00353AC9"/>
     <w:rsid w:val="00353DEF"/>
     <w:rsid w:val="00354C0E"/>
     <w:rsid w:val="003570C6"/>
     <w:rsid w:val="00362B74"/>
     <w:rsid w:val="0036615F"/>
     <w:rsid w:val="00367651"/>
     <w:rsid w:val="00372377"/>
     <w:rsid w:val="00375BD2"/>
     <w:rsid w:val="00381402"/>
     <w:rsid w:val="00384451"/>
     <w:rsid w:val="00391A2D"/>
     <w:rsid w:val="00392318"/>
     <w:rsid w:val="00394FD9"/>
     <w:rsid w:val="00395710"/>
     <w:rsid w:val="0039660D"/>
     <w:rsid w:val="003A4CFB"/>
     <w:rsid w:val="003A6C76"/>
     <w:rsid w:val="003B15A2"/>
     <w:rsid w:val="003B2F53"/>
     <w:rsid w:val="003B5C34"/>
+    <w:rsid w:val="003C00B0"/>
     <w:rsid w:val="003C3EA0"/>
     <w:rsid w:val="003C51D1"/>
     <w:rsid w:val="003C72DF"/>
     <w:rsid w:val="003C761D"/>
     <w:rsid w:val="003D0422"/>
     <w:rsid w:val="003D06DB"/>
     <w:rsid w:val="003D16FE"/>
     <w:rsid w:val="003D267B"/>
     <w:rsid w:val="003D55E9"/>
     <w:rsid w:val="003D609D"/>
     <w:rsid w:val="003F0B71"/>
     <w:rsid w:val="003F6822"/>
     <w:rsid w:val="00403636"/>
     <w:rsid w:val="00404160"/>
+    <w:rsid w:val="004048B1"/>
     <w:rsid w:val="0040644F"/>
     <w:rsid w:val="00411C85"/>
     <w:rsid w:val="00411E53"/>
     <w:rsid w:val="00412A10"/>
     <w:rsid w:val="004132A7"/>
     <w:rsid w:val="00414FE6"/>
     <w:rsid w:val="00420326"/>
+    <w:rsid w:val="00420526"/>
     <w:rsid w:val="00422FA1"/>
     <w:rsid w:val="00433B85"/>
     <w:rsid w:val="00441599"/>
     <w:rsid w:val="004417AD"/>
     <w:rsid w:val="00445353"/>
     <w:rsid w:val="004643F0"/>
     <w:rsid w:val="00467FF4"/>
     <w:rsid w:val="00470C89"/>
     <w:rsid w:val="00474FE6"/>
     <w:rsid w:val="00475673"/>
     <w:rsid w:val="00475861"/>
     <w:rsid w:val="00483890"/>
     <w:rsid w:val="00485942"/>
     <w:rsid w:val="004863A4"/>
     <w:rsid w:val="004863FC"/>
     <w:rsid w:val="00487435"/>
     <w:rsid w:val="004A06E3"/>
     <w:rsid w:val="004A0848"/>
     <w:rsid w:val="004A0E1B"/>
     <w:rsid w:val="004A0E5C"/>
     <w:rsid w:val="004A0F32"/>
     <w:rsid w:val="004A16E9"/>
     <w:rsid w:val="004A3712"/>
     <w:rsid w:val="004B5238"/>
     <w:rsid w:val="004B58C4"/>
@@ -16757,50 +16660,51 @@
     <w:rsid w:val="006868EF"/>
     <w:rsid w:val="00690C8A"/>
     <w:rsid w:val="006952BC"/>
     <w:rsid w:val="00696608"/>
     <w:rsid w:val="006975B5"/>
     <w:rsid w:val="006A3086"/>
     <w:rsid w:val="006A5D18"/>
     <w:rsid w:val="006A7C8D"/>
     <w:rsid w:val="006B04DF"/>
     <w:rsid w:val="006B5897"/>
     <w:rsid w:val="006B66AA"/>
     <w:rsid w:val="006B74DB"/>
     <w:rsid w:val="006C226E"/>
     <w:rsid w:val="006C2853"/>
     <w:rsid w:val="006C340C"/>
     <w:rsid w:val="006C6C4F"/>
     <w:rsid w:val="006C7234"/>
     <w:rsid w:val="006C74D5"/>
     <w:rsid w:val="006D0B2B"/>
     <w:rsid w:val="006D0F0C"/>
     <w:rsid w:val="006D23FE"/>
     <w:rsid w:val="006D5A48"/>
     <w:rsid w:val="006E2292"/>
     <w:rsid w:val="006E2360"/>
     <w:rsid w:val="006E4DD2"/>
+    <w:rsid w:val="006F2DC5"/>
     <w:rsid w:val="006F3C0D"/>
     <w:rsid w:val="006F483D"/>
     <w:rsid w:val="006F508A"/>
     <w:rsid w:val="006F5209"/>
     <w:rsid w:val="006F663D"/>
     <w:rsid w:val="006F7BE6"/>
     <w:rsid w:val="007008BD"/>
     <w:rsid w:val="00701575"/>
     <w:rsid w:val="00702F54"/>
     <w:rsid w:val="00703B16"/>
     <w:rsid w:val="00705851"/>
     <w:rsid w:val="007076BE"/>
     <w:rsid w:val="00713165"/>
     <w:rsid w:val="007223ED"/>
     <w:rsid w:val="00731288"/>
     <w:rsid w:val="00732128"/>
     <w:rsid w:val="0073544C"/>
     <w:rsid w:val="00737F7D"/>
     <w:rsid w:val="00740311"/>
     <w:rsid w:val="00740560"/>
     <w:rsid w:val="007514AF"/>
     <w:rsid w:val="00756F8F"/>
     <w:rsid w:val="00761549"/>
     <w:rsid w:val="00764B0B"/>
     <w:rsid w:val="0076559B"/>
@@ -16860,91 +16764,94 @@
     <w:rsid w:val="00896161"/>
     <w:rsid w:val="00897DD2"/>
     <w:rsid w:val="008A1BBF"/>
     <w:rsid w:val="008A6E2C"/>
     <w:rsid w:val="008B1072"/>
     <w:rsid w:val="008B19C1"/>
     <w:rsid w:val="008B4095"/>
     <w:rsid w:val="008C50E9"/>
     <w:rsid w:val="008C7A94"/>
     <w:rsid w:val="008D09CF"/>
     <w:rsid w:val="008D0B7C"/>
     <w:rsid w:val="008D5B4E"/>
     <w:rsid w:val="008D6AE4"/>
     <w:rsid w:val="008E13FD"/>
     <w:rsid w:val="008E2AA2"/>
     <w:rsid w:val="008E3948"/>
     <w:rsid w:val="008E4702"/>
     <w:rsid w:val="008F2208"/>
     <w:rsid w:val="008F5FF8"/>
     <w:rsid w:val="008F79EE"/>
     <w:rsid w:val="0090301E"/>
     <w:rsid w:val="00911F17"/>
     <w:rsid w:val="00917386"/>
     <w:rsid w:val="00922214"/>
     <w:rsid w:val="00922AC3"/>
+    <w:rsid w:val="00924277"/>
     <w:rsid w:val="009246FC"/>
     <w:rsid w:val="0092623B"/>
     <w:rsid w:val="00926399"/>
     <w:rsid w:val="00926C27"/>
     <w:rsid w:val="00927216"/>
     <w:rsid w:val="00931CF3"/>
     <w:rsid w:val="009402BC"/>
     <w:rsid w:val="00945922"/>
     <w:rsid w:val="00945FD2"/>
     <w:rsid w:val="00946B76"/>
     <w:rsid w:val="00946FD4"/>
     <w:rsid w:val="0094706D"/>
     <w:rsid w:val="00951FCE"/>
     <w:rsid w:val="009520BD"/>
     <w:rsid w:val="00956B51"/>
     <w:rsid w:val="00960162"/>
     <w:rsid w:val="009627F1"/>
+    <w:rsid w:val="00963FD2"/>
     <w:rsid w:val="009641D6"/>
     <w:rsid w:val="009704B7"/>
     <w:rsid w:val="00973E80"/>
     <w:rsid w:val="0097570E"/>
     <w:rsid w:val="009840FA"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A11F1"/>
     <w:rsid w:val="009A1474"/>
     <w:rsid w:val="009A1F1F"/>
     <w:rsid w:val="009A49E2"/>
     <w:rsid w:val="009A5417"/>
     <w:rsid w:val="009A748E"/>
     <w:rsid w:val="009A7E45"/>
     <w:rsid w:val="009B0920"/>
     <w:rsid w:val="009B1181"/>
     <w:rsid w:val="009C4E36"/>
     <w:rsid w:val="009C5398"/>
     <w:rsid w:val="009D039B"/>
     <w:rsid w:val="009D129A"/>
     <w:rsid w:val="009D3333"/>
     <w:rsid w:val="009D37B4"/>
     <w:rsid w:val="009D4E20"/>
     <w:rsid w:val="009E1902"/>
     <w:rsid w:val="009E36B7"/>
+    <w:rsid w:val="009E37D4"/>
     <w:rsid w:val="009F0F32"/>
     <w:rsid w:val="009F2610"/>
     <w:rsid w:val="00A0331A"/>
     <w:rsid w:val="00A03A58"/>
     <w:rsid w:val="00A06DF3"/>
     <w:rsid w:val="00A10B63"/>
     <w:rsid w:val="00A15D47"/>
     <w:rsid w:val="00A1792D"/>
     <w:rsid w:val="00A23CDD"/>
     <w:rsid w:val="00A24D9A"/>
     <w:rsid w:val="00A34621"/>
     <w:rsid w:val="00A440C2"/>
     <w:rsid w:val="00A51126"/>
     <w:rsid w:val="00A51895"/>
     <w:rsid w:val="00A55510"/>
     <w:rsid w:val="00A6093A"/>
     <w:rsid w:val="00A65056"/>
     <w:rsid w:val="00A76034"/>
     <w:rsid w:val="00A772D1"/>
     <w:rsid w:val="00A77D4C"/>
     <w:rsid w:val="00A810F2"/>
     <w:rsid w:val="00A842A2"/>
     <w:rsid w:val="00A944CC"/>
     <w:rsid w:val="00AB0498"/>
     <w:rsid w:val="00AB3D57"/>
@@ -16956,50 +16863,51 @@
     <w:rsid w:val="00AD6BA0"/>
     <w:rsid w:val="00AE0F9D"/>
     <w:rsid w:val="00AE15BA"/>
     <w:rsid w:val="00AF363D"/>
     <w:rsid w:val="00AF6261"/>
     <w:rsid w:val="00AF6F68"/>
     <w:rsid w:val="00B03551"/>
     <w:rsid w:val="00B047BA"/>
     <w:rsid w:val="00B11EE4"/>
     <w:rsid w:val="00B15666"/>
     <w:rsid w:val="00B266A6"/>
     <w:rsid w:val="00B26759"/>
     <w:rsid w:val="00B27579"/>
     <w:rsid w:val="00B27EDA"/>
     <w:rsid w:val="00B3041F"/>
     <w:rsid w:val="00B31BE5"/>
     <w:rsid w:val="00B33525"/>
     <w:rsid w:val="00B35DBC"/>
     <w:rsid w:val="00B37335"/>
     <w:rsid w:val="00B41CE0"/>
     <w:rsid w:val="00B463F7"/>
     <w:rsid w:val="00B4659F"/>
     <w:rsid w:val="00B51D65"/>
     <w:rsid w:val="00B546E2"/>
     <w:rsid w:val="00B6094C"/>
+    <w:rsid w:val="00B71662"/>
     <w:rsid w:val="00B756BF"/>
     <w:rsid w:val="00B815C4"/>
     <w:rsid w:val="00B86EAF"/>
     <w:rsid w:val="00B90B46"/>
     <w:rsid w:val="00B91674"/>
     <w:rsid w:val="00B91E20"/>
     <w:rsid w:val="00B93540"/>
     <w:rsid w:val="00B9446F"/>
     <w:rsid w:val="00B95836"/>
     <w:rsid w:val="00BA48F9"/>
     <w:rsid w:val="00BA51A1"/>
     <w:rsid w:val="00BA5986"/>
     <w:rsid w:val="00BB0651"/>
     <w:rsid w:val="00BB15D5"/>
     <w:rsid w:val="00BB27B8"/>
     <w:rsid w:val="00BB643F"/>
     <w:rsid w:val="00BB69B1"/>
     <w:rsid w:val="00BC20CC"/>
     <w:rsid w:val="00BC2432"/>
     <w:rsid w:val="00BC758B"/>
     <w:rsid w:val="00BD50DB"/>
     <w:rsid w:val="00BD5F43"/>
     <w:rsid w:val="00BD6D47"/>
     <w:rsid w:val="00BD7379"/>
     <w:rsid w:val="00BE38E1"/>
@@ -18085,51 +17993,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2015063644">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18348,61 +18256,61 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>5047</Characters>
+  <Pages>13</Pages>
+  <Words>1260</Words>
+  <Characters>7185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>420</Lines>
-  <Paragraphs>291</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8166</CharactersWithSpaces>
+  <CharactersWithSpaces>8429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.19770</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>13F45C9C12D608638F2F7A6703F0CE60_43</vt:lpwstr>
   </property>