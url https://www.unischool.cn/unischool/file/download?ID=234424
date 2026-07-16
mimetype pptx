--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -45,61 +45,53 @@
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId25"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
@@ -233,67 +225,73 @@
         </p15:guide>
         <p15:guide id="2" pos="724" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7046" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="546" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="samsung" initials="s" lastIdx="1" clrIdx="0"/>
   <p:cmAuthor id="7" name="Taylor Hartwell" initials="TH [6]" lastIdx="1" clrIdx="6"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="28" clrIdx="0"/>
   <p:cmAuthor id="2" name="Administrator" initials="A" lastIdx="25" clrIdx="1"/>
   <p:cmAuthor id="3" name="admin" initials="a" lastIdx="2" clrIdx="2"/>
   <p:cmAuthor id="4" name="优翼丛书" initials="优" lastIdx="1" clrIdx="3"/>
   <p:cmAuthor id="5" name="未知用户11" initials="未知用户11" lastIdx="1" clrIdx="4"/>
   <p:cmAuthor id="297668341" name="sypig" initials="s" lastIdx="10" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="FBCE27"/>
     <a:srgbClr val="45AA5B"/>
     <a:srgbClr val="0D834A"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
@@ -992,99 +990,99 @@
                 <a:schemeClr val="accent4">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
       </a:tcStyle>
     </a:neCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="11494" autoAdjust="0"/>
-    <p:restoredTop sz="83961" autoAdjust="0"/>
+    <p:restoredLeft sz="15388" autoAdjust="0"/>
+    <p:restoredTop sz="88549" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="125" d="100"/>
-          <a:sy n="125" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="1736" y="80"/>
+        <p:origin x="998" y="82"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3981"/>
         <p:guide pos="724"/>
         <p:guide pos="7046"/>
         <p:guide orient="horz" pos="546"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1129,51 +1127,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1298,51 +1296,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2081,69 +2079,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2800,51 +2779,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3276,51 +3255,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3778,51 +3757,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4219,51 +4198,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/7</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4623,63 +4602,63 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio2.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio2.wav"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio2.wav"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
@@ -5341,51 +5320,51 @@
             <a:ext cx="2062716" cy="1800784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8909DD9-2EA2-7616-1C7E-A9800833824A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="15691" end="94488"/>
+                  <p14:trim st="15691" end="94388"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3496649" y="914191"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -5408,51 +5387,51 @@
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1709" fill="hold"/>
+                                        <p:cTn id="6" dur="1809" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -5909,51 +5888,51 @@
             <a:ext cx="2557179" cy="2760502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69162E37-E074-7FF8-2C07-97AFB93690E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="17800" end="92566"/>
+                  <p14:trim st="17800" end="92288"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3496649" y="914191"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -5976,51 +5955,51 @@
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1522" fill="hold"/>
+                                        <p:cTn id="6" dur="1800" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -14857,301 +14836,50 @@
       <p:bldP spid="17" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="150" name="组合 149"/>
-[...249 lines deleted...]
-        <p:nvGrpSpPr>
           <p:cNvPr id="158" name="组合 157"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6250493" y="1967733"/>
             <a:ext cx="5515449" cy="2397137"/>
             <a:chOff x="-2791" y="1749"/>
             <a:chExt cx="7293" cy="3571"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="156" name="文本框 155"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="-2723" y="1749"/>
               <a:ext cx="6767" cy="3518"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
@@ -15588,70 +15316,100 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037B8397-E953-65C7-13EB-7CA6E04F33EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId2"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7899" end="71978"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4283710" y="872394"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65CF5938-5BCB-E97B-9D09-977C176CE4E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2036255" y="1476432"/>
+            <a:ext cx="3399223" cy="4509174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -15766,301 +15524,50 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>Chant in groups</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...249 lines deleted...]
-      </p:grpSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47F31714-525E-62CA-E6A9-FDC9FAC089F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233950" y="1382026"/>
             <a:ext cx="2970414" cy="135"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
@@ -16074,70 +15581,100 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D12950AF-3919-FCF0-932B-D391F5890F89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId2"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7899" end="71978"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3827550" y="947524"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97512B5F-010C-67BD-A62E-FDF14446AAB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4011477" y="1532299"/>
+            <a:ext cx="3432123" cy="4552817"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -16209,301 +15746,50 @@
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...249 lines deleted...]
-      </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="158" name="组合 157"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6461325" y="1833798"/>
             <a:ext cx="4072255" cy="3194564"/>
             <a:chOff x="-711" y="1370"/>
             <a:chExt cx="6413" cy="5969"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="156" name="文本框 155"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="85" y="1370"/>
               <a:ext cx="5110" cy="3518"/>
             </a:xfrm>
@@ -16875,84 +16161,84 @@
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>Chant and act it out</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" i="0" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="图片 2" descr="星星"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6742722" y="3976369"/>
             <a:ext cx="250825" cy="250825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3" descr="星星"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6756600" y="3049216"/>
             <a:ext cx="250825" cy="250825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ABE65E7-6816-CF7C-366E-03D5B9620E62}"/>
               </a:ext>
             </a:extLst>
@@ -16983,645 +16269,622 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10B10F82-856F-6332-61CE-F43C92A2C9BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId2"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7899" end="71978"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3479619" y="931811"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="图片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{656CCFE3-7EE7-4647-675C-0AF930BEE64D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2256556" y="1516586"/>
+            <a:ext cx="3347696" cy="4440823"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="20" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="26" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="500" fill="hold">
-[...52 lines deleted...]
-                                        <p:cTn id="11" dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="580">
+                                        <p:cTn id="7" dur="580">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="1822" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
+                                        <p:cTn id="8" dur="1822" tmFilter="0,0; 0.14,0.36; 0.43,0.73; 0.71,0.91; 1.0,1.0">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x-0.25"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="664" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
+                                        <p:cTn id="9" dur="664" tmFilter="0.0,0.0; 0.25,0.07; 0.50,0.2; 0.75,0.467; 1.0,1.0">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/3">
                                           <p:val>
                                             <p:fltVal val="0.5"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="664" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                        <p:cTn id="10" dur="664" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
                                           <p:stCondLst>
                                             <p:cond delay="664"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/9">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="332" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                        <p:cTn id="11" dur="332" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
                                           <p:stCondLst>
                                             <p:cond delay="1324"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/27">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="164" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
+                                        <p:cTn id="12" dur="164" tmFilter="0, 0; 0.125,0.2665; 0.25,0.4; 0.375,0.465; 0.5,0.5;  0.625,0.535; 0.75,0.6; 0.875,0.7335; 1,1">
                                           <p:stCondLst>
                                             <p:cond delay="1656"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0" fmla="#ppt_y-sin(pi*$)/81">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:fltVal val="1"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="26">
+                                        <p:cTn id="13" dur="26">
                                           <p:stCondLst>
                                             <p:cond delay="650"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="60000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="166" decel="50000">
+                                        <p:cTn id="14" dur="166" decel="50000">
                                           <p:stCondLst>
                                             <p:cond delay="676"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="100000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="26">
+                                        <p:cTn id="15" dur="26">
                                           <p:stCondLst>
                                             <p:cond delay="1312"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="80000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="21" dur="166" decel="50000">
+                                        <p:cTn id="16" dur="166" decel="50000">
                                           <p:stCondLst>
                                             <p:cond delay="1338"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="100000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="26">
+                                        <p:cTn id="17" dur="26">
                                           <p:stCondLst>
                                             <p:cond delay="1642"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="90000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="23" dur="166" decel="50000">
+                                        <p:cTn id="18" dur="166" decel="50000">
                                           <p:stCondLst>
                                             <p:cond delay="1668"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="100000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="26">
+                                        <p:cTn id="19" dur="26">
                                           <p:stCondLst>
                                             <p:cond delay="1808"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="95000"/>
                                     </p:animScale>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="166" decel="50000">
+                                        <p:cTn id="20" dur="166" decel="50000">
                                           <p:stCondLst>
                                             <p:cond delay="1834"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="158"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:to x="100000" y="100000"/>
                                     </p:animScale>
                                   </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="21" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="22" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="23" presetID="16" presetClass="entr" presetSubtype="21" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="barn(inVertical)">
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                  <p:subTnLst>
+                                    <p:audio>
+                                      <p:cMediaNode>
+                                        <p:cTn display="1" masterRel="sameClick">
+                                          <p:stCondLst>
+                                            <p:cond evt="begin" delay="0">
+                                              <p:tn val="23"/>
+                                            </p:cond>
+                                          </p:stCondLst>
+                                          <p:endCondLst>
+                                            <p:cond evt="onStopAudio" delay="0">
+                                              <p:tgtEl>
+                                                <p:sldTgt/>
+                                              </p:tgtEl>
+                                            </p:cond>
+                                          </p:endCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:sndTgt r:embed="rId4" name="whoosh.wav"/>
+                                        </p:tgtEl>
+                                      </p:cMediaNode>
+                                    </p:audio>
+                                  </p:subTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="26" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="27" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="28" presetID="16" presetClass="entr" presetSubtype="21" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="29" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="barn(inVertical)">
                                       <p:cBhvr>
                                         <p:cTn id="30" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                   <p:subTnLst>
                                     <p:audio>
                                       <p:cMediaNode>
                                         <p:cTn display="1" masterRel="sameClick">
                                           <p:stCondLst>
                                             <p:cond evt="begin" delay="0">
                                               <p:tn val="28"/>
                                             </p:cond>
                                           </p:stCondLst>
                                           <p:endCondLst>
                                             <p:cond evt="onStopAudio" delay="0">
                                               <p:tgtEl>
                                                 <p:sldTgt/>
                                               </p:tgtEl>
                                             </p:cond>
                                           </p:endCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:sndTgt r:embed="rId7" name="whoosh.wav"/>
+                                          <p:sndTgt r:embed="rId4" name="whoosh.wav"/>
                                         </p:tgtEl>
                                       </p:cMediaNode>
                                     </p:audio>
                                   </p:subTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="31" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="32" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="33" presetID="16" presetClass="entr" presetSubtype="21" fill="hold" nodeType="clickEffect">
-[...75 lines deleted...]
-                                <p:cTn id="38" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="33" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="39" dur="32011" fill="hold"/>
+                                        <p:cTn id="34" dur="32011" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="40" fill="hold" display="0">
+                <p:cTn id="35" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17778,94 +17041,94 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Comic Sans MS" panose="030F0702030302020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>What school things do you learn?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="文本框 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="210128" y="4758747"/>
+            <a:off x="187643" y="4752690"/>
             <a:ext cx="8364220" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Put the school things in the schoolbag.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>将学习用品放进书包里</a:t>
+              <a:t>讲学习用品放进书包里</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1048599" name="矩形 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4741171" y="810460"/>
             <a:ext cx="1915909" cy="584775"/>
@@ -23199,51 +22462,51 @@
             <a:ext cx="2571494" cy="895689"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E598523B-49CD-69B7-4A30-C15A39C863FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="8447" end="96328"/>
+                  <p14:trim st="8447" end="96088"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3932844" y="888913"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -24121,51 +23384,51 @@
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:animScale>
                                       <p:cBhvr>
                                         <p:cTn id="62" dur="250" autoRev="1" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="105000" y="105000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="63" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="64" dur="7113" fill="hold"/>
+                                        <p:cTn id="64" dur="7353" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -24857,215 +24120,83 @@
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="COMMONDATA" val="eyJoZGlkIjoiMTUwN2FmMWU1ZjBhZTA2ZjIwMDkzY2FmMzhmYWI2MmEifQ=="/>
   <p:tag name="RESOURCE_RECORD_KEY" val="{&quot;10&quot;:[20034271,21599234,21588221,21550381,21584234,9019571,21554365],&quot;29&quot;:[50053052]}"/>
 </p:tagLst>
 </file>
 
-<file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:205.85039370078738,&quot;left&quot;:29.641574803149602,&quot;top&quot;:197.7,&quot;width&quot;:814.8412598425194}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:205.85039370078738,&quot;left&quot;:29.641574803149602,&quot;top&quot;:197.7,&quot;width&quot;:814.8412598425194}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:205.85039370078738,&quot;left&quot;:29.641574803149602,&quot;top&quot;:197.7,&quot;width&quot;:814.8412598425194}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_UNIT_PIC_EFFECT" val="1"/>
-  <p:tag name="KSO_WM_UNIT_PLACING_PICTURE_USER_VIEWPORT" val="{&quot;height&quot;:9622,&quot;width&quot;:7360}"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:267.95,&quot;left&quot;:-3.55,&quot;top&quot;:64.5,&quot;width&quot;:718.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_BEAUTIFY_FLAG" val="#wm#"/>
-[...11 lines deleted...]
-  <p:tag name="KSO_WM_UNIT_PIC_EFFECT" val="1"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:267.95,&quot;left&quot;:-3.55,&quot;top&quot;:64.5,&quot;width&quot;:718.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="KSO_WM_BEAUTIFY_FLAG" val="#wm#"/>
-[...37 lines deleted...]
-  <p:tag name="KSO_WM_UNIT_PIC_EFFECT" val="1"/>
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:267.95,&quot;left&quot;:-3.55,&quot;top&quot;:64.5,&quot;width&quot;:718.5}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -26072,51 +25203,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>425</Words>
+  <Words>431</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>100</Paragraphs>
   <Slides>21</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>10</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>