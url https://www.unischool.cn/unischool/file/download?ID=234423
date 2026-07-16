--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -59,50 +59,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId30"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
@@ -241,172 +242,178 @@
         </p15:guide>
         <p15:guide id="2" pos="666" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7020" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="486" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="503279063" name="laura" initials="l" lastIdx="15" clrIdx="1"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="14" clrIdx="0"/>
   <p:cmAuthor id="503279064" name="Administrator" initials="A" lastIdx="35" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="AE0203"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="DDAA65"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="711000"/>
     <a:srgbClr val="01431D"/>
     <a:srgbClr val="01621F"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="11122" autoAdjust="0"/>
-    <p:restoredTop sz="84287" autoAdjust="0"/>
+    <p:restoredLeft sz="24400" autoAdjust="0"/>
+    <p:restoredTop sz="90136" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="84" y="1048"/>
+        <p:origin x="115" y="326"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3936"/>
         <p:guide pos="666"/>
         <p:guide pos="7020"/>
         <p:guide orient="horz" pos="486"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="-848"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -451,51 +458,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -620,51 +627,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1628,51 +1635,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2196,51 +2203,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2790,51 +2797,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3231,51 +3238,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3643,79 +3650,79 @@
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
@@ -4252,62 +4259,56 @@
             <a:ext cx="2020020" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>eraser</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="椭圆 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6225728" y="5065897"/>
             <a:ext cx="892699" cy="864020"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
@@ -6087,108 +6088,105 @@
             </a:blip>
             <a:srcRect l="61819" t="-454" r="22056" b="70862"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="254061" y="4060733"/>
               <a:ext cx="1231196" cy="1723769"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本框 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="758825" y="2236470"/>
+            <a:off x="820737" y="2264539"/>
             <a:ext cx="4333240" cy="539750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>       </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" u="sng" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" u="sng" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the book.</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="3200" b="1" kern="100" dirty="0">
+            <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="3200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF3EE1CB-3B9E-C49F-7FCB-F246326A9FB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3513019" y="754654"/>
             <a:ext cx="4928941" cy="584775"/>
           </a:xfrm>
@@ -6781,57 +6779,57 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" b="1" u="sng" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>                     </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the book.</a:t>
             </a:r>
-            <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="3200" b="1" kern="100" dirty="0">
+            <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="3200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="故事音频">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="23119" end="7034.5"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
@@ -9392,257 +9390,396 @@
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...48 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438734" y="716067"/>
             <a:ext cx="4928941" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen, point and repeat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="图片 14"/>
-[...22 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="17" name="故事音频">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="459" end="29503.5"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1292489" y="2314199"/>
+            <a:off x="1014501" y="763086"/>
             <a:ext cx="592276" cy="592276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="故事音频">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="2859" end="27662.5"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1777468" y="2314199"/>
+            <a:off x="1796228" y="779756"/>
             <a:ext cx="592276" cy="592276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="故事音频">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="4593" end="25926.5"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2401820" y="2324799"/>
+            <a:off x="2555234" y="779756"/>
             <a:ext cx="592276" cy="592276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="故事音频">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="13884" end="16581.5"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7929553" y="1177897"/>
+            <a:ext cx="592276" cy="592276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="故事音频">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="7755" end="21415.5"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2846458" y="6078244"/>
+            <a:ext cx="592276" cy="592276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="故事音频">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="10670" end="19929.5"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3770297" y="5983244"/>
+            <a:ext cx="592276" cy="592276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="故事音频">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="16740" end="13246.5"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10498224" y="940796"/>
+            <a:ext cx="592276" cy="592276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="直接连接符 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2391CFCC-449F-9E50-F86A-1B26CBE95842}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3583172" y="1256407"/>
+            <a:ext cx="4446637" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="014E6A"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA12026F-C197-7927-5066-E4F25A9EDB81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468800" y="1601812"/>
+            <a:ext cx="3133654" cy="4381432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="矩形 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="452804" y="1591560"/>
             <a:ext cx="3165646" cy="4381432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
@@ -9661,50 +9798,125 @@
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="5" name="文本框 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1780858" y="5895054"/>
+            <a:ext cx="468000" cy="468000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="宋"/>
+              </a:rPr>
+              <a:t>35</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="宋"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEF341D1-E6FA-9241-3DB6-CAC7EDECEBDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4400712" y="1574781"/>
+            <a:ext cx="3336355" cy="4353573"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="21" name="矩形 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4378569" y="1580959"/>
             <a:ext cx="3380643" cy="4381432"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst>
             <a:glow rad="228600">
               <a:schemeClr val="accent2">
                 <a:satMod val="175000"/>
                 <a:alpha val="40000"/>
               </a:schemeClr>
             </a:glow>
@@ -9713,79 +9925,119 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="文本框 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5946069" y="5597286"/>
+            <a:ext cx="468000" cy="468000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="宋"/>
+              </a:rPr>
+              <a:t>36</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="宋"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23" name="故事音频">
-            <a:hlinkClick r:id="" action="ppaction://media"/>
+          <p:cNvPr id="13" name="图片 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{978490F1-F5A7-4197-A36C-BC3C0ECF6070}"/>
+              </a:ext>
+            </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...8 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5876437" y="1732523"/>
-            <a:ext cx="592276" cy="592276"/>
+            <a:off x="8544944" y="1628845"/>
+            <a:ext cx="3050415" cy="4299509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="矩形 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8520088" y="1580959"/>
             <a:ext cx="3125569" cy="4395282"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
@@ -9802,333 +10054,95 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...103 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10083545" y="5610244"/>
             <a:ext cx="468000" cy="468000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="宋"/>
               </a:rPr>
               <a:t>37</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="宋"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...131 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -10686,176 +10700,78 @@
       <p:bldP spid="26" grpId="0" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="图片 3"/>
+          <p:cNvPr id="18" name="图片 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F4841EB-2432-CEAD-B38E-ABCD726D3F08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
-          <a:srcRect l="54858" b="7362"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4297552" y="1434562"/>
-            <a:ext cx="3441442" cy="4593603"/>
+            <a:off x="8509254" y="1558146"/>
+            <a:ext cx="3286555" cy="4431741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...101 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="矩形 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4296479" y="1491810"/>
             <a:ext cx="3416885" cy="4537611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="76200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst>
             <a:glow rad="228600">
               <a:schemeClr val="accent2">
                 <a:satMod val="175000"/>
                 <a:alpha val="40000"/>
@@ -10917,175 +10833,50 @@
             </a:glow>
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
-          </a:p>
-[...123 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="文本框 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10050070" y="5667126"/>
             <a:ext cx="468000" cy="468000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
@@ -11175,117 +10966,356 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FCBA6CF-2617-8323-8F5C-FF34B82E839B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="493383" y="1558147"/>
+            <a:ext cx="3091075" cy="4477791"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="矩形 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="494934" y="1512483"/>
+            <a:ext cx="3149893" cy="4503268"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:glow rad="228600">
+              <a:schemeClr val="accent2">
+                <a:satMod val="175000"/>
+                <a:alpha val="40000"/>
+              </a:schemeClr>
+            </a:glow>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="文本框 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1761678" y="5611973"/>
+            <a:ext cx="537479" cy="578306"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="宋"/>
+              </a:rPr>
+              <a:t>38</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="宋"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="图片 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6B7E3C-4751-433C-947F-CBFF04B36BF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4336306" y="1527473"/>
+            <a:ext cx="3341104" cy="4462414"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="文本框 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5755970" y="5627166"/>
+            <a:ext cx="468000" cy="468000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="宋"/>
+              </a:rPr>
+              <a:t>39</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="宋"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="3" name="故事音频">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="23119" end="7034.5"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7026816" y="2489428"/>
+            <a:off x="6948281" y="1987300"/>
             <a:ext cx="592276" cy="592276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="一年级上册音频-Unit4">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A842F46-09CC-00B1-6254-4FCDDF9A8086}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
                   <p14:trim st="73007" end="36347"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3164617" y="1787956"/>
+            <a:off x="3007967" y="2168450"/>
             <a:ext cx="495482" cy="495482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="故事音频">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="27013" end="3645.5"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10670451" y="1987300"/>
+            <a:ext cx="592276" cy="592276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -11604,55 +11634,55 @@
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="30" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="17"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="24" grpId="0" bldLvl="0" animBg="1"/>
-      <p:bldP spid="24" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="25" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="25" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="26" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="24" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="24" grpId="1" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="文本框 35"/>
@@ -12475,89 +12505,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Read and number. Then check.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="文本框 24"/>
-[...37 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="34" name="文本框 33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId8"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11069492" y="4882741"/>
             <a:ext cx="734492" cy="712041"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
@@ -12794,187 +12785,207 @@
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="5000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...92 lines deleted...]
-      </p:grpSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D56DBC52-59BA-E3C1-EB55-F9B5F31A20DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3385096" y="1212284"/>
             <a:ext cx="5467283" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E78529B-EBFC-9FC2-0556-1623690639B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId28"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1700720" y="1237013"/>
+            <a:ext cx="3905240" cy="4954076"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="文本框 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3337482" y="5782241"/>
+            <a:ext cx="468000" cy="468000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="72000" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="宋"/>
+              </a:rPr>
+              <a:t>41</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="宋"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="文本框 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3722154" y="1566509"/>
+            <a:ext cx="2552365" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>给图片排序</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+              </a:rPr>
+              <a:t>     </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -12991,561 +13002,526 @@
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                              <p:par>
-[...33 lines deleted...]
-                              </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold">
+                    <p:cTn id="8" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold">
+                          <p:cTn id="9" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="10" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="11" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="40"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="12" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="1" fill="hold">
+                                        <p:cTn id="13" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="15" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="16" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="1" fill="hold">
+                                        <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="18" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="19" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="20" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="21" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="22" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="26" dur="1" fill="hold">
+                                        <p:cTn id="23" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="27" fill="hold">
+                    <p:cTn id="24" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="28" fill="hold">
+                          <p:cTn id="25" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="29" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="26" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="30" dur="1" fill="hold">
+                                        <p:cTn id="27" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="34"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
+                                        <p:cTn id="28" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="34"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="29" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="35"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
                                         <p:cTn id="31" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="34"/>
+                                          <p:spTgt spid="35"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="32" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="33" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="35"/>
+                                          <p:spTgt spid="38"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
                                         <p:cTn id="34" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="35"/>
+                                          <p:spTgt spid="38"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="35" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="36" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="38"/>
+                                          <p:spTgt spid="36"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
                                         <p:cTn id="37" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="38"/>
+                                          <p:spTgt spid="36"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="38" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="39" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="36"/>
+                                          <p:spTgt spid="37"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
                                         <p:cTn id="40" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="36"/>
+                                          <p:spTgt spid="37"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="41" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="42" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="37"/>
+                                          <p:spTgt spid="39"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
                                         <p:cTn id="43" dur="500"/>
-                                        <p:tgtEl>
-[...33 lines deleted...]
-                                        <p:cTn id="46" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="39"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="25" grpId="0"/>
       <p:bldP spid="34" grpId="0" animBg="1"/>
       <p:bldP spid="34" grpId="1" animBg="1"/>
       <p:bldP spid="35" grpId="0" animBg="1"/>
       <p:bldP spid="35" grpId="1" animBg="1"/>
       <p:bldP spid="36" grpId="0" animBg="1"/>
       <p:bldP spid="36" grpId="1" animBg="1"/>
       <p:bldP spid="37" grpId="0" animBg="1"/>
       <p:bldP spid="37" grpId="1" animBg="1"/>
       <p:bldP spid="38" grpId="0" animBg="1"/>
       <p:bldP spid="38" grpId="1" animBg="1"/>
       <p:bldP spid="39" grpId="0" animBg="1"/>
       <p:bldP spid="39" grpId="1" animBg="1"/>
+      <p:bldP spid="25" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="图片 1"/>
@@ -13973,52 +13949,52 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="对话气泡: 圆角矩形 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="233181" y="982165"/>
-            <a:ext cx="2206396" cy="848667"/>
+            <a:off x="233181" y="1182191"/>
+            <a:ext cx="2206396" cy="798866"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 64952"/>
               <a:gd name="adj2" fmla="val 100069"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
@@ -14028,94 +14004,94 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="文本框 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="411755" y="1151775"/>
+            <a:off x="411755" y="1256272"/>
             <a:ext cx="1985236" cy="513089"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Oh, my…</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="zh-CN" sz="2800" b="1" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="对话气泡: 圆角矩形 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4520891" y="1354808"/>
+            <a:off x="4520891" y="2373709"/>
             <a:ext cx="2329695" cy="1160950"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -71015"/>
               <a:gd name="adj2" fmla="val 36925"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -14126,88 +14102,88 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="文本框 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4561616" y="1457760"/>
+            <a:off x="4561616" y="2411347"/>
             <a:ext cx="2598800" cy="513089"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Don’t worry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4222262" y="1935283"/>
+            <a:off x="4222262" y="2862742"/>
             <a:ext cx="2690468" cy="418053"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -14216,51 +14192,51 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s share.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="对话气泡: 圆角矩形 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="68688" y="3554506"/>
+            <a:off x="49095" y="3280191"/>
             <a:ext cx="2786878" cy="723749"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 44184"/>
               <a:gd name="adj2" fmla="val 88683"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -14271,51 +14247,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-46819" y="3704389"/>
+            <a:off x="-46819" y="3319037"/>
             <a:ext cx="2902385" cy="499943"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -14432,106 +14408,106 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="对话气泡: 圆角矩形 45"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7592010" y="2741227"/>
+            <a:off x="7592010" y="3191892"/>
             <a:ext cx="2638050" cy="770711"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val -35603"/>
-              <a:gd name="adj2" fmla="val 202703"/>
+              <a:gd name="adj1" fmla="val -36098"/>
+              <a:gd name="adj2" fmla="val 138296"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7571742" y="2750063"/>
+            <a:off x="7571742" y="3213789"/>
             <a:ext cx="2760868" cy="694763"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -16699,487 +16675,50 @@
       <p:bldP spid="22" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="45" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="3" grpId="0" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...435 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="文本框 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4280773" y="723113"/>
             <a:ext cx="3943885" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -17212,75 +16751,647 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D0E6D4-2B89-9C6D-BD40-A41FC79C165D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1437140" y="1059860"/>
+            <a:ext cx="1950769" cy="2470143"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C40E955F-0437-4A31-67A3-F83FD572053B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1431452" y="3733722"/>
+            <a:ext cx="1892991" cy="2470143"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="箭头: 下 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2195791" y="3530003"/>
+            <a:ext cx="319531" cy="377236"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0418CABB-7128-982C-CE43-518658D73ADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3542895" y="3733721"/>
+            <a:ext cx="1745129" cy="2459731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="箭头: 下 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="3323038" y="4939943"/>
+            <a:ext cx="319531" cy="377236"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B521DD2-956C-40D4-A56C-74315A6A3328}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5497181" y="3733721"/>
+            <a:ext cx="1799602" cy="2470144"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="箭头: 下 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="5291649" y="4939942"/>
+            <a:ext cx="319531" cy="377236"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="图片 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA68247-C59E-3300-C673-3013F4487855}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7505940" y="3733721"/>
+            <a:ext cx="1849449" cy="2470144"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="箭头: 下 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="7285489" y="4939943"/>
+            <a:ext cx="319531" cy="377236"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="图片 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19711EAD-97BF-3B3D-CDDB-B7AD4F7EE218}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9612109" y="3733721"/>
+            <a:ext cx="1849449" cy="2493882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="箭头: 下 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="9309442" y="4939942"/>
+            <a:ext cx="319531" cy="377236"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFF00"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="文本框 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A205A48-182F-AF09-8022-1E1AF001502F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3450349" y="2640544"/>
+            <a:ext cx="4141661" cy="1438855"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3500"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>‣ Work in groups of 5. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="3500"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+                <a:ea typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>五人合作，表演对话。</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3500"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="图片 1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1181306" y="905745"/>
             <a:ext cx="2074258" cy="2552403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -17841,88 +17952,88 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="文本框 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3834544" y="1552014"/>
+            <a:off x="3857029" y="1439589"/>
             <a:ext cx="2598800" cy="513089"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Don’t worry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3482803" y="2006083"/>
+            <a:off x="3505288" y="1916143"/>
             <a:ext cx="2690468" cy="418053"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -17931,106 +18042,106 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s share.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="对话气泡: 圆角矩形 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414932" y="2640544"/>
+            <a:off x="119726" y="3369540"/>
             <a:ext cx="2786878" cy="723749"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
-              <a:gd name="adj1" fmla="val 36880"/>
-              <a:gd name="adj2" fmla="val 94454"/>
+              <a:gd name="adj1" fmla="val 43947"/>
+              <a:gd name="adj2" fmla="val 75017"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="299425" y="2720789"/>
+            <a:off x="-17160" y="3444806"/>
             <a:ext cx="2902385" cy="499943"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -18039,51 +18150,51 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Here’s a / an…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="对话气泡: 圆角矩形 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10787626" y="3194807"/>
+            <a:off x="10787626" y="3581673"/>
             <a:ext cx="1201684" cy="625470"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -59878"/>
               <a:gd name="adj2" fmla="val 124762"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -18094,51 +18205,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10565434" y="3215210"/>
+            <a:off x="10565434" y="3552839"/>
             <a:ext cx="1646067" cy="459233"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -18147,51 +18258,51 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="对话气泡: 圆角矩形 45"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7592010" y="2741227"/>
+            <a:off x="7592010" y="3493854"/>
             <a:ext cx="2638050" cy="770711"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -35216"/>
               <a:gd name="adj2" fmla="val 87144"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -18202,314 +18313,92 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="圆角矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7556004" y="2819841"/>
+            <a:off x="7556004" y="3509171"/>
             <a:ext cx="2760868" cy="694763"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s share…</a:t>
             </a:r>
-          </a:p>
-[...220 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="43" name="组合 42"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="766799" y="4855254"/>
             <a:ext cx="3567994" cy="873304"/>
             <a:chOff x="1024648" y="3330118"/>
             <a:chExt cx="3567994" cy="873304"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="37" name="图片 36"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
@@ -18636,52 +18525,52 @@
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1024648" y="3338079"/>
               <a:ext cx="613136" cy="828645"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="文本框 41"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7151213" y="3717961"/>
-            <a:ext cx="3846091" cy="2274587"/>
+            <a:off x="7748286" y="1362715"/>
+            <a:ext cx="3846091" cy="2001431"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:schemeClr val="accent1">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:ln w="9525">
                   <a:solidFill>
@@ -18964,246 +18853,177 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...68 lines deleted...]
-                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="43"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500"/>
+                                        <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="43"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="14" fill="hold">
+                    <p:cTn id="8" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="15" fill="hold">
+                          <p:cTn id="9" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="16" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="10" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="1" fill="hold">
+                                        <p:cTn id="11" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="42"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="500"/>
+                                        <p:cTn id="12" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="42"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="34" grpId="0" bldLvl="0" animBg="1"/>
-      <p:bldP spid="36" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="42" grpId="0" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -23413,50 +23233,53 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Oh, my </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>schoolbag</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -24666,51 +24489,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="3966" b="3966"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3566333" y="1460512"/>
             <a:ext cx="3882391" cy="4625095"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="对话气泡: 圆角矩形 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7527805" y="1999763"/>
+            <a:off x="7527805" y="2067218"/>
             <a:ext cx="4450716" cy="1409023"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -58552"/>
               <a:gd name="adj2" fmla="val 51316"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
@@ -24725,51 +24548,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7537870" y="2216173"/>
+            <a:off x="7575345" y="2216173"/>
             <a:ext cx="4652629" cy="541174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
@@ -24926,51 +24749,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10296388" y="2832291"/>
             <a:ext cx="592276" cy="592276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="文本框 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7579583" y="2899474"/>
+            <a:off x="7609563" y="2899474"/>
             <a:ext cx="3896696" cy="541174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3500"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -27326,51 +27149,85 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr wrap="square" rtlCol="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr algn="l">
+          <a:lnSpc>
+            <a:spcPts val="3500"/>
+          </a:lnSpc>
+          <a:defRPr sz="3200" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -28122,54 +27979,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>593</Words>
+  <Words>592</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
-  <Paragraphs>129</Paragraphs>
+  <Paragraphs>127</Paragraphs>
   <Slides>26</Slides>
   <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>21</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>