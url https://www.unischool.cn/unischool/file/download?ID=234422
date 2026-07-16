--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -36,50 +36,51 @@
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId22"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="279" r:id="rId4"/>
@@ -210,162 +211,168 @@
         </p15:guide>
         <p15:guide id="2" pos="634" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7015" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="428" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="12" clrIdx="0"/>
   <p:cmAuthor id="2" name="Administrator" initials="A" lastIdx="26" clrIdx="1">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="C9E3B3"/>
     <a:srgbClr val="5B9BD5"/>
     <a:srgbClr val="1FD228"/>
     <a:srgbClr val="06630F"/>
     <a:srgbClr val="FDF6E4"/>
     <a:srgbClr val="D4E4B7"/>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="11494" autoAdjust="0"/>
-    <p:restoredTop sz="87358" autoAdjust="0"/>
+    <p:restoredLeft sz="22842" autoAdjust="0"/>
+    <p:restoredTop sz="87528" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="61" d="100"/>
-          <a:sy n="61" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="84" y="1572"/>
+        <p:origin x="638" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3903"/>
         <p:guide pos="634"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="428"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -416,51 +423,51 @@
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -603,51 +610,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1445,69 +1452,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2124,51 +2112,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2608,51 +2596,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3120,51 +3108,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3567,51 +3555,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/6</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4113,73 +4101,51 @@
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>P</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>eriod 3 Let’s </a:t>
-[...21 lines deleted...]
-              <a:t>. </a:t>
+              <a:t>eriod 3 Let’s practise. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>＆ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Circle and say. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
@@ -6256,91 +6222,91 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3021510" y="2061524"/>
             <a:ext cx="2127250" cy="541020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               </a:rPr>
               <a:t>Picture 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="文本框 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6831012" y="2093039"/>
             <a:ext cx="2127250" cy="541020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               </a:rPr>
               <a:t>Picture 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="2" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626C66FF-9EAD-389F-ADCA-09F890E83AB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6887,91 +6853,91 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="文本框 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="982980" y="1139825"/>
             <a:ext cx="2127250" cy="541020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               </a:rPr>
               <a:t>Picture 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="文本框 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9073515" y="1139825"/>
             <a:ext cx="2127250" cy="541020"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
             <a:extLst>
               <a:ext uri="{4A0BC546-FE56-4ADE-93B0-CB8AF2F6F144}">
-                <wpsdc:textFrameExt xmlns="" xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" type="text"/>
+                <wpsdc:textFrameExt xmlns:wpsdc="http://www.wps.cn/officeDocument/2022/drawingmlCustomData" xmlns="" type="text"/>
               </a:ext>
             </a:extLst>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
               </a:rPr>
               <a:t>Picture 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3D6AD0-911F-225E-7E57-697B02B6EC60}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7734,69 +7700,69 @@
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="图片 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF637AB0-B2C0-5D8A-D9EF-466921F91033}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA4FA33-5A32-6761-6260-5B26F7C63543}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2841643" y="3712942"/>
-            <a:ext cx="6069436" cy="2475378"/>
+            <a:off x="3177459" y="3712942"/>
+            <a:ext cx="5604061" cy="2415805"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8091,73 +8057,51 @@
                 <a:latin typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" altLang="en-GB" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>P</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>eriod 3 Let’s </a:t>
-[...21 lines deleted...]
-              <a:t>! </a:t>
+              <a:t>eriod 3 Let’s practise! </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>＆ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="微软雅黑" panose="020B0503020204020204" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Circle and say. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
@@ -12434,67 +12378,51 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4551375" y="767057"/>
             <a:ext cx="2755900" cy="583565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Let’s </a:t>
-[...15 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Let’s practise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="图片 10"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect l="75879" t="62412" r="1542"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9206865" y="3536315"/>
             <a:ext cx="2621280" cy="2719070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -13812,85 +13740,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>433</Words>
+  <Words>432</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>77</Paragraphs>
   <Slides>18</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>