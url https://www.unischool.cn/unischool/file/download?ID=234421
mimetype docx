--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1072,228 +1072,218 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9327" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1814"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3187"/>
+        <w:gridCol w:w="2177"/>
+        <w:gridCol w:w="4290"/>
+        <w:gridCol w:w="2860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="62E2AB0E" w14:textId="77777777" w:rsidTr="00BF60C6">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="62E2AB0E" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="116EE20D" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E2BCAD" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3187" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466D1C47" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="37BA8674" w14:textId="77777777" w:rsidTr="00BF60C6">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="37BA8674" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CC91B11" w14:textId="0B8F160C" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA7FEC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7FEC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7FEC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>理解韵文内</w:t>
+              <w:t>理解韵文内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>容</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>掌握</w:t>
             </w:r>
             <w:r w:rsidR="00C40BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>与</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习用品</w:t>
             </w:r>
             <w:r w:rsidR="00C40BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1833,51 +1823,51 @@
           <w:p w14:paraId="7E4BB103" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38D2C1DE" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AC4DA17" w14:textId="7B137624" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00F9096B" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -2791,50 +2781,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> you hear?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="742C4E02" w14:textId="24E2F46F" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="006E13D9" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: Pencil, pencil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714510DF" w14:textId="1A03C868" w:rsidR="002529BD" w:rsidRPr="003F68E7" w:rsidRDefault="002529BD" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -2885,51 +2876,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pencil?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F372643" w14:textId="17020B47" w:rsidR="002529BD" w:rsidRPr="003F68E7" w:rsidRDefault="002529BD" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ss</w:t>
             </w:r>
             <w:r w:rsidR="002D771D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>指认铅笔图片</w:t>
             </w:r>
             <w:r w:rsidR="002D771D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -3765,51 +3755,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">point and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F8FED3B" w14:textId="66967903" w:rsidR="007B6D27" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="1F8FED3B" w14:textId="484D56EA" w:rsidR="007B6D27" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生在教师的指导下，</w:t>
             </w:r>
             <w:r w:rsidR="00DB27DA" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3827,134 +3817,145 @@
             <w:r w:rsidR="002D771D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidR="00F5148F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00DB27DA" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>的方式，</w:t>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB27DA" w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>方式，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依次学习单词</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eraser</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>book</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的发音和</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F68E7">
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00674B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F59E1C" w14:textId="77777777" w:rsidR="00674B07" w:rsidRPr="00674B07" w:rsidRDefault="00674B07" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0FBA42B6" w14:textId="394B79E4" w:rsidR="00FF0687" w:rsidRDefault="009C15CF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Listen and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A20580" w14:textId="48DD5AF3" w:rsidR="009C15CF" w:rsidRPr="003F68E7" w:rsidRDefault="009C15CF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -4246,81 +4247,81 @@
               </w:rPr>
               <w:t>根据图片</w:t>
             </w:r>
             <w:r w:rsidR="004B5890" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>说韵文</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3187" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10EE4E0B" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>教师观察学生能否基于已有</w:t>
+              <w:t>教师观察学生能否基于已</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>知识和生活经验进行合理猜测，</w:t>
+              <w:t>有知识和生活经验进行合理猜测，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>允许学生用中文辅助表达。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2134C787" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00D73D1F" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -4332,51 +4333,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C506EC7" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14B6C20E" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="423F5865" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
+          <w:p w14:paraId="423F5865" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="411C42B6" w14:textId="77777777" w:rsidR="00496511" w:rsidRPr="003F68E7" w:rsidRDefault="00496511" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EB43C0C" w14:textId="7815204D" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -4397,61 +4409,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="707A2AFD" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19D028BE" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="190AD6AB" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
-            <w:pPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="4FDA2A06" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="040D973E" w14:textId="77777777" w:rsidR="000A2EE6" w:rsidRPr="003F68E7" w:rsidRDefault="000A2EE6" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12DC2B5D" w14:textId="0524903D" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -5164,54 +5165,54 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文</w:t>
             </w:r>
             <w:r w:rsidR="001B2BC2" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>内容的</w:t>
             </w:r>
             <w:r w:rsidR="0013072F" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>理解情况，及时给予指导和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="701CAB99" w14:textId="77777777" w:rsidTr="00980F60">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="701CAB99" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5C637F6F" w14:textId="1D626198" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
@@ -5264,54 +5265,54 @@
               <w:t>整理学习用品的过程，为后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="005261F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="4A4F75ED" w14:textId="77777777" w:rsidTr="00BF60C6">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="4A4F75ED" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132986D2" w14:textId="5FE31FBD" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D771D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -5319,51 +5320,51 @@
               </w:rPr>
               <w:t>准确</w:t>
             </w:r>
             <w:r w:rsidR="00BF60C6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文，并与同伴合作表演韵文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4326" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="029507F3" w14:textId="3B2B89B6" w:rsidR="004B5890" w:rsidRPr="003F68E7" w:rsidRDefault="001E57D2" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0056382F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -5788,126 +5789,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> it</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> out</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="388F0054" w14:textId="610C62A4" w:rsidR="00EB14F0" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="1F15D9FF" w14:textId="61223EF1" w:rsidR="0056311E" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生四人一组，</w:t>
             </w:r>
             <w:r w:rsidR="00A96436" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>自主创编动作，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表演韵文。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F6F4D9" w14:textId="77777777" w:rsidR="0056311E" w:rsidRDefault="0056311E" w:rsidP="001726F4">
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="1E00F018" w14:textId="77777777" w:rsidR="00674B07" w:rsidRPr="00496511" w:rsidRDefault="00674B07" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A6247F4" w14:textId="6246C8ED" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00A732EE" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -6067,51 +6035,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3B25E082" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T: Yes. We should put them in the schoolbag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3187" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62D71FDB" w14:textId="303110E6" w:rsidR="004B5890" w:rsidRPr="003F68E7" w:rsidRDefault="004B5890" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察不同能力水平学生</w:t>
             </w:r>
             <w:r w:rsidR="0056382F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -6262,51 +6230,50 @@
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>指导学生利用动作或道具</w:t>
             </w:r>
             <w:r w:rsidR="00263B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表演</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>韵文，</w:t>
             </w:r>
             <w:r w:rsidR="000178CC" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>引导观看的学生对表演者的发音准确性、</w:t>
             </w:r>
             <w:r w:rsidR="00263B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -6326,54 +6293,54 @@
           </w:p>
           <w:p w14:paraId="4D427AC6" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3722BA3D" w14:textId="33311C66" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="1BD3D5A9" w14:textId="77777777" w:rsidTr="00572BDB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="1BD3D5A9" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4105EFF8" w14:textId="497754C4" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
@@ -6389,100 +6356,100 @@
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00615287">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5E46596A" w14:textId="77777777" w:rsidTr="00980F60">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5E46596A" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C4CF03" w14:textId="7A7D8A9A" w:rsidR="00AC1750" w:rsidRPr="007E4652" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="09C4CF03" w14:textId="482BD56B" w:rsidR="00AC1750" w:rsidRPr="007E4652" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4652">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
-            <w:r w:rsidR="00AC1750" w:rsidRPr="007E4652">
+            <w:r w:rsidR="00496511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>内容</w:t>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5C1B7B6B" w14:textId="77777777" w:rsidTr="00572BDB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5C1B7B6B" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4BE1219B" w14:textId="15FD32F5" w:rsidR="00FF0687" w:rsidRPr="00572BDB" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00572BDB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -6965,66 +6932,55 @@
           </w:p>
           <w:p w14:paraId="7F7F9246" w14:textId="0B891643" w:rsidR="00FF0687" w:rsidRPr="00572BDB" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="600" w:firstLine="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A39CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All in my schoolbag.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5688C90F" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRDefault="00FF0687" w:rsidP="0071347C">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3C122475" w14:textId="77777777" w:rsidR="006F758B" w:rsidRPr="003F68E7" w:rsidRDefault="006F758B" w:rsidP="0071347C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01852548" w14:textId="77777777" w:rsidR="00D47C31" w:rsidRDefault="007465AF" w:rsidP="0071347C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F68E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -7840,150 +7796,150 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9610" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1672"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3430"/>
+        <w:gridCol w:w="2243"/>
+        <w:gridCol w:w="4420"/>
+        <w:gridCol w:w="2947"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3F108366" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3F108366" w14:textId="77777777" w:rsidTr="00496511">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C1D286" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27B66241" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE42FF5" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="319E8C9A" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="319E8C9A" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C4AB34D" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A20B3C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -8099,51 +8055,51 @@
           <w:p w14:paraId="04E1C1A3" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63CE2BEE" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F21E396" w14:textId="6C68E7DC" w:rsidR="00761F8D" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -9256,71 +9212,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> say to him?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78ED8F71" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ss: Don’t worry, Xiaotian. Let’s share.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F6E275A" w14:textId="448AFDAC" w:rsidR="001D71C2" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>T: What will they share with Xiaotian?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B5F43D2" w14:textId="556CDEF1" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: Maybe…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34271B61" w14:textId="77777777" w:rsidR="001D71C2" w:rsidRPr="003F68E7" w:rsidRDefault="001D71C2" w:rsidP="001726F4">
             <w:pPr>
@@ -10068,50 +10024,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="015832B5" w14:textId="12BBE3F3" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="000C2D04" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Listen</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -10120,62 +10077,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="323BC5B6" w14:textId="01618BBC" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生听录音，验证猜测并跟读，然后在教师</w:t>
-[...10 lines deleted...]
-              <w:t>的引导下理解</w:t>
+              <w:t>学生听录音，验证猜测并跟读，然后在教师的引导下理解</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8019B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Let’s share…</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8019B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
@@ -11157,82 +11103,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: Because they help Xiaotian.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B998C9C" w14:textId="5004A8BA" w:rsidR="00F02DD9" w:rsidRPr="003F68E7" w:rsidRDefault="00F02DD9" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>T: Yes, helping and sharing make them happy.</w:t>
             </w:r>
             <w:r w:rsidR="005921B8" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Do you often help your friends and share </w:t>
-[...10 lines deleted...]
-              <w:t>things with your friend</w:t>
+              <w:t>Do you often help your friends and share things with your friend</w:t>
             </w:r>
             <w:r w:rsidR="00742789" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CB3FE9B" w14:textId="77777777" w:rsidR="00F02DD9" w:rsidRPr="003F68E7" w:rsidRDefault="00F02DD9" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -11300,154 +11236,132 @@
           <w:p w14:paraId="1CB3041E" w14:textId="5919A868" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00742789" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: OK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEE894A" w14:textId="7DA91E2A" w:rsidR="00C7215C" w:rsidRPr="003F68E7" w:rsidRDefault="00C7215C" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生对核心词汇的掌握情况，给予鼓励和帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1915AD1C" w14:textId="77777777" w:rsidR="00C7215C" w:rsidRPr="003F68E7" w:rsidRDefault="00C7215C" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41C5490C" w14:textId="77777777" w:rsidR="00C7215C" w:rsidRPr="003F68E7" w:rsidRDefault="00C7215C" w:rsidP="001726F4">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="08AB8361" w14:textId="77777777" w:rsidR="007E4652" w:rsidRDefault="007E4652" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E7069B8" w14:textId="09B89151" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="29947942" w14:textId="5C639BC4" w:rsidR="00FF0687" w:rsidRPr="00496511" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否正确</w:t>
             </w:r>
             <w:r w:rsidR="007E4652">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文，积极参与课堂活动。</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="1E0317C3" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否根据图片获取关键信息、</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
@@ -11906,61 +11820,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BDD3310" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FFCC65A" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F5246DB" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="22C4AC7B" w14:textId="77777777" w:rsidR="004B1D10" w:rsidRDefault="004B1D10" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E4B933C" w14:textId="1D640FF3" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00597325" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -12101,51 +12004,63 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1690E70A" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FC08A30" w14:textId="77777777" w:rsidR="00201829" w:rsidRDefault="00201829" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E399F48" w14:textId="4728B550" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="7989DC9E" w14:textId="77777777" w:rsidR="00496511" w:rsidRDefault="00496511" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E399F48" w14:textId="745B9C58" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对故事情节的理解情况，及时发现问题</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -12334,114 +12249,114 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否积极思考、主动表达，并在问题的引导下，领悟故事蕴含的道理</w:t>
             </w:r>
             <w:r w:rsidR="00CC5F3F" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，必要时可以用中文解释</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="6D4943E0" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="6D4943E0" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9610" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="75197924" w14:textId="7C16D960" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，体会故事角色的内心感受。学生在教师的帮助下，通过图片环游、预测信息、验证信息等方式，逐步</w:t>
             </w:r>
             <w:r w:rsidR="00324ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>厘</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>清故事脉络，感知故事角色的情绪和感受的变化；同时通过听音、模仿、跟读等方式，初步运用核心语言表达分享、安慰与感谢，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="61FE835B" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="61FE835B" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74D2525C" w14:textId="75A52528" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0031009A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="0031009A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -12576,51 +12491,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”，学会用得体的语言表达安慰、分享和感谢。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365D7240" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A9981C" w14:textId="1358C370" w:rsidR="00711CA1" w:rsidRPr="003F68E7" w:rsidRDefault="000C2D04" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="00711CA1" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13139,50 +13054,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2261445C" w14:textId="010642DF" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>学生完成教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="0031009A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0031009A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13220,61 +13136,51 @@
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分享的学习用品，然后完成连线。</w:t>
             </w:r>
             <w:r w:rsidR="00EB2F77" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>接着，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生两</w:t>
-[...9 lines deleted...]
-              <w:t>人一组，核对答案并进行角色扮演。一人扮演</w:t>
+              <w:t>学生两人一组，核对答案并进行角色扮演。一人扮演</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Xiaotian</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的某一个同学，</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13391,51 +13297,51 @@
               </w:rPr>
               <w:t>”回应。然后两人交换角色，继续</w:t>
             </w:r>
             <w:r w:rsidR="001649ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>展示与回答</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66584833" w14:textId="77777777" w:rsidR="00711CA1" w:rsidRPr="003F68E7" w:rsidRDefault="00711CA1" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63D6BA72" w14:textId="77777777" w:rsidR="00711CA1" w:rsidRPr="003F68E7" w:rsidRDefault="00711CA1" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13612,185 +13518,135 @@
           </w:p>
           <w:p w14:paraId="6E8F0AC7" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6ECDA34C" w14:textId="29235508" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="43EF668C" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="43EF668C" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9610" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="331190DE" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：本阶段学习活动旨在引导学生在语境中运用、内化本课时核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="01A18D6B" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="01A18D6B" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0237DC" w14:textId="03C805DA" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="7C0237DC" w14:textId="5CA9278D" w:rsidR="00FF0687" w:rsidRPr="00674B07" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00572FB7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F68E7">
-[...57 lines deleted...]
-              <w:t>同学之间相互帮助、乐于分享的美好品质。</w:t>
+            <w:r w:rsidR="00674B07" w:rsidRPr="00674B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>小组合作表演故事，模仿人物的语言和表情，深入体会故事角色的情感变化，感悟妥善保管学习用品的重要性，以及同学之间相互帮助、乐于分享的美好品质。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="710A32B3" w14:textId="7BA0EA57" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="000C2D04" w:rsidP="001726F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0071144D" w:rsidRPr="003F68E7">
@@ -13987,51 +13843,51 @@
               </w:rPr>
               <w:t>、动作和表情。表演结束后</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>根据评价标准</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行自评和互评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24C8D4E2" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="479BADEE" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A6C5668" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
@@ -14107,92 +13963,70 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对故事的理解情况</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2851CEF9" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="657DF342" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="13ECE1DD" w14:textId="25079320" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="4044AFC0" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="4044AFC0" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9610" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D3CBF8" w14:textId="25F146BE" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
@@ -14203,95 +14037,106 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生完整地朗读和表演故事，更深入地融入故事内容和情境，进一步体会角色的情感，同时升华主题，</w:t>
             </w:r>
             <w:r w:rsidR="008507F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帮助学生</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>理解主题意义。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="759D28F2" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="759D28F2" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9610" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBAE2D7" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="00BC38C5" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="2DBAE2D7" w14:textId="7BC18A6C" w:rsidR="00FF0687" w:rsidRPr="00BC38C5" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC38C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>作业内容</w:t>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00496511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5C30E8E3" w14:textId="77777777" w:rsidTr="00901F6F">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="5C30E8E3" w14:textId="77777777" w:rsidTr="00496511">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9610" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2938C543" w14:textId="6B20DFA4" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="001C7824" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="007465AF" w:rsidRPr="003B3079">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -15069,147 +14914,147 @@
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9894" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2468"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2572"/>
+        <w:gridCol w:w="2309"/>
+        <w:gridCol w:w="4551"/>
+        <w:gridCol w:w="3034"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="6AED4BB7" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="6AED4BB7" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="301953B7" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56AD5FFB" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2572" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54480B7B" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="778F3881" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="778F3881" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2983E635" w14:textId="3D674972" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000738BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在具体情境中，与同伴围绕学习</w:t>
             </w:r>
             <w:r w:rsidR="00E75612">
               <w:rPr>
@@ -15219,51 +15064,51 @@
               <w:t>用品</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>进行简单的交流。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C7EAA1C" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40D99C50" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Let’s chant!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192ACFC0" w14:textId="0DAB85C7" w:rsidR="00B15C39" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -15485,51 +15330,51 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54BE8DB4" w14:textId="1F0D6FFA" w:rsidR="0081019C" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50B5F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B50B5F">
               <w:rPr>
@@ -16171,51 +16016,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>S1: Thank you!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2572" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A227826" w14:textId="0518E14E" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否流利朗读韵文，</w:t>
             </w:r>
             <w:r w:rsidR="00A33CDA" w:rsidRPr="00A33CDA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -16345,50 +16190,60 @@
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450511F2" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否从图片中获取关键信息，并运用所学语言进行表达。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E8EF9CF" w14:textId="77777777" w:rsidR="0081019C" w:rsidRDefault="0081019C" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A731E55" w14:textId="77777777" w:rsidR="00674B07" w:rsidRDefault="00674B07" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47836B30" w14:textId="18824242" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -16451,56 +16306,70 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19ED5F60" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14C2E599" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
+          <w:p w14:paraId="14C2E599" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392E2C3B" w14:textId="77777777" w:rsidR="00674B07" w:rsidRPr="003F68E7" w:rsidRDefault="00674B07" w:rsidP="001726F4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AD6A729" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -16530,54 +16399,54 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>角色扮演，及时给予鼓励和帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FC01916" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3BA3E481" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3BA3E481" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9894" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7B7B1364" w14:textId="419BB241" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
@@ -16640,86 +16509,86 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>分享和感谢，帮助学生进一步内化所学语言，提高综合语用能力，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>为学生在日常生活中的交流提供简单实用的交际示范。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="00350445" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="00350445" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389C3315" w14:textId="3943CDBD" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002878D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>联系自身，运用所学语言介绍自己的物品。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2922D2F4" w14:textId="5F4554A1" w:rsidR="0021132C" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Look and </w:t>
             </w:r>
@@ -16933,51 +16802,51 @@
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Think</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> and circle.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21583D8C" w14:textId="0D123564" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="6A3B1C0D" w14:textId="4AE83B2F" w:rsidR="00FF0687" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>学生独立思考自己的书包里有什么物品，以及书包里是否</w:t>
             </w:r>
             <w:r w:rsidR="00F1793F">
@@ -17003,51 +16872,51 @@
               <w:t>活动</w:t>
             </w:r>
             <w:r w:rsidRPr="002878D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>图中的物品，然后圈出相应的图片。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3B1C0D" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="00FF0687" w:rsidP="001726F4">
+          <w:p w14:paraId="1BD499EE" w14:textId="77777777" w:rsidR="008102C4" w:rsidRPr="003F68E7" w:rsidRDefault="008102C4" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5279CFF2" w14:textId="289756AD" w:rsidR="00F42616" w:rsidRPr="003F68E7" w:rsidRDefault="00F42616" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -17475,106 +17344,50 @@
               </w:rPr>
               <w:t>. / No.</w:t>
             </w:r>
             <w:r w:rsidR="002878D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="002136D8" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>进行回应。</w:t>
             </w:r>
-          </w:p>
-[...54 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="421662A8" w14:textId="25CF312D" w:rsidR="0081019C" w:rsidRPr="003F68E7" w:rsidRDefault="0081019C" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A58C4FA" w14:textId="7F12948B" w:rsidR="00491DDE" w:rsidRPr="003F68E7" w:rsidRDefault="00971217" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -17896,51 +17709,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>进行回应</w:t>
             </w:r>
             <w:r w:rsidR="00004607" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2572" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C0A9C2C" w14:textId="2A48B239" w:rsidR="00FF0687" w:rsidRPr="003E7E15" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
@@ -18006,69 +17819,82 @@
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D096DC9" w14:textId="77777777" w:rsidR="00D529BD" w:rsidRPr="003F68E7" w:rsidRDefault="00D529BD" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1DC5A3C5" w14:textId="77777777" w:rsidR="00D529BD" w:rsidRPr="003F68E7" w:rsidRDefault="00D529BD" w:rsidP="001726F4">
+          <w:p w14:paraId="6764774E" w14:textId="77777777" w:rsidR="003E7E15" w:rsidRDefault="003E7E15" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6764774E" w14:textId="77777777" w:rsidR="003E7E15" w:rsidRDefault="003E7E15" w:rsidP="001726F4">
+          <w:p w14:paraId="1F24165A" w14:textId="77777777" w:rsidR="008102C4" w:rsidRDefault="008102C4" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B87D640" w14:textId="77777777" w:rsidR="00674B07" w:rsidRDefault="00674B07" w:rsidP="001726F4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="104D4AA3" w14:textId="41E9F7FE" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -18127,54 +17953,54 @@
               <w:t>鼓励学生</w:t>
             </w:r>
             <w:r w:rsidR="005B3312" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>运用第三单元所学的颜色词汇描述自己的学习用品。</w:t>
             </w:r>
             <w:r w:rsidR="00163422" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对于程度一般的学生，允许其在猜测时直接说出物品的单词，而不必说出句子。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3B336765" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3B336765" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9894" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A1FA616" w14:textId="3DE7CA7D" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
@@ -18218,86 +18044,86 @@
             <w:r w:rsidR="00500A07" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>并结合游戏，</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>巩固本单元学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="57E77303" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="57E77303" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2468" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2546068E" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006314C5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观察并找出两幅图片的不同之处，尝试用英语进行描述。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4854" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A3DFA0C" w14:textId="07C49DC2" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00531061" w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -18415,171 +18241,180 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Check the answers.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31EF8CBC" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观看教师的示范，然后</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>两人一组，用英语描述两幅图片的不同之处，核对答案。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BE71D2" w14:textId="3FF8BE99" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90704">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00910D69" w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>依次</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指着</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F0E59">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00910D69" w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00910D69" w:rsidRPr="009F0E59">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D946BC" w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>右下角绿</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>衣服</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F68E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>学生</w:t>
-[...118 lines deleted...]
-              <w:t>衣服男孩课桌上的物品</w:t>
+              <w:t>男孩课桌上的物品</w:t>
             </w:r>
             <w:r w:rsidR="00B90704">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18734,202 +18569,192 @@
               </w:rPr>
               <w:t>T: OK</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Now work in pairs and find the other four differences. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2572" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="405354C2" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否认真观察图片并</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>找出</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>两幅图片的差异，鼓励学生融入前一单元所学的颜色词汇来描述图</w:t>
-[...8 lines deleted...]
-              <w:t>中的学习用品，及时给予提示和帮助。</w:t>
+              <w:t>两幅图片的差异，鼓励学生融入前一单元所学的颜色词汇来描述图中的学习用品，及时给予提示和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3801866C" w14:textId="77777777" w:rsidTr="00D3641B">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="3801866C" w14:textId="77777777" w:rsidTr="00674B07">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9894" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE9FB3" w14:textId="77777777" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在通过游戏增强学习的趣味性，提升学生的观察力。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="1BCD6D8A" w14:textId="77777777" w:rsidTr="000738BB">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="1BCD6D8A" w14:textId="77777777" w:rsidTr="00674B07">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9894" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65342071" w14:textId="7C311328" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
+          <w:p w14:paraId="65342071" w14:textId="3AFCF8A4" w:rsidR="00FF0687" w:rsidRPr="003F68E7" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F68E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
-            <w:r w:rsidR="00AC1750">
+            <w:r w:rsidR="00496511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>内容</w:t>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="2B49B449" w14:textId="77777777" w:rsidTr="0086272E">
+      <w:tr w:rsidR="00FF0687" w:rsidRPr="003F68E7" w14:paraId="2B49B449" w14:textId="77777777" w:rsidTr="00674B07">
         <w:trPr>
           <w:trHeight w:val="4668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9894" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2873D70B" w14:textId="2D7418AB" w:rsidR="00E43364" w:rsidRPr="00542FF6" w:rsidRDefault="007465AF" w:rsidP="001726F4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00542FF6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00542FF6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -19166,89 +18991,67 @@
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="2541905" cy="1441450"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                         <wp14:sizeRelH relativeFrom="page">
                           <wp14:pctWidth>0</wp14:pctWidth>
                         </wp14:sizeRelH>
                         <wp14:sizeRelV relativeFrom="page">
                           <wp14:pctHeight>0</wp14:pctHeight>
                         </wp14:sizeRelV>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="009F0E59">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Colour</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="009F0E59">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> and </w:t>
-[...19 lines deleted...]
-                    <w:t>.</w:t>
+                    <w:t xml:space="preserve"> and say.</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7DDA69DD" w14:textId="77777777" w:rsidR="00153940" w:rsidRPr="003F68E7" w:rsidRDefault="00153940" w:rsidP="001726F4">
                   <w:pPr>
                     <w:spacing w:line="360" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003F68E7">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:noProof/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
                           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7117F6" wp14:editId="49B12E4E">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>3464896</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
@@ -19269,64 +19072,78 @@
                                       <a:ext cx="1669774" cy="738947"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="wedgeEllipseCallout">
                                       <a:avLst>
                                         <a:gd name="adj1" fmla="val -26496"/>
                                         <a:gd name="adj2" fmla="val 73988"/>
                                       </a:avLst>
                                     </a:prstGeom>
                                   </wps:spPr>
                                   <wps:style>
                                     <a:lnRef idx="2">
                                       <a:schemeClr val="accent6"/>
                                     </a:lnRef>
                                     <a:fillRef idx="1">
                                       <a:schemeClr val="lt1"/>
                                     </a:fillRef>
                                     <a:effectRef idx="0">
                                       <a:schemeClr val="accent6"/>
                                     </a:effectRef>
                                     <a:fontRef idx="minor">
                                       <a:schemeClr val="dk1"/>
                                     </a:fontRef>
                                   </wps:style>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w14:paraId="0D5DC8CB" w14:textId="77777777" w:rsidR="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
+                                      <w:p w14:paraId="0D5DC8CB" w14:textId="219A2B8C" w:rsidR="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
                                         <w:pPr>
                                           <w:jc w:val="center"/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:b/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00153940">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:b/>
                                           </w:rPr>
-                                          <w:t>Here’s a pencil.</w:t>
+                                          <w:t xml:space="preserve">Here’s </w:t>
+                                        </w:r>
+                                        <w:r w:rsidR="00496511">
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                            <w:b/>
+                                          </w:rPr>
+                                          <w:t>a</w:t>
+                                        </w:r>
+                                        <w:r w:rsidRPr="00153940">
+                                          <w:rPr>
+                                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                            <w:b/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve"> pencil.</w:t>
                                         </w:r>
                                       </w:p>
                                       <w:p w14:paraId="61ECCE90" w14:textId="77777777" w:rsidR="00153940" w:rsidRPr="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
                                         <w:pPr>
                                           <w:jc w:val="center"/>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:b/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00153940">
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                             <w:b/>
                                           </w:rPr>
                                           <w:t>It’s green</w:t>
                                         </w:r>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                             <w:b/>
                                           </w:rPr>
                                           <w:t>.</w:t>
                                         </w:r>
                                       </w:p>
@@ -19365,64 +19182,78 @@
                               <v:f eqn="cos 10800 @4"/>
                               <v:f eqn="sin 10800 @4"/>
                               <v:f eqn="cos 10800 @5"/>
                               <v:f eqn="sin 10800 @5"/>
                               <v:f eqn="cos 10800 @6"/>
                               <v:f eqn="sin 10800 @6"/>
                               <v:f eqn="sum 10800 0 @7"/>
                               <v:f eqn="sum 10800 0 @8"/>
                               <v:f eqn="sum 10800 0 @9"/>
                               <v:f eqn="sum 10800 0 @10"/>
                               <v:f eqn="sum 10800 0 @11"/>
                               <v:f eqn="sum 10800 0 @12"/>
                               <v:f eqn="mod @2 @3 0"/>
                               <v:f eqn="sum @19 0 10800"/>
                               <v:f eqn="if @20 #0 @13"/>
                               <v:f eqn="if @20 #1 @14"/>
                             </v:formulas>
                             <v:path o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163;@21,@22" textboxrect="3163,3163,18437,18437"/>
                             <v:handles>
                               <v:h position="#0,#1"/>
                             </v:handles>
                           </v:shapetype>
                           <v:shape id="椭圆形标注 5" o:spid="_x0000_s1026" type="#_x0000_t63" style="position:absolute;left:0;text-align:left;margin-left:272.85pt;margin-top:12.55pt;width:131.5pt;height:58.2pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd22aEhgIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b52kWV6oUwTpOgwo&#10;2mLt0LMiS4k3SdQkJXb660fJjpNuOQ27yKT5+viJ1PVNrRXZCedLMDntX/YoEYZDUZp1Tr+/3F1M&#10;KPGBmYIpMCKne+Hpzfzjh+vKzsQANqAK4QgmMX5W2ZxuQrCzLPN8IzTzl2CFQaMEp1lA1a2zwrEK&#10;s2uVDXq9UVaBK6wDLrzHv7eNkc5TfikFD49SehGIyiliC+l06VzFM5tfs9naMbspeQuD/QMKzUqD&#10;RbtUtywwsnXlX6l0yR14kOGSg85AypKL1AN20+/90c3zhlmRekFyvO1o8v8vLX/YPdsnhzRU1s88&#10;irGLWjodv4iP1ImsfUeWqAPh+LM/Gk3H4yElHG3jq8l0OI5sZsdo63z4IkCTKOS0EsVafFaqtF4s&#10;mVKwDYkytrv3IXFXEMM0DgkrfvQpkVrhVeyYIheD0XA6au/qxGlw6jS+mk4mLYI2JWI5YEBgxwaT&#10;FPZKxKrKfBOSlAW2NEh40uyJpXIEayMYzoUJqTrmS94xTJZKdYH9c4Eq9Fs4rW8ME2kmu8DeucD3&#10;FbuIVBVM6IJ1acCdS1D87Co3/ofum55j+6Fe1e2lr6DYPznioFkOb/ldiRd2z3x4Yg6vAPcGNzw8&#10;4iEVVDmFVqJkA+7t3P/oj0OKVkoq3K6c+l9b5gQl6qvB8Z32h8O4jkkZfhoPUHGnltWpxWz1EvAq&#10;cCgQXRKjf1AHUTrQr/gQLGJVNDHDsXZOeXAHZRmarcenhIvFIrnhCloW7s2z5TF5JDjOy0v9ypxt&#10;pzbgvD/AYRPZLI1WM+dH3xhpYLENIMsQjZHihtdWwfVF6d37cKonr+ODOP8NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0lbK24AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKWd&#10;VlZ1TacxiSOaNnbgmDWh6WickqRr2dNjTnC0/en395fryXbson1oHQpIZwkwjbVTLTYCjm8vjzmw&#10;ECUq2TnUAr51gHV1e1PKQrkR9/pyiA2jEAyFFGBi7AvOQ220lWHmeo10+3Deykijb7jycqRw2/F5&#10;kjxxK1ukD0b2emt0/XkYrIDma7es90ezu25fH96f/eaK43AW4v5u2qyART3FPxh+9UkdKnI6uQFV&#10;YJ2AbJEtCRUwz1JgBORJTosTkYs0A16V/H+F6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAd22aEhgIAAFgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC0lbK24AAAAAoBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" adj="5077,26781" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                             <v:textbox>
                               <w:txbxContent>
-                                <w:p w14:paraId="0D5DC8CB" w14:textId="77777777" w:rsidR="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
+                                <w:p w14:paraId="0D5DC8CB" w14:textId="219A2B8C" w:rsidR="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00153940">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                     </w:rPr>
-                                    <w:t>Here’s a pencil.</w:t>
+                                    <w:t xml:space="preserve">Here’s </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00496511">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t>a</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00153940">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                      <w:b/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> pencil.</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="61ECCE90" w14:textId="77777777" w:rsidR="00153940" w:rsidRPr="00153940" w:rsidRDefault="00153940" w:rsidP="00153940">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00153940">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>It’s green</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>.</w:t>
                                   </w:r>
                                 </w:p>
@@ -19513,58 +19344,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B6EBD44" w14:textId="77777777" w:rsidR="00E61A4F" w:rsidRPr="003F68E7" w:rsidRDefault="00E61A4F" w:rsidP="0071347C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E61A4F" w:rsidRPr="003F68E7">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8F6657" w14:textId="77777777" w:rsidR="006F51A3" w:rsidRDefault="006F51A3">
+    <w:p w14:paraId="28439D53" w14:textId="77777777" w:rsidR="00D042E2" w:rsidRDefault="00D042E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EF7984C" w14:textId="77777777" w:rsidR="006F51A3" w:rsidRDefault="006F51A3">
+    <w:p w14:paraId="5C942A56" w14:textId="77777777" w:rsidR="00D042E2" w:rsidRDefault="00D042E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
@@ -19616,58 +19447,58 @@
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002F1CC3" w:rsidRPr="002F1CC3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A88B8A3" w14:textId="77777777" w:rsidR="002C30D3" w:rsidRDefault="002C30D3">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A054983" w14:textId="77777777" w:rsidR="006F51A3" w:rsidRDefault="006F51A3">
+    <w:p w14:paraId="177559B3" w14:textId="77777777" w:rsidR="00D042E2" w:rsidRDefault="00D042E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E7D4F98" w14:textId="77777777" w:rsidR="006F51A3" w:rsidRDefault="006F51A3">
+    <w:p w14:paraId="4B3A9568" w14:textId="77777777" w:rsidR="00D042E2" w:rsidRDefault="00D042E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9E38FE30"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E38FE30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="F10B8210"/>
     <w:multiLevelType w:val="singleLevel"/>
@@ -19791,51 +19622,51 @@
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1990091192">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="625889534">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1071276217">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="622349514">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="470908586">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -19949,133 +19780,136 @@
     <w:rsid w:val="001B212E"/>
     <w:rsid w:val="001B2BC2"/>
     <w:rsid w:val="001B6367"/>
     <w:rsid w:val="001B7149"/>
     <w:rsid w:val="001C4B96"/>
     <w:rsid w:val="001C73E4"/>
     <w:rsid w:val="001C7824"/>
     <w:rsid w:val="001D1DBC"/>
     <w:rsid w:val="001D243B"/>
     <w:rsid w:val="001D6D76"/>
     <w:rsid w:val="001D6E29"/>
     <w:rsid w:val="001D71C2"/>
     <w:rsid w:val="001D7E86"/>
     <w:rsid w:val="001E12A6"/>
     <w:rsid w:val="001E57D2"/>
     <w:rsid w:val="001F1DAE"/>
     <w:rsid w:val="001F244C"/>
     <w:rsid w:val="001F24EB"/>
     <w:rsid w:val="001F421B"/>
     <w:rsid w:val="00201414"/>
     <w:rsid w:val="00201829"/>
     <w:rsid w:val="00201D82"/>
     <w:rsid w:val="00202007"/>
     <w:rsid w:val="002025B1"/>
     <w:rsid w:val="00207B30"/>
+    <w:rsid w:val="002107C7"/>
     <w:rsid w:val="0021132C"/>
     <w:rsid w:val="002136D8"/>
     <w:rsid w:val="00217249"/>
     <w:rsid w:val="00220699"/>
     <w:rsid w:val="00221A81"/>
     <w:rsid w:val="00225A09"/>
     <w:rsid w:val="00230442"/>
     <w:rsid w:val="00230CDD"/>
     <w:rsid w:val="002323A1"/>
     <w:rsid w:val="00233C05"/>
     <w:rsid w:val="00236020"/>
     <w:rsid w:val="0023665E"/>
     <w:rsid w:val="00240442"/>
     <w:rsid w:val="0024099F"/>
     <w:rsid w:val="0024336B"/>
     <w:rsid w:val="00244155"/>
     <w:rsid w:val="002470A9"/>
     <w:rsid w:val="00251331"/>
     <w:rsid w:val="002529BD"/>
     <w:rsid w:val="00255F70"/>
     <w:rsid w:val="00256101"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="00266001"/>
     <w:rsid w:val="00267F0F"/>
     <w:rsid w:val="002716DB"/>
     <w:rsid w:val="00273BB6"/>
     <w:rsid w:val="00277CD4"/>
     <w:rsid w:val="00280698"/>
     <w:rsid w:val="002808B3"/>
     <w:rsid w:val="002822ED"/>
     <w:rsid w:val="002878D0"/>
     <w:rsid w:val="00292BC6"/>
     <w:rsid w:val="00293799"/>
     <w:rsid w:val="00294FC2"/>
     <w:rsid w:val="00296699"/>
     <w:rsid w:val="00297338"/>
     <w:rsid w:val="002A070E"/>
     <w:rsid w:val="002A072F"/>
     <w:rsid w:val="002A472A"/>
     <w:rsid w:val="002A4886"/>
     <w:rsid w:val="002A530C"/>
     <w:rsid w:val="002A751A"/>
     <w:rsid w:val="002B1186"/>
     <w:rsid w:val="002B143F"/>
     <w:rsid w:val="002B401A"/>
     <w:rsid w:val="002B4101"/>
     <w:rsid w:val="002B7DB3"/>
     <w:rsid w:val="002B7E4E"/>
     <w:rsid w:val="002C0569"/>
+    <w:rsid w:val="002C1EB7"/>
     <w:rsid w:val="002C30D3"/>
     <w:rsid w:val="002C5DB1"/>
     <w:rsid w:val="002D2024"/>
     <w:rsid w:val="002D3F8D"/>
     <w:rsid w:val="002D6114"/>
     <w:rsid w:val="002D771D"/>
     <w:rsid w:val="002E3C52"/>
     <w:rsid w:val="002E796B"/>
     <w:rsid w:val="002F1CC3"/>
     <w:rsid w:val="002F3090"/>
     <w:rsid w:val="002F7EEF"/>
     <w:rsid w:val="0031009A"/>
     <w:rsid w:val="003105AE"/>
     <w:rsid w:val="00310A31"/>
     <w:rsid w:val="00312408"/>
     <w:rsid w:val="00317CD9"/>
     <w:rsid w:val="0032240F"/>
     <w:rsid w:val="0032393C"/>
     <w:rsid w:val="00323C7E"/>
     <w:rsid w:val="00324ABB"/>
     <w:rsid w:val="00325D49"/>
     <w:rsid w:val="00326F1F"/>
     <w:rsid w:val="003322FC"/>
     <w:rsid w:val="003352A1"/>
     <w:rsid w:val="0033548D"/>
     <w:rsid w:val="00345DC0"/>
     <w:rsid w:val="003520BE"/>
     <w:rsid w:val="00353288"/>
     <w:rsid w:val="003570C6"/>
     <w:rsid w:val="003608FC"/>
     <w:rsid w:val="003618FB"/>
     <w:rsid w:val="00362B74"/>
     <w:rsid w:val="00367651"/>
     <w:rsid w:val="00376A0B"/>
+    <w:rsid w:val="00381041"/>
     <w:rsid w:val="00382AA0"/>
     <w:rsid w:val="00387F38"/>
     <w:rsid w:val="00391A2D"/>
     <w:rsid w:val="00393D87"/>
     <w:rsid w:val="0039660D"/>
     <w:rsid w:val="003A3047"/>
     <w:rsid w:val="003A45D3"/>
     <w:rsid w:val="003A6174"/>
     <w:rsid w:val="003B15A2"/>
     <w:rsid w:val="003B3079"/>
     <w:rsid w:val="003C3EA0"/>
     <w:rsid w:val="003C4BC3"/>
     <w:rsid w:val="003C51D1"/>
     <w:rsid w:val="003C6052"/>
     <w:rsid w:val="003C6D34"/>
     <w:rsid w:val="003C72DF"/>
     <w:rsid w:val="003D0422"/>
     <w:rsid w:val="003D06DB"/>
     <w:rsid w:val="003D42A7"/>
     <w:rsid w:val="003D55E9"/>
     <w:rsid w:val="003D6923"/>
     <w:rsid w:val="003D7E11"/>
     <w:rsid w:val="003E7E15"/>
     <w:rsid w:val="003F360C"/>
     <w:rsid w:val="003F6822"/>
@@ -20093,50 +19927,51 @@
     <w:rsid w:val="004316B4"/>
     <w:rsid w:val="00433B85"/>
     <w:rsid w:val="00434FE7"/>
     <w:rsid w:val="0043534E"/>
     <w:rsid w:val="004364DD"/>
     <w:rsid w:val="00441599"/>
     <w:rsid w:val="00441724"/>
     <w:rsid w:val="004444C6"/>
     <w:rsid w:val="0044473A"/>
     <w:rsid w:val="004477C3"/>
     <w:rsid w:val="004524A7"/>
     <w:rsid w:val="004558C4"/>
     <w:rsid w:val="00462991"/>
     <w:rsid w:val="0046315F"/>
     <w:rsid w:val="004720F3"/>
     <w:rsid w:val="004742A6"/>
     <w:rsid w:val="00475E55"/>
     <w:rsid w:val="00477C25"/>
     <w:rsid w:val="00483890"/>
     <w:rsid w:val="00484707"/>
     <w:rsid w:val="00484D20"/>
     <w:rsid w:val="00487724"/>
     <w:rsid w:val="004908A6"/>
     <w:rsid w:val="00491DDE"/>
     <w:rsid w:val="0049398F"/>
+    <w:rsid w:val="00496511"/>
     <w:rsid w:val="004A0E1B"/>
     <w:rsid w:val="004B1D10"/>
     <w:rsid w:val="004B4552"/>
     <w:rsid w:val="004B5890"/>
     <w:rsid w:val="004B6A3B"/>
     <w:rsid w:val="004C0612"/>
     <w:rsid w:val="004C07AE"/>
     <w:rsid w:val="004C6D16"/>
     <w:rsid w:val="004E06DE"/>
     <w:rsid w:val="004E2311"/>
     <w:rsid w:val="004E66D0"/>
     <w:rsid w:val="004F136C"/>
     <w:rsid w:val="004F32D6"/>
     <w:rsid w:val="004F34D0"/>
     <w:rsid w:val="004F744A"/>
     <w:rsid w:val="00500A07"/>
     <w:rsid w:val="005026FB"/>
     <w:rsid w:val="00507B6E"/>
     <w:rsid w:val="00512A17"/>
     <w:rsid w:val="005136F7"/>
     <w:rsid w:val="00520853"/>
     <w:rsid w:val="00522A9E"/>
     <w:rsid w:val="00523984"/>
     <w:rsid w:val="005257C1"/>
     <w:rsid w:val="005260B3"/>
@@ -20164,110 +19999,113 @@
     <w:rsid w:val="00570225"/>
     <w:rsid w:val="00571F67"/>
     <w:rsid w:val="00572690"/>
     <w:rsid w:val="00572BDB"/>
     <w:rsid w:val="00572FB7"/>
     <w:rsid w:val="00573E3A"/>
     <w:rsid w:val="00573F6B"/>
     <w:rsid w:val="00574608"/>
     <w:rsid w:val="00574854"/>
     <w:rsid w:val="00574C3D"/>
     <w:rsid w:val="005758F4"/>
     <w:rsid w:val="00583C02"/>
     <w:rsid w:val="0058451C"/>
     <w:rsid w:val="005848A9"/>
     <w:rsid w:val="00585656"/>
     <w:rsid w:val="00585C4E"/>
     <w:rsid w:val="00587397"/>
     <w:rsid w:val="005877E6"/>
     <w:rsid w:val="00590AA7"/>
     <w:rsid w:val="005921B8"/>
     <w:rsid w:val="00592391"/>
     <w:rsid w:val="00597325"/>
     <w:rsid w:val="005B2ABD"/>
     <w:rsid w:val="005B3312"/>
     <w:rsid w:val="005B4010"/>
+    <w:rsid w:val="005B4A72"/>
     <w:rsid w:val="005C3001"/>
     <w:rsid w:val="005C3CDF"/>
     <w:rsid w:val="005C6B1B"/>
     <w:rsid w:val="005C6D44"/>
     <w:rsid w:val="005C7B8E"/>
     <w:rsid w:val="005D1092"/>
     <w:rsid w:val="005D6076"/>
     <w:rsid w:val="005E004E"/>
     <w:rsid w:val="005E0098"/>
     <w:rsid w:val="005E0840"/>
     <w:rsid w:val="005E4122"/>
     <w:rsid w:val="005E4A57"/>
     <w:rsid w:val="005F109E"/>
     <w:rsid w:val="005F3A14"/>
     <w:rsid w:val="005F4689"/>
     <w:rsid w:val="005F5C17"/>
     <w:rsid w:val="005F7C4B"/>
     <w:rsid w:val="006003BD"/>
     <w:rsid w:val="0060258C"/>
     <w:rsid w:val="00603A7F"/>
     <w:rsid w:val="00606900"/>
     <w:rsid w:val="00606E79"/>
     <w:rsid w:val="0061025A"/>
     <w:rsid w:val="00611057"/>
     <w:rsid w:val="006133B0"/>
     <w:rsid w:val="00613431"/>
     <w:rsid w:val="00615287"/>
     <w:rsid w:val="00616F0F"/>
     <w:rsid w:val="0061743C"/>
     <w:rsid w:val="00620783"/>
     <w:rsid w:val="00622E74"/>
     <w:rsid w:val="00624963"/>
     <w:rsid w:val="00627F7B"/>
     <w:rsid w:val="00630138"/>
     <w:rsid w:val="00631089"/>
     <w:rsid w:val="006314C5"/>
     <w:rsid w:val="00631C70"/>
     <w:rsid w:val="00636B57"/>
     <w:rsid w:val="006377EC"/>
     <w:rsid w:val="00646BD9"/>
     <w:rsid w:val="00651B39"/>
     <w:rsid w:val="0065248E"/>
     <w:rsid w:val="006541EC"/>
     <w:rsid w:val="00660BDE"/>
     <w:rsid w:val="006613F6"/>
     <w:rsid w:val="00665B00"/>
     <w:rsid w:val="0067298D"/>
     <w:rsid w:val="00673158"/>
     <w:rsid w:val="00673840"/>
+    <w:rsid w:val="00674B07"/>
     <w:rsid w:val="0067680D"/>
     <w:rsid w:val="006800E6"/>
     <w:rsid w:val="00682D3A"/>
     <w:rsid w:val="00683636"/>
     <w:rsid w:val="006838CB"/>
     <w:rsid w:val="00683B46"/>
     <w:rsid w:val="006868EF"/>
     <w:rsid w:val="00687D45"/>
     <w:rsid w:val="0069092B"/>
     <w:rsid w:val="00690C8A"/>
     <w:rsid w:val="00691307"/>
+    <w:rsid w:val="00691499"/>
     <w:rsid w:val="00691F57"/>
     <w:rsid w:val="006952BC"/>
     <w:rsid w:val="006A0305"/>
     <w:rsid w:val="006A5D18"/>
     <w:rsid w:val="006B39F9"/>
     <w:rsid w:val="006B4841"/>
     <w:rsid w:val="006B7AA6"/>
     <w:rsid w:val="006C2853"/>
     <w:rsid w:val="006C2AA7"/>
     <w:rsid w:val="006C6EBC"/>
     <w:rsid w:val="006D0406"/>
     <w:rsid w:val="006D0F0C"/>
     <w:rsid w:val="006D1948"/>
     <w:rsid w:val="006D23FE"/>
     <w:rsid w:val="006D4451"/>
     <w:rsid w:val="006E13D9"/>
     <w:rsid w:val="006E2292"/>
     <w:rsid w:val="006E6063"/>
     <w:rsid w:val="006E60F7"/>
     <w:rsid w:val="006E6655"/>
     <w:rsid w:val="006E7039"/>
     <w:rsid w:val="006E7214"/>
     <w:rsid w:val="006F1DAA"/>
     <w:rsid w:val="006F2345"/>
     <w:rsid w:val="006F4D3D"/>
@@ -20296,196 +20134,202 @@
     <w:rsid w:val="007465AF"/>
     <w:rsid w:val="0075051E"/>
     <w:rsid w:val="00757514"/>
     <w:rsid w:val="00760EBD"/>
     <w:rsid w:val="00761549"/>
     <w:rsid w:val="00761F8D"/>
     <w:rsid w:val="00764B6B"/>
     <w:rsid w:val="00766EED"/>
     <w:rsid w:val="00771166"/>
     <w:rsid w:val="00775021"/>
     <w:rsid w:val="0077693E"/>
     <w:rsid w:val="00780DA7"/>
     <w:rsid w:val="007810BB"/>
     <w:rsid w:val="00785E3C"/>
     <w:rsid w:val="00787F5D"/>
     <w:rsid w:val="0079022C"/>
     <w:rsid w:val="007909C9"/>
     <w:rsid w:val="007A1BE1"/>
     <w:rsid w:val="007A5435"/>
     <w:rsid w:val="007A6175"/>
     <w:rsid w:val="007A66C2"/>
     <w:rsid w:val="007A7DBD"/>
     <w:rsid w:val="007B07ED"/>
     <w:rsid w:val="007B0F57"/>
     <w:rsid w:val="007B2C0D"/>
+    <w:rsid w:val="007B3941"/>
     <w:rsid w:val="007B569D"/>
     <w:rsid w:val="007B6D27"/>
     <w:rsid w:val="007C1152"/>
     <w:rsid w:val="007C7B9F"/>
     <w:rsid w:val="007D0360"/>
     <w:rsid w:val="007D0667"/>
     <w:rsid w:val="007D11BA"/>
     <w:rsid w:val="007D1295"/>
     <w:rsid w:val="007E0EDD"/>
     <w:rsid w:val="007E4652"/>
     <w:rsid w:val="007E652A"/>
     <w:rsid w:val="007E7857"/>
     <w:rsid w:val="007E7AF9"/>
     <w:rsid w:val="007E7C14"/>
     <w:rsid w:val="007F20EB"/>
     <w:rsid w:val="007F3320"/>
     <w:rsid w:val="007F4874"/>
     <w:rsid w:val="00801A0A"/>
     <w:rsid w:val="00803887"/>
     <w:rsid w:val="0081019C"/>
+    <w:rsid w:val="008102C4"/>
     <w:rsid w:val="008203F4"/>
     <w:rsid w:val="00820CEA"/>
     <w:rsid w:val="00822D2F"/>
     <w:rsid w:val="00830C51"/>
     <w:rsid w:val="00831BFC"/>
     <w:rsid w:val="00836D55"/>
     <w:rsid w:val="00837960"/>
     <w:rsid w:val="008507F0"/>
     <w:rsid w:val="0085152A"/>
     <w:rsid w:val="008517CA"/>
     <w:rsid w:val="00855CAA"/>
     <w:rsid w:val="008607C1"/>
     <w:rsid w:val="0086272E"/>
     <w:rsid w:val="00864F10"/>
     <w:rsid w:val="00867D59"/>
     <w:rsid w:val="00873D78"/>
     <w:rsid w:val="00875493"/>
     <w:rsid w:val="008817FE"/>
     <w:rsid w:val="0088528C"/>
     <w:rsid w:val="008909DC"/>
     <w:rsid w:val="00893C91"/>
     <w:rsid w:val="008948FC"/>
     <w:rsid w:val="008A3C8E"/>
     <w:rsid w:val="008A5E53"/>
     <w:rsid w:val="008B1072"/>
     <w:rsid w:val="008B4095"/>
     <w:rsid w:val="008C468B"/>
     <w:rsid w:val="008C50B1"/>
     <w:rsid w:val="008D0B7C"/>
     <w:rsid w:val="008D1291"/>
     <w:rsid w:val="008D4077"/>
     <w:rsid w:val="008D5B4E"/>
     <w:rsid w:val="008D6E40"/>
     <w:rsid w:val="008D7C7F"/>
     <w:rsid w:val="008E577E"/>
     <w:rsid w:val="008E7E18"/>
     <w:rsid w:val="008E7E37"/>
     <w:rsid w:val="008F16A6"/>
     <w:rsid w:val="008F79EE"/>
     <w:rsid w:val="008F7B15"/>
     <w:rsid w:val="008F7DA8"/>
     <w:rsid w:val="00900F4D"/>
     <w:rsid w:val="00901247"/>
     <w:rsid w:val="00901EC8"/>
     <w:rsid w:val="00901F6F"/>
     <w:rsid w:val="0090301E"/>
     <w:rsid w:val="009038C6"/>
     <w:rsid w:val="00903E1A"/>
     <w:rsid w:val="00905100"/>
     <w:rsid w:val="00910D69"/>
+    <w:rsid w:val="00913814"/>
     <w:rsid w:val="0091510D"/>
     <w:rsid w:val="00916406"/>
     <w:rsid w:val="0091674F"/>
     <w:rsid w:val="00917386"/>
     <w:rsid w:val="009246FC"/>
     <w:rsid w:val="00926399"/>
     <w:rsid w:val="00931CF3"/>
     <w:rsid w:val="009351C6"/>
     <w:rsid w:val="0093612E"/>
     <w:rsid w:val="009378E0"/>
     <w:rsid w:val="00937F5D"/>
     <w:rsid w:val="00945FCF"/>
     <w:rsid w:val="00946B76"/>
     <w:rsid w:val="00947728"/>
     <w:rsid w:val="0095077C"/>
     <w:rsid w:val="009520BD"/>
     <w:rsid w:val="00952387"/>
+    <w:rsid w:val="0095579D"/>
     <w:rsid w:val="00956EE1"/>
     <w:rsid w:val="0095792A"/>
     <w:rsid w:val="00957E6D"/>
     <w:rsid w:val="009643B3"/>
     <w:rsid w:val="00964780"/>
     <w:rsid w:val="00971217"/>
     <w:rsid w:val="00972E7A"/>
     <w:rsid w:val="00973E80"/>
     <w:rsid w:val="009756F9"/>
     <w:rsid w:val="0097570E"/>
     <w:rsid w:val="00980F60"/>
     <w:rsid w:val="00996C7B"/>
     <w:rsid w:val="009979FE"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A11F1"/>
     <w:rsid w:val="009A1474"/>
     <w:rsid w:val="009A39CB"/>
     <w:rsid w:val="009A3BB4"/>
     <w:rsid w:val="009A49E2"/>
     <w:rsid w:val="009A5CF9"/>
     <w:rsid w:val="009A7E45"/>
     <w:rsid w:val="009B024B"/>
     <w:rsid w:val="009B0FB2"/>
     <w:rsid w:val="009B3138"/>
     <w:rsid w:val="009B5225"/>
     <w:rsid w:val="009C15CF"/>
     <w:rsid w:val="009C359D"/>
     <w:rsid w:val="009D0793"/>
     <w:rsid w:val="009D129A"/>
     <w:rsid w:val="009D3333"/>
     <w:rsid w:val="009D482A"/>
     <w:rsid w:val="009D6033"/>
     <w:rsid w:val="009D7D94"/>
+    <w:rsid w:val="009E37D4"/>
     <w:rsid w:val="009E4A86"/>
     <w:rsid w:val="009E7814"/>
     <w:rsid w:val="009F0E59"/>
     <w:rsid w:val="009F0F32"/>
     <w:rsid w:val="009F5AB8"/>
     <w:rsid w:val="009F68A1"/>
     <w:rsid w:val="00A0026D"/>
     <w:rsid w:val="00A011D0"/>
     <w:rsid w:val="00A01A4A"/>
     <w:rsid w:val="00A03949"/>
     <w:rsid w:val="00A03A58"/>
     <w:rsid w:val="00A05FB8"/>
     <w:rsid w:val="00A06DF3"/>
     <w:rsid w:val="00A07B71"/>
     <w:rsid w:val="00A15BF7"/>
     <w:rsid w:val="00A15D47"/>
     <w:rsid w:val="00A17703"/>
     <w:rsid w:val="00A17766"/>
     <w:rsid w:val="00A205F6"/>
     <w:rsid w:val="00A20B3C"/>
     <w:rsid w:val="00A23CDD"/>
     <w:rsid w:val="00A24D9A"/>
     <w:rsid w:val="00A275C5"/>
     <w:rsid w:val="00A33CDA"/>
     <w:rsid w:val="00A408EB"/>
     <w:rsid w:val="00A4223F"/>
+    <w:rsid w:val="00A44EB5"/>
     <w:rsid w:val="00A4695D"/>
     <w:rsid w:val="00A51895"/>
     <w:rsid w:val="00A5234C"/>
     <w:rsid w:val="00A62A7E"/>
     <w:rsid w:val="00A63FCC"/>
     <w:rsid w:val="00A64297"/>
     <w:rsid w:val="00A7046E"/>
     <w:rsid w:val="00A7068D"/>
     <w:rsid w:val="00A732EE"/>
     <w:rsid w:val="00A73B35"/>
     <w:rsid w:val="00A772D1"/>
     <w:rsid w:val="00A842A2"/>
     <w:rsid w:val="00A84A36"/>
     <w:rsid w:val="00A96436"/>
     <w:rsid w:val="00AA4731"/>
     <w:rsid w:val="00AA5DAA"/>
     <w:rsid w:val="00AB184B"/>
     <w:rsid w:val="00AB1BD9"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AC40D2"/>
     <w:rsid w:val="00AC7CD6"/>
     <w:rsid w:val="00AD4A09"/>
     <w:rsid w:val="00AD5BB3"/>
     <w:rsid w:val="00AD7987"/>
     <w:rsid w:val="00AE15BA"/>
@@ -20598,81 +20442,83 @@
     <w:rsid w:val="00C945F5"/>
     <w:rsid w:val="00C9630F"/>
     <w:rsid w:val="00CA0C88"/>
     <w:rsid w:val="00CA1481"/>
     <w:rsid w:val="00CA38AC"/>
     <w:rsid w:val="00CA4183"/>
     <w:rsid w:val="00CB0073"/>
     <w:rsid w:val="00CB2238"/>
     <w:rsid w:val="00CB5209"/>
     <w:rsid w:val="00CB5909"/>
     <w:rsid w:val="00CB6B69"/>
     <w:rsid w:val="00CC1E33"/>
     <w:rsid w:val="00CC212D"/>
     <w:rsid w:val="00CC54D8"/>
     <w:rsid w:val="00CC5F3F"/>
     <w:rsid w:val="00CD0229"/>
     <w:rsid w:val="00CD06A6"/>
     <w:rsid w:val="00CD09C3"/>
     <w:rsid w:val="00CD1C3C"/>
     <w:rsid w:val="00CD1C41"/>
     <w:rsid w:val="00CD3F89"/>
     <w:rsid w:val="00CD4B01"/>
     <w:rsid w:val="00CE01B8"/>
     <w:rsid w:val="00CE422F"/>
     <w:rsid w:val="00CF2C55"/>
+    <w:rsid w:val="00D042E2"/>
     <w:rsid w:val="00D049CB"/>
     <w:rsid w:val="00D109C1"/>
     <w:rsid w:val="00D11882"/>
     <w:rsid w:val="00D12237"/>
     <w:rsid w:val="00D12EE5"/>
     <w:rsid w:val="00D13538"/>
     <w:rsid w:val="00D244FC"/>
     <w:rsid w:val="00D2543E"/>
     <w:rsid w:val="00D27AE3"/>
     <w:rsid w:val="00D30BA1"/>
     <w:rsid w:val="00D31225"/>
     <w:rsid w:val="00D31573"/>
     <w:rsid w:val="00D328FE"/>
     <w:rsid w:val="00D34077"/>
     <w:rsid w:val="00D3641B"/>
     <w:rsid w:val="00D36BDF"/>
     <w:rsid w:val="00D41847"/>
     <w:rsid w:val="00D42736"/>
     <w:rsid w:val="00D430AD"/>
     <w:rsid w:val="00D45D3E"/>
     <w:rsid w:val="00D47C31"/>
     <w:rsid w:val="00D50513"/>
     <w:rsid w:val="00D51B71"/>
     <w:rsid w:val="00D529BD"/>
     <w:rsid w:val="00D608AC"/>
     <w:rsid w:val="00D65F75"/>
     <w:rsid w:val="00D671D4"/>
     <w:rsid w:val="00D728FB"/>
     <w:rsid w:val="00D75429"/>
     <w:rsid w:val="00D76F2D"/>
     <w:rsid w:val="00D8019B"/>
+    <w:rsid w:val="00D81432"/>
     <w:rsid w:val="00D86ABB"/>
     <w:rsid w:val="00D946BC"/>
     <w:rsid w:val="00DA2470"/>
     <w:rsid w:val="00DA24D2"/>
     <w:rsid w:val="00DA473B"/>
     <w:rsid w:val="00DA6BA8"/>
     <w:rsid w:val="00DB199F"/>
     <w:rsid w:val="00DB222D"/>
     <w:rsid w:val="00DB27DA"/>
     <w:rsid w:val="00DB3EF3"/>
     <w:rsid w:val="00DB54CE"/>
     <w:rsid w:val="00DB74D1"/>
     <w:rsid w:val="00DB777F"/>
     <w:rsid w:val="00DC4BFC"/>
     <w:rsid w:val="00DC5F21"/>
     <w:rsid w:val="00DD095E"/>
     <w:rsid w:val="00DD0D53"/>
     <w:rsid w:val="00DE02C4"/>
     <w:rsid w:val="00DE456D"/>
     <w:rsid w:val="00DE5293"/>
     <w:rsid w:val="00DE72BE"/>
     <w:rsid w:val="00DE72EC"/>
     <w:rsid w:val="00DF0095"/>
     <w:rsid w:val="00DF169B"/>
     <w:rsid w:val="00DF329C"/>
@@ -20707,103 +20553,106 @@
     <w:rsid w:val="00E413BD"/>
     <w:rsid w:val="00E414B0"/>
     <w:rsid w:val="00E41DCF"/>
     <w:rsid w:val="00E43364"/>
     <w:rsid w:val="00E4427E"/>
     <w:rsid w:val="00E53781"/>
     <w:rsid w:val="00E54BFA"/>
     <w:rsid w:val="00E55477"/>
     <w:rsid w:val="00E559E7"/>
     <w:rsid w:val="00E56EC7"/>
     <w:rsid w:val="00E61A4F"/>
     <w:rsid w:val="00E62F61"/>
     <w:rsid w:val="00E6664A"/>
     <w:rsid w:val="00E71001"/>
     <w:rsid w:val="00E716BD"/>
     <w:rsid w:val="00E739F2"/>
     <w:rsid w:val="00E741A8"/>
     <w:rsid w:val="00E743C2"/>
     <w:rsid w:val="00E75612"/>
     <w:rsid w:val="00E7767C"/>
     <w:rsid w:val="00E80351"/>
     <w:rsid w:val="00E8077D"/>
     <w:rsid w:val="00E8485C"/>
     <w:rsid w:val="00E84C9C"/>
     <w:rsid w:val="00E904C1"/>
+    <w:rsid w:val="00E95660"/>
     <w:rsid w:val="00E95A66"/>
     <w:rsid w:val="00EA28F5"/>
     <w:rsid w:val="00EA3130"/>
     <w:rsid w:val="00EA5417"/>
     <w:rsid w:val="00EA66E2"/>
     <w:rsid w:val="00EA7E81"/>
     <w:rsid w:val="00EA7FEC"/>
     <w:rsid w:val="00EB14F0"/>
     <w:rsid w:val="00EB2F77"/>
     <w:rsid w:val="00EB47D8"/>
     <w:rsid w:val="00EB4E98"/>
     <w:rsid w:val="00EB676F"/>
     <w:rsid w:val="00EC0142"/>
     <w:rsid w:val="00EC11BF"/>
     <w:rsid w:val="00EC253B"/>
     <w:rsid w:val="00EC3454"/>
     <w:rsid w:val="00EC4A7A"/>
     <w:rsid w:val="00EC673E"/>
     <w:rsid w:val="00EC7A9D"/>
     <w:rsid w:val="00ED0814"/>
+    <w:rsid w:val="00ED0A07"/>
     <w:rsid w:val="00ED1F62"/>
     <w:rsid w:val="00ED326F"/>
     <w:rsid w:val="00ED67CA"/>
     <w:rsid w:val="00ED78E6"/>
     <w:rsid w:val="00EE12C9"/>
     <w:rsid w:val="00EE4248"/>
     <w:rsid w:val="00EE5956"/>
     <w:rsid w:val="00EE68BF"/>
     <w:rsid w:val="00EF2571"/>
     <w:rsid w:val="00EF41EB"/>
     <w:rsid w:val="00EF5921"/>
     <w:rsid w:val="00EF6602"/>
     <w:rsid w:val="00EF6603"/>
     <w:rsid w:val="00F009DE"/>
     <w:rsid w:val="00F02DD9"/>
     <w:rsid w:val="00F04A67"/>
     <w:rsid w:val="00F1347E"/>
     <w:rsid w:val="00F171F5"/>
     <w:rsid w:val="00F1793F"/>
     <w:rsid w:val="00F20681"/>
     <w:rsid w:val="00F21423"/>
     <w:rsid w:val="00F21B89"/>
     <w:rsid w:val="00F22356"/>
     <w:rsid w:val="00F30D68"/>
     <w:rsid w:val="00F31EEA"/>
     <w:rsid w:val="00F320A2"/>
     <w:rsid w:val="00F329B6"/>
     <w:rsid w:val="00F34A9B"/>
     <w:rsid w:val="00F36B82"/>
     <w:rsid w:val="00F40FE7"/>
     <w:rsid w:val="00F4201D"/>
     <w:rsid w:val="00F42616"/>
     <w:rsid w:val="00F45628"/>
+    <w:rsid w:val="00F45822"/>
     <w:rsid w:val="00F5148F"/>
     <w:rsid w:val="00F51FBA"/>
     <w:rsid w:val="00F52071"/>
     <w:rsid w:val="00F53153"/>
     <w:rsid w:val="00F54FF7"/>
     <w:rsid w:val="00F6021C"/>
     <w:rsid w:val="00F63DEE"/>
     <w:rsid w:val="00F64A5D"/>
     <w:rsid w:val="00F65687"/>
     <w:rsid w:val="00F71908"/>
     <w:rsid w:val="00F77369"/>
     <w:rsid w:val="00F8150C"/>
     <w:rsid w:val="00F85EDC"/>
     <w:rsid w:val="00F87494"/>
     <w:rsid w:val="00F90110"/>
     <w:rsid w:val="00F90182"/>
     <w:rsid w:val="00F9096B"/>
     <w:rsid w:val="00F90A36"/>
     <w:rsid w:val="00F90B38"/>
     <w:rsid w:val="00F969D5"/>
     <w:rsid w:val="00FA0B82"/>
     <w:rsid w:val="00FA6E61"/>
     <w:rsid w:val="00FC3615"/>
     <w:rsid w:val="00FC6298"/>
     <w:rsid w:val="00FD0DB0"/>
@@ -21893,93 +21742,93 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B0CAB3D-833E-4941-B98B-8D9F84E97BCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B0CAB3D-833E-4941-B98B-8D9F84E97BCD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>3931</Words>
-  <Characters>5740</Characters>
+  <Words>1442</Words>
+  <Characters>8220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>574</Lines>
-  <Paragraphs>311</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9360</CharactersWithSpaces>
+  <CharactersWithSpaces>9643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.20784</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>82FA70333D684CD09DC98280874E3780</vt:lpwstr>
   </property>