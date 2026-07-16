--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -291,54 +291,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15940" autoAdjust="0"/>
     <p:restoredTop sz="90480" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="110" d="100"/>
+          <a:sy n="110" d="100"/>
         </p:scale>
-        <p:origin x="77" y="72"/>
+        <p:origin x="878" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4008"/>
         <p:guide pos="736"/>
         <p:guide pos="7064"/>
         <p:guide orient="horz" pos="464"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -419,51 +419,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -588,51 +588,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2499,51 +2499,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2975,51 +2975,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3477,51 +3477,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3918,51 +3918,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/8/4</a:t>
+              <a:t>2026/7/6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4310,51 +4310,51 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
@@ -6077,111 +6077,112 @@
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Listen and chant.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="图片 1"/>
-[...27 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="4" name="二年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{519BA3D8-0867-5905-5D96-705B4A7C1B22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="8098" end="112322"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8808720" y="4433960"/>
             <a:ext cx="487363" cy="487362"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A6A44B4-A399-E319-BCCD-5C2FF2C51E13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3057698" y="1505527"/>
+            <a:ext cx="4763193" cy="4410364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -6303,71 +6304,72 @@
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0">
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Chant together.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="图片 1"/>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB10D3ED-BFC3-0C90-32E3-CFD08BA48850}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3673157" y="1207152"/>
-            <a:ext cx="4845685" cy="4857634"/>
+            <a:off x="3057698" y="1505527"/>
+            <a:ext cx="4763193" cy="4410364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6400,79 +6402,50 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="zh-CN"/>
             </a:defPPr>
             <a:lvl1pPr>
               <a:defRPr sz="3200" b="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" dirty="0"/>
               <a:t>Work in groups. Chant and act.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5967680" y="2149595"/>
             <a:ext cx="6096635" cy="3697166"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
@@ -6540,50 +6513,80 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>□</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>chant with my friends.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CAED98B-1218-765E-696C-EA03A1885CBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="875607" y="1596169"/>
+            <a:ext cx="4763193" cy="4410364"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -15029,71 +15032,70 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>433</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>77</Paragraphs>
   <Slides>21</Slides>
   <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>9</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
-      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>