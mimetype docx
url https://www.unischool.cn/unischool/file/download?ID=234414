--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07922E94" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00111692" w:rsidRDefault="00985331" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00111692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Unit 1 Face</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E119020" w14:textId="77777777" w:rsidR="00556CAF" w:rsidRPr="00876B2B" w:rsidRDefault="00556CAF" w:rsidP="00876B2B">
@@ -88,51 +88,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>主题属于“人与自我”</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>主题</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>范畴，</w:t>
       </w:r>
       <w:r w:rsidR="00556CAF" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>“生活与学习”主题群，聚焦“悦纳自我”子主题内容。旨在引导学生了解</w:t>
+        <w:t>“生活与学习”主题群，聚焦“悦纳自我”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00556CAF" w:rsidRPr="00876B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>子主题</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00556CAF" w:rsidRPr="00876B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>内容。旨在引导学生了解</w:t>
       </w:r>
       <w:r w:rsidR="00F61188">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>与</w:t>
       </w:r>
       <w:r w:rsidR="00556CAF" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>面部器官</w:t>
       </w:r>
       <w:r w:rsidR="005F31F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>相关的</w:t>
       </w:r>
       <w:r w:rsidR="00556CAF" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -346,51 +362,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>在具体情境中，正确运用所学语言描述面部特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316FA2DD" w14:textId="159F77DB" w:rsidR="00B43238" w:rsidRPr="00AE542C" w:rsidRDefault="004E2DA0" w:rsidP="00AE542C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4.绘制自己的面部</w:t>
       </w:r>
       <w:r w:rsidR="008A705D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>自画像</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>，并运用所学语言描述自己的面部特征。</w:t>
       </w:r>
       <w:r w:rsidR="00B43238" w:rsidRPr="00AE542C">
@@ -982,138 +998,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8522" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2192"/>
+        <w:gridCol w:w="1989"/>
+        <w:gridCol w:w="3920"/>
+        <w:gridCol w:w="2613"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="288CBDFB" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEEABAE" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3CDD85" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290B10B5" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="54BFED43" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7646AA5A" w14:textId="1F898B0C" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="003B4BA3" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>理解韵文内容，</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
@@ -1244,51 +1260,51 @@
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>on the face.</w:t>
             </w:r>
             <w:r w:rsidRPr="00613E2B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10023636" w14:textId="4E1771F0" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="004D3A63" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Look and </w:t>
@@ -1723,51 +1739,51 @@
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Listen and </w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390BB84E" w14:textId="654FCA2B" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
+          <w:p w14:paraId="390BB84E" w14:textId="3A69935A" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生听</w:t>
             </w:r>
             <w:r w:rsidR="00421872" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1785,51 +1801,69 @@
             <w:r w:rsidR="00D30C74" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>验证猜测，</w:t>
             </w:r>
             <w:r w:rsidR="00A063D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidR="005A280A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>在教师的引导下理解</w:t>
+              <w:t>在教师的引导下</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4ADD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="005A280A" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>理解</w:t>
             </w:r>
             <w:r w:rsidR="0039679B" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>单词</w:t>
             </w:r>
             <w:r w:rsidR="0039679B" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>snowman</w:t>
             </w:r>
             <w:r w:rsidR="0039679B" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -1870,51 +1904,71 @@
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00944DA5" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ook and</w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> say.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="689634D0" w14:textId="5BC51AC7" w:rsidR="00944DA5" w:rsidRPr="00876B2B" w:rsidRDefault="00944DA5" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:r w:rsidR="00245012" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2153,127 +2207,132 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4. Listen</w:t>
             </w:r>
             <w:r w:rsidR="002F777F" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>, point and say</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, point and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002F777F" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00CA50CF" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F4A11C" w14:textId="48C48FF7" w:rsidR="00F32DE5" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="002F777F" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>看图片，</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00686831" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>逐句</w:t>
             </w:r>
             <w:r w:rsidR="002B0E6C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>听</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00686831" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>韵文前三行的</w:t>
             </w:r>
             <w:r w:rsidR="00E943A6" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>录</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>音</w:t>
+              <w:t>录音</w:t>
             </w:r>
             <w:r w:rsidR="00B9503C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="00D257D1" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学习</w:t>
             </w:r>
             <w:r w:rsidR="00657633">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>韵文中出现的</w:t>
             </w:r>
@@ -2335,83 +2394,103 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED58CD5" w14:textId="4B8E77DC" w:rsidR="00441358" w:rsidRPr="00876B2B" w:rsidRDefault="0098514E" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>T: Listen, what</w:t>
             </w:r>
             <w:r w:rsidR="00730279">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00730279">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the face?</w:t>
             </w:r>
             <w:r w:rsidR="00150023">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00150023">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00441358" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>播放第一句录音</w:t>
+              <w:t>播放第</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00441358" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>一句录音</w:t>
             </w:r>
             <w:r w:rsidR="00150023">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2188A32B" w14:textId="77777777" w:rsidR="00017E80" w:rsidRPr="00876B2B" w:rsidRDefault="00441358" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -2598,52 +2677,63 @@
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Listen</w:t>
             </w:r>
             <w:r w:rsidR="0068336E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>, match and say</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, match and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0068336E" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009F6121" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="575BCABB" w14:textId="1E9F7319" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00BC286C" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -2811,51 +2901,71 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Look </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>and say.</w:t>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00DE478B" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D4F496" w14:textId="1ADB6CAC" w:rsidR="00DE478B" w:rsidRPr="00876B2B" w:rsidRDefault="009F6121" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -3030,51 +3140,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ss: Yes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10D09B75" w14:textId="77777777" w:rsidR="00550559" w:rsidRPr="00876B2B" w:rsidRDefault="00550559" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>T: Do they love the snowman?</w:t>
+              <w:t xml:space="preserve">T: Do they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>love the snowman</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE88B95" w14:textId="05EDE348" w:rsidR="00550559" w:rsidRPr="00876B2B" w:rsidRDefault="00550559" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: Yes. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="538F8C20" w14:textId="77777777" w:rsidR="00550559" w:rsidRPr="00876B2B" w:rsidRDefault="00550559" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -3099,52 +3229,63 @@
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
             <w:r w:rsidR="00D050FD" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Listen</w:t>
             </w:r>
             <w:r w:rsidR="004150B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and say</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004150B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D050FD" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18810AA1" w14:textId="3E88D760" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00D050FD" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -3209,51 +3350,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>对雪人的喜爱之情。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29818BFF" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能</w:t>
             </w:r>
             <w:r w:rsidR="003E73D5" w:rsidRPr="00876B2B">
               <w:rPr>
@@ -3281,51 +3422,61 @@
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62169D09" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="189354FD" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="673024E8" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="000853EC">
+          <w:p w14:paraId="673024E8" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRDefault="00583F8B" w:rsidP="000853EC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B9FBED9" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00876B2B" w:rsidRDefault="00AF4ADD" w:rsidP="000853EC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1975EFF1" w14:textId="31660977" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -3595,206 +3746,234 @@
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5640E480" w14:textId="77777777" w:rsidR="00312479" w:rsidRPr="00876B2B" w:rsidRDefault="00312479" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="754CC128" w14:textId="77777777" w:rsidR="00312479" w:rsidRPr="00876B2B" w:rsidRDefault="00312479" w:rsidP="000853EC">
+          <w:p w14:paraId="754CC128" w14:textId="77777777" w:rsidR="00312479" w:rsidRDefault="00312479" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C9B04A8" w14:textId="0DC69AB4" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
+          <w:p w14:paraId="579D058B" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00876B2B" w:rsidRDefault="00AF4ADD" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00876B2B">
-[...72 lines deleted...]
-          <w:p w14:paraId="020E74E1" w14:textId="77777777" w:rsidR="00082FED" w:rsidRPr="00876B2B" w:rsidRDefault="00082FED" w:rsidP="000853EC">
+          </w:p>
+          <w:p w14:paraId="1C9B04A8" w14:textId="0DC69AB4" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="354991B7" w14:textId="77777777" w:rsidR="00082FED" w:rsidRPr="00876B2B" w:rsidRDefault="00082FED" w:rsidP="000853EC">
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00312479" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>能否</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>理解核心词汇的含义</w:t>
+            </w:r>
+            <w:r w:rsidR="000B23CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r w:rsidR="002540CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>积极</w:t>
+            </w:r>
+            <w:r w:rsidR="00312479" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>参与互动</w:t>
+            </w:r>
+            <w:r w:rsidR="00D07EBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF05C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>及时给与帮助与鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020E74E1" w14:textId="77777777" w:rsidR="00082FED" w:rsidRPr="00876B2B" w:rsidRDefault="00082FED" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="022EB41A" w14:textId="3B7EDF10" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00082FED" w:rsidP="000853EC">
+          <w:p w14:paraId="354991B7" w14:textId="77777777" w:rsidR="00082FED" w:rsidRDefault="00082FED" w:rsidP="000853EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B6B3226" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00876B2B" w:rsidRDefault="00AF4ADD" w:rsidP="000853EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022EB41A" w14:textId="3B7EDF10" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00082FED" w:rsidP="000853EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否认真观察图片并积极回答问题，必要时允许学生用中文辅助表达。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="66E40206" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="61FDF670" w14:textId="2C8F2CE0" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -3868,57 +4047,57 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="00584EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="00BD5365" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="4C32EDE4" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D998DEF" w14:textId="77777777" w:rsidR="00872EFD" w:rsidRPr="00876B2B" w:rsidRDefault="00872EFD" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>熟练</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4062,51 +4241,51 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21A84D51" w14:textId="0D402FA0" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00C91185">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1755"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50AADAB1" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="005853B4" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Watch</w:t>
@@ -4340,51 +4519,51 @@
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在全班展示</w:t>
             </w:r>
             <w:r w:rsidR="00516C31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并进行自评</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDA527F" w14:textId="5DB6BBC9" w:rsidR="00D74B6F" w:rsidRPr="00876B2B" w:rsidRDefault="00D74B6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察不同能力水平学生</w:t>
             </w:r>
             <w:r w:rsidR="0072602E">
@@ -4428,234 +4607,281 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="283E16F2" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="710303EC" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BBA75EA" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00B801F1">
+          <w:p w14:paraId="1BBA75EA" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRDefault="00583F8B" w:rsidP="00B801F1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E2A638F" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00876B2B" w:rsidRDefault="00AF4ADD" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0331ED30" w14:textId="77777777" w:rsidR="00485D6F" w:rsidRDefault="00485D6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B4A4B2D" w14:textId="44CCE31F" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00D74B6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否积极参与小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="34C5466F" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="58DD16EC" w14:textId="472DFBBE" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00DC57B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidR="003B134C" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3DE605A9" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3DE605A9" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F2BDCFB" w14:textId="726FB330" w:rsidR="00583F8B" w:rsidRPr="00872EFD" w:rsidRDefault="00872EFD" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidR="00BC5ABA" w:rsidRPr="007459B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观察图片，发现人物缺失的面部器官或头发，并进行绘制</w:t>
             </w:r>
             <w:r w:rsidR="00BC5ABA" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4024" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20C935B1" w14:textId="77777777" w:rsidR="007D6D43" w:rsidRPr="00876B2B" w:rsidRDefault="007D6D43" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>12. Look and say.</w:t>
+              <w:t xml:space="preserve">12. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621D9D18" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00234EEC" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生观察教师呈现的</w:t>
             </w:r>
             <w:r w:rsidR="00827414" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>雪人图片，在教师的引导下依次指读雪人面部器官的英文词汇，然后观察教师呈现的雪人的头发，初步学习单词</w:t>
-            </w:r>
+              <w:t>雪人图片，在教师的引导下</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00827414" w:rsidRPr="00876B2B">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>依次指</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00827414" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>读雪人面部器官的英文词汇，然后观察教师呈现的雪人的头发，初步学习单词</w:t>
+            </w:r>
+            <w:r w:rsidR="00827414" w:rsidRPr="00876B2B">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>hair</w:t>
             </w:r>
             <w:r w:rsidR="00827414" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25207ABC" w14:textId="77777777" w:rsidR="00827414" w:rsidRPr="00876B2B" w:rsidRDefault="00827414" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4737,84 +4963,93 @@
             <w:r w:rsidR="00ED1B58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00F55276" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>然后</w:t>
             </w:r>
             <w:r w:rsidR="00C250B3" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>两人交换角色，继续游戏。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56ECEB29" w14:textId="77777777" w:rsidR="00C250B3" w:rsidRPr="00876B2B" w:rsidRDefault="00C250B3" w:rsidP="00B801F1">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5F4AC845" w14:textId="77777777" w:rsidR="00C250B3" w:rsidRPr="00876B2B" w:rsidRDefault="00C250B3" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>14. Look</w:t>
             </w:r>
             <w:r w:rsidR="00635B7A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and say.</w:t>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00635B7A" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00635B7A" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52F1E26C" w14:textId="6394FEE1" w:rsidR="00635B7A" w:rsidRPr="00876B2B" w:rsidRDefault="00635B7A" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -4944,85 +5179,85 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生两人一组，一人找出缺失的面部器官或头发并说出相应的单词，另一人画出对应的部位</w:t>
             </w:r>
             <w:r w:rsidR="00E6278F" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。小组活动后，全班核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2192" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="227D59AD" w14:textId="3F43ED37" w:rsidR="0080525B" w:rsidRPr="00876B2B" w:rsidRDefault="00D74B6F" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="0080525B" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>对核心词汇的掌握情况，及时发现问题并解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="45639E35" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="45639E35" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3C73E6A2" w14:textId="4A6E6D6F" w:rsidR="00583F8B" w:rsidRPr="004B0D91" w:rsidRDefault="00985331" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B0D91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="004B0D91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -5086,116 +5321,116 @@
             </w:r>
             <w:r w:rsidR="00483073" w:rsidRPr="004B0D91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>核心</w:t>
             </w:r>
             <w:r w:rsidR="0089093B" w:rsidRPr="004B0D91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>词汇的理解与运用</w:t>
             </w:r>
             <w:r w:rsidR="00483073" w:rsidRPr="004B0D91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481A75" w:rsidRPr="00AE542C" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="00AE542C">
+      <w:tr w:rsidR="00481A75" w:rsidRPr="00AE542C" w14:paraId="6F9D62E6" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="19B92A6D" w14:textId="77777777" w:rsidR="00481A75" w:rsidRPr="00AE542C" w:rsidRDefault="00481A75" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6643D43E" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7C427705" w14:textId="3DB5E8F3" w:rsidR="00C700F1" w:rsidRPr="00C700F1" w:rsidRDefault="00C700F1" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C700F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>带感情地朗读韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CDD0835" w14:textId="6BB39267" w:rsidR="00C700F1" w:rsidRPr="00C700F1" w:rsidRDefault="00C700F1" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C700F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>仿照教材第10页活动6的游戏，画出人物形象，然后请同学或朋友说出并补全缺失的部分。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B20D979" w14:textId="255E0C75" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00C700F1" w:rsidP="00B801F1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5576,87 +5811,69 @@
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4405604F" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="0088516E" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1971">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（3）</w:t>
       </w:r>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>小组合作表演故事，模仿故事角色的语音、语调、动作和表情，深入体会</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t>小组合作表演故事，模仿故事角色的语音、语调、动作和表情，深入体会故事角色的情感，感受悦纳自我的内涵。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1D4C94E3" w14:textId="52A45B7D" w:rsidR="003D67C0" w:rsidRPr="00AE542C" w:rsidRDefault="003D67C0" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4594">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00405929" w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF8884E" w14:textId="77777777" w:rsidR="00405929" w:rsidRPr="00876B2B" w:rsidRDefault="00405929" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -5790,146 +6007,145 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2240"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1852"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="276441B3" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="276441B3" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="702C2B7C" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="698D2BA1" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67CFBBCB" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="23393332" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="23393332" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2219FD41" w14:textId="29FA0A46" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00924F28" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在看图片、听录音、</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
@@ -5946,52 +6162,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>活动中，梳理、理解故事</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A157D74" w14:textId="4838F35B" w:rsidR="00F552F7" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="002068C9" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F552F7" w:rsidRPr="00876B2B">
               <w:rPr>
@@ -6083,51 +6298,65 @@
               </w:rPr>
               <w:t xml:space="preserve"> Look</w:t>
             </w:r>
             <w:r w:rsidR="00807F6E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="003D2FB5" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00807F6E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>listen</w:t>
             </w:r>
             <w:r w:rsidR="001649AA" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and say.</w:t>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001649AA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001649AA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00769C24" w14:textId="4D1F96C1" w:rsidR="001649AA" w:rsidRPr="00876B2B" w:rsidRDefault="001649AA" w:rsidP="00105F23">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:r w:rsidR="00807F6E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>图片，</w:t>
             </w:r>
             <w:r w:rsidR="0074169B" w:rsidRPr="00876B2B">
               <w:rPr>
@@ -6640,841 +6869,851 @@
             </w:r>
             <w:r w:rsidR="00B91C07" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>k the same?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2871DCE3" w14:textId="77777777" w:rsidR="00B91C07" w:rsidRPr="00876B2B" w:rsidRDefault="00B91C07" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>Ss: Yes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3333B134" w14:textId="77777777" w:rsidR="00B91C07" w:rsidRPr="00876B2B" w:rsidRDefault="00B91C07" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r w:rsidR="002611A3" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>What is their relationship?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6121EF55" w14:textId="30381DF2" w:rsidR="00B91C07" w:rsidRPr="00876B2B" w:rsidRDefault="00B91C07" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Ss: Yes.</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="002611A3" w:rsidRPr="00876B2B">
+              <w:t>Ss: Maybe</w:t>
+            </w:r>
+            <w:r w:rsidR="00846169">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE768BE" w14:textId="77777777" w:rsidR="000022EB" w:rsidRPr="00876B2B" w:rsidRDefault="000022EB" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61AA2B32" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00B91C07" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584805D6" w14:textId="4D3F00CC" w:rsidR="00B91C07" w:rsidRPr="00876B2B" w:rsidRDefault="00B91C07" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>获取</w:t>
+            </w:r>
+            <w:r w:rsidR="006B30BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>另一位主人公的姓名及</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>两位女孩的关系，验证猜测</w:t>
+            </w:r>
+            <w:r w:rsidR="009462DD" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并跟读，</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>在教师的引导</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>下理解</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>twins</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4625" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>的含义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E14D96D" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60E62002" w14:textId="1A5A0DB2" w:rsidR="00B57E8D" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="009462DD" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00876B2B">
-[...25 lines deleted...]
-            <w:r w:rsidR="00846169">
+            <w:r w:rsidR="00B57E8D" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00133103">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>, say and guess</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57E8D" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7766DEC4" w14:textId="439E2305" w:rsidR="00B57E8D" w:rsidRPr="00876B2B" w:rsidRDefault="00B57E8D" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627788">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>页的图片，</w:t>
+            </w:r>
+            <w:r w:rsidR="004E23F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>说出</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Meimei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Beibei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>的手指向的面部器官，</w:t>
+            </w:r>
+            <w:r w:rsidR="00A10EDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>并猜测</w:t>
+            </w:r>
+            <w:r w:rsidR="00C26DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>她们说了什么。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407CF093" w14:textId="77777777" w:rsidR="00B57E8D" w:rsidRPr="001360DA" w:rsidRDefault="00B57E8D" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14261C7C" w14:textId="77777777" w:rsidR="00B57E8D" w:rsidRPr="00876B2B" w:rsidRDefault="00B57E8D" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6. Listen, check</w:t>
+            </w:r>
+            <w:r w:rsidR="00381083" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151F75CD" w14:textId="6BCF1252" w:rsidR="00381083" w:rsidRPr="00876B2B" w:rsidRDefault="00381083" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，</w:t>
+            </w:r>
+            <w:r w:rsidR="00245D5F" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>验证猜测并跟读</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，关注主人公描述面部特征时使用的形容词</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>big</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="001360DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>I have</w:t>
+            </w:r>
+            <w:r w:rsidR="001360DA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
-          </w:p>
-[...129 lines deleted...]
-            <w:r w:rsidR="009462DD" w:rsidRPr="00876B2B">
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="001360DA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="005B0823">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC69BA" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F6E826" w14:textId="77777777" w:rsidR="00245D5F" w:rsidRPr="00876B2B" w:rsidRDefault="00245D5F" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0535003B" w14:textId="46C26A76" w:rsidR="00245D5F" w:rsidRPr="00876B2B" w:rsidRDefault="00A67639" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="0050091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0050091E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57E8D" w:rsidRPr="00876B2B">
-[...15 lines deleted...]
-            <w:r w:rsidR="00B57E8D" w:rsidRPr="00876B2B">
+            <w:r w:rsidR="0050091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>sa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="0050091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="0050091E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> guess</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00627788">
+            <w:r w:rsidR="00B96F00" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00954F77" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Then listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5685D0" w14:textId="65E464B0" w:rsidR="00CA1E4A" w:rsidRPr="00876B2B" w:rsidRDefault="00CA1E4A" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00156743" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>依次</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E353D6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...57 lines deleted...]
-              <w:t>并猜测</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>页</w:t>
+            </w:r>
+            <w:r w:rsidR="00156743" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>和第</w:t>
+            </w:r>
+            <w:r w:rsidR="00156743" w:rsidRPr="00E353D6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00156743" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>页</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>的图片，</w:t>
+            </w:r>
+            <w:r w:rsidR="00374400" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>在教师的引导下说出主人公所指的</w:t>
+            </w:r>
+            <w:r w:rsidR="00954F77" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>面部器官</w:t>
+            </w:r>
+            <w:r w:rsidR="00374400" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，并猜测两人会如何描述</w:t>
             </w:r>
             <w:r w:rsidR="00C26DE6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>她们说了什么。</w:t>
-[...87 lines deleted...]
-            <w:r w:rsidR="00CC69BA" w:rsidRPr="001360DA">
+              <w:t>其</w:t>
+            </w:r>
+            <w:r w:rsidR="00374400" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>特征。</w:t>
+            </w:r>
+            <w:r w:rsidR="00C26DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>随后</w:t>
+            </w:r>
+            <w:r w:rsidR="00374400" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>，学生听录音，验证猜测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B58671C" w14:textId="77777777" w:rsidR="00374400" w:rsidRPr="00876B2B" w:rsidRDefault="00374400" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6978823F" w14:textId="77777777" w:rsidR="00742562" w:rsidRPr="00876B2B" w:rsidRDefault="00156743" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4FE1" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00742562" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Read in roles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F29AC5D" w14:textId="4EF42A71" w:rsidR="00742562" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="00105F23">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>学生分角色朗读教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292B6D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292B6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...362 lines deleted...]
-              </w:rPr>
               <w:t>4、5</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>页的对</w:t>
+              <w:t>页的对话，进一步体会故事角色描述面</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>话，进一步体会故事角色描述面部特征时使用的语言。</w:t>
+              <w:t>部特征时使用的语言。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC640D5" w14:textId="77777777" w:rsidR="00742562" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CB1E513" w14:textId="68F3D6B9" w:rsidR="005E4FE1" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -7928,51 +8167,69 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008A1D98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB1680" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
             <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and say. Then </w:t>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Then </w:t>
             </w:r>
             <w:r w:rsidR="00CB1680" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>listen and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3738BBD3" w14:textId="294BB83E" w:rsidR="009B5F35" w:rsidRPr="00876B2B" w:rsidRDefault="009A5B32" w:rsidP="00105F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2050"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7981,59 +8238,77 @@
               </w:rPr>
               <w:t>学生观察教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="00D67EB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>页的图片，</w:t>
             </w:r>
             <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>找出姐妹二人外观上的不同之处。随后</w:t>
+              <w:t>找出姐妹二人外观上的不同之处。</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>随后</w:t>
             </w:r>
             <w:r w:rsidR="001B18A2" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>听录音，验证</w:t>
+              <w:t>听</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001B18A2" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>录音，验证</w:t>
             </w:r>
             <w:r w:rsidR="008F6259">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>答案</w:t>
             </w:r>
             <w:r w:rsidR="001B18A2" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>并跟读</w:t>
             </w:r>
             <w:r w:rsidR="00EB3C98" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，理解单词</w:t>
             </w:r>
@@ -8130,51 +8405,51 @@
           </w:p>
           <w:p w14:paraId="52F19572" w14:textId="0108AEB2" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="009B5F35" w:rsidP="00105F23">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2050"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生观看完整故事视频，边看视频边跟读故事。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="260ED624" w14:textId="5550B503" w:rsidR="00583F8B" w:rsidRPr="001E269B" w:rsidRDefault="00003425" w:rsidP="00105F23">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
@@ -8299,109 +8574,112 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F02B7AA" w14:textId="77777777" w:rsidR="000F1D00" w:rsidRDefault="000F1D00" w:rsidP="00105F23">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7086BCBC" w14:textId="77777777" w:rsidR="000F1D00" w:rsidRDefault="000F1D00" w:rsidP="00105F23">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="4A55BA31" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRDefault="00AF4ADD" w:rsidP="00105F23">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2239F55A" w14:textId="6DA413FC" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="00105F23">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师</w:t>
             </w:r>
             <w:r w:rsidR="0015217E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>观察学生能否根据图片获取关键信息、预测</w:t>
             </w:r>
             <w:r w:rsidR="000F1D00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>人物关系</w:t>
             </w:r>
             <w:r w:rsidR="0015217E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，根据学生</w:t>
             </w:r>
             <w:r w:rsidR="00713861">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>预测</w:t>
             </w:r>
             <w:r w:rsidR="0015217E" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>的情况及时发</w:t>
-[...7 lines deleted...]
-              <w:t>现问题并给予指导。</w:t>
+              <w:t>的情况及时发现问题并给予指导。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2486421B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DA2D96E" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B7C1FB5" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -8451,60 +8729,50 @@
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8E130B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B7D5E25" w14:textId="77777777" w:rsidR="00892CE2" w:rsidRPr="00876B2B" w:rsidRDefault="00892CE2" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3391806B" w14:textId="77777777" w:rsidR="00892CE2" w:rsidRPr="00876B2B" w:rsidRDefault="00892CE2" w:rsidP="00105F23">
-            <w:pPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="6FF84D94" w14:textId="77777777" w:rsidR="00892CE2" w:rsidRPr="00876B2B" w:rsidRDefault="00892CE2" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E66E139" w14:textId="77777777" w:rsidR="00742562" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BDB4BE1" w14:textId="77777777" w:rsidR="00892CE2" w:rsidRPr="00876B2B" w:rsidRDefault="00892CE2" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -8868,55 +9136,55 @@
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3944E605" w14:textId="29F5546D" w:rsidR="00742562" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="00105F23">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师关注学生的发音并及时给予纠正。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="64AF6AF1" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="64AF6AF1" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="646DD5C9" w14:textId="59B6845E" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在</w:t>
@@ -9044,84 +9312,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>各自</w:t>
             </w:r>
             <w:r w:rsidR="00E04136" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>外貌的小妙招</w:t>
             </w:r>
             <w:r w:rsidR="00A27F81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="003B52EC" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>通过听音、模仿、跟读等</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003B52EC" w:rsidRPr="00876B2B">
+              <w:t>通过听音、模仿、跟读等方式，</w:t>
+            </w:r>
+            <w:r w:rsidR="007337E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>方式，</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>引导学生</w:t>
             </w:r>
             <w:r w:rsidR="003B52EC" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>运用核心语言描述面部特征，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49A35C68" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49A35C68" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="3359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66B3D5AD" w14:textId="05F7975F" w:rsidR="00583F8B" w:rsidRPr="00B7232D" w:rsidRDefault="00B7232D" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>掌握面部器官词汇和描述面部特征的形容词</w:t>
             </w:r>
@@ -9219,52 +9480,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="005B0823">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>描述面部特征。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4204" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C194B21" w14:textId="77777777" w:rsidR="00AB42F0" w:rsidRPr="00876B2B" w:rsidRDefault="00742562" w:rsidP="002A463C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2050"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00AB42F0" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -9578,51 +9838,73 @@
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00CC5BF9" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="008B2384" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>ook and say.</w:t>
+              <w:t xml:space="preserve">ook and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008B2384" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008B2384" w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68196CEF" w14:textId="4F928DF9" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="002C6E29" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="00756F07" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
@@ -9665,198 +9947,209 @@
               </w:rPr>
               <w:t>故事角色</w:t>
             </w:r>
             <w:r w:rsidR="00756F07" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>描述面部特征</w:t>
             </w:r>
             <w:r w:rsidR="007311E9" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>时使用的语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1852" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32750409" w14:textId="7CC91B1A" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00892CE2" w:rsidP="002A463C">
+          <w:p w14:paraId="32750409" w14:textId="7CC91B1A" w:rsidR="00583F8B" w:rsidRDefault="00892CE2" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生对故事情节的理解情况，及时</w:t>
             </w:r>
             <w:r w:rsidR="002D3E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>给予帮助</w:t>
             </w:r>
             <w:r w:rsidR="001F351D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="737B234F" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00876B2B" w:rsidRDefault="00AF4ADD" w:rsidP="002A463C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="08914F7E" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00131B5C" w:rsidRDefault="00824D52" w:rsidP="00131B5C">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131B5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生对核心语言的掌握情况，及时发现问题并解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3B1CCBB6" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3B1CCBB6" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1B1CCE23" w14:textId="5D3FE015" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="009D11B0" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中内化本课时</w:t>
             </w:r>
             <w:r w:rsidR="005D0181">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidR="009D11B0" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3F79FDCC" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="3F79FDCC" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2240" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ABFEB65" w14:textId="470BCE42" w:rsidR="00583F8B" w:rsidRPr="00B7232D" w:rsidRDefault="00B7232D" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>小组合作表演故事，模仿故事角色的语音、语调、动作和表情，深入体会故事角色的情感，感受悦纳自我的内涵。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4134" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB65936" w14:textId="77777777" w:rsidR="0025084E" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00742562" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
@@ -10011,182 +10304,181 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学生分组合作表演故事，模仿角色的</w:t>
             </w:r>
             <w:r w:rsidR="007B41A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>语音、</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>语调、动作和表情。表演结束后根据评价标准进行自评和互评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652533D0" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00583F8B" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F4196D1" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="00876B2B" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7243AB1C" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="00876B2B" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2908538C" w14:textId="77777777" w:rsidR="00B33060" w:rsidRPr="00876B2B" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否使用恰当的语言、动作展现故事情节，评价学生对故事的理解情况。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="14AEE85C" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="14AEE85C" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="460A5014" w14:textId="0A8EBBB4" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生完整地朗读和表演故事，进一步体会角色的情感。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="58A75F2A" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="58A75F2A" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1514C3C7" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00B33060" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-Hans"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6DD4F9EF" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="6DD4F9EF" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="379EF469" w14:textId="29687CA5" w:rsidR="00A821A5" w:rsidRPr="00A821A5" w:rsidRDefault="00A821A5" w:rsidP="00A821A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00A821A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>带感情地朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5982110D" w14:textId="226F27E0" w:rsidR="000A51F7" w:rsidRPr="00A821A5" w:rsidRDefault="00A821A5" w:rsidP="00A821A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -10463,51 +10755,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00087C20" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>并运用核心语言描述自己的面部特征</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1CCFD6" w14:textId="77777777" w:rsidR="00BD23CE" w:rsidRDefault="00BD23CE" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0A61F1" w14:textId="4B9D5042" w:rsidR="00E15CA5" w:rsidRPr="00AE542C" w:rsidRDefault="00E15CA5" w:rsidP="00876B2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF4594">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE542C">
         <w:rPr>
@@ -10650,141 +10942,142 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00985331" w:rsidRPr="00AE542C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="zh-Hans"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="44506A72" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB8585B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E22743A" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD18E64" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="43DAC601" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4805C9A1" w14:textId="4A85DEFB" w:rsidR="00BA1DFD" w:rsidRPr="00C366A3" w:rsidRDefault="00BA1DFD" w:rsidP="00BA1DFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C366A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00C366A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>在具体情境中，与同伴</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10819,51 +11112,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>巩固本单元核心语言</w:t>
             </w:r>
             <w:r w:rsidRPr="00C366A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B96B626" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00E83B9A" w:rsidRDefault="00583F8B" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD6BBC6" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="004F69DB" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Let’s </w:t>
             </w:r>
             <w:r w:rsidR="00985331" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>chant</w:t>
@@ -11129,78 +11422,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>他们会说</w:t>
             </w:r>
             <w:r w:rsidR="003814A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>什么</w:t>
             </w:r>
             <w:r w:rsidR="00851D90" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D0A1CBF" w14:textId="77777777" w:rsidR="00CD70A6" w:rsidRPr="00876B2B" w:rsidRDefault="00CD70A6" w:rsidP="002A463C">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="75ABAF50" w14:textId="77777777" w:rsidR="00851D90" w:rsidRPr="00876B2B" w:rsidRDefault="00851D90" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4. Read in roles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56718ADE" w14:textId="51CA187D" w:rsidR="00930284" w:rsidRPr="00876B2B" w:rsidRDefault="00851D90" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生在教师的</w:t>
             </w:r>
             <w:r w:rsidR="00B70C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -11262,51 +11545,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F721E01" w14:textId="77777777" w:rsidR="009908F6" w:rsidRPr="00876B2B" w:rsidRDefault="009908F6" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>5. Think and say.</w:t>
+              <w:t xml:space="preserve">5. Think and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57F60838" w14:textId="7865FAB2" w:rsidR="00930284" w:rsidRPr="00876B2B" w:rsidRDefault="00944E48" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>学生两人一组，</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -11493,144 +11796,164 @@
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="005B0823">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r w:rsidR="00251AF3" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>轮流描述自己的面部特征。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7863C209" w14:textId="51594622" w:rsidR="00583F8B" w:rsidRPr="00022269" w:rsidRDefault="00EA614C" w:rsidP="002A463C">
+          <w:p w14:paraId="7863C209" w14:textId="51594622" w:rsidR="00583F8B" w:rsidRDefault="00EA614C" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否流利朗读韵文，</w:t>
             </w:r>
             <w:r w:rsidR="00924BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>给予必要的指导</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0786E9" w14:textId="560364DF" w:rsidR="00583F8B" w:rsidRPr="009338F8" w:rsidRDefault="00EA614C" w:rsidP="002A463C">
+          <w:p w14:paraId="51260F34" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="00022269" w:rsidRDefault="00AF4ADD" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00876B2B">
+          </w:p>
+          <w:p w14:paraId="7A0786E9" w14:textId="560364DF" w:rsidR="00583F8B" w:rsidRDefault="00EA614C" w:rsidP="002A463C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00876B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>教师观察学生能否准确</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>表达</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>必要时</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>播放课文录音，帮助学生回顾故事内容</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="04008695" w14:textId="77777777" w:rsidR="00AF4ADD" w:rsidRPr="009338F8" w:rsidRDefault="00AF4ADD" w:rsidP="002A463C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="63C11089" w14:textId="67FDB2DC" w:rsidR="00835931" w:rsidRPr="00CD70A6" w:rsidRDefault="00835931" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生能否从图片中获取关键信息并运用所学语言进行表达。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A43429" w14:textId="77777777" w:rsidR="00835931" w:rsidRPr="00876B2B" w:rsidRDefault="00835931" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -11692,54 +12015,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生小组活动</w:t>
             </w:r>
             <w:r w:rsidR="00484788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>情况，及时给予帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="637E9E84" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3AEAF9D1" w14:textId="195DF65C" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -11809,162 +12132,162 @@
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>面部</w:t>
             </w:r>
             <w:r w:rsidR="007301DD" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>特征提供了简单实用的交际</w:t>
             </w:r>
             <w:r w:rsidR="000E6F89" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>示范。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="610B2DA4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00AE542C" w14:paraId="610B2DA4" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9414C2" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AED120B" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03DA1959" w14:textId="77777777" w:rsidR="00583F8B" w:rsidRPr="00AE542C" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="7905D9A4" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="111995CB" w14:textId="41846628" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00E83B9A" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B1971">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>完成面部自画像，并运用核心语言描述自己的面部特征。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3998" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D9451C2" w14:textId="1A46D6E1" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="001B6F49" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
             <w:r w:rsidR="00AE3555">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Let’s have fun.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E113E1D" w14:textId="7A704715" w:rsidR="001B6F49" w:rsidRPr="00876B2B" w:rsidRDefault="00745434" w:rsidP="002A463C">
@@ -11982,68 +12305,50 @@
               </w:rPr>
               <w:t>学生在教师的</w:t>
             </w:r>
             <w:r w:rsidR="006668A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>引导</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>下</w:t>
             </w:r>
             <w:r w:rsidR="00A0665B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>绘制自己的面部自画像。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5688D90B" w14:textId="77777777" w:rsidR="00B879D0" w:rsidRDefault="00B879D0" w:rsidP="002A463C">
-[...16 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7F967561" w14:textId="77777777" w:rsidR="00DD0C4B" w:rsidRPr="00876B2B" w:rsidRDefault="00DD0C4B" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AFB5429" w14:textId="582FDE61" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00B879D0" w:rsidP="002A463C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -12149,84 +12454,73 @@
             <w:r w:rsidR="0087287A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>在教师的</w:t>
             </w:r>
             <w:r w:rsidR="007A3081">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>引导</w:t>
             </w:r>
             <w:r w:rsidR="0087287A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>下开</w:t>
-[...9 lines deleted...]
-              <w:t>展评价。</w:t>
+              <w:t>下开展评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60BF1929" w14:textId="07C6F65E" w:rsidR="001F0479" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00835931" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>能否</w:t>
             </w:r>
             <w:r w:rsidR="001F0479" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>理解活动要求</w:t>
             </w:r>
             <w:r w:rsidR="00236035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>、</w:t>
@@ -12265,86 +12559,76 @@
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r w:rsidR="00A724A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>运用</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>核心语言准确描述自己的面部特征，及时</w:t>
-[...8 lines deleted...]
-              <w:t>给予鼓励和帮助。</w:t>
+              <w:t>核心语言准确描述自己的面部特征，及时给予鼓励和帮助。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49727233" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="49727233" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="707B68DA" w14:textId="1C902973" w:rsidR="00583F8B" w:rsidRPr="00876B2B" w:rsidRDefault="00985331" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236035">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本阶段活动</w:t>
             </w:r>
             <w:r w:rsidR="0087287A" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>旨在</w:t>
             </w:r>
             <w:r w:rsidR="00FE5E30" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00D6791E" w:rsidRPr="00876B2B">
               <w:rPr>
@@ -12390,92 +12674,102 @@
             </w:r>
             <w:r w:rsidR="00EF4630">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>、运用</w:t>
             </w:r>
             <w:r w:rsidR="006B0A51" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>本单元所学的核心语言，培养学生的表达能力和悦纳自我的意识</w:t>
             </w:r>
             <w:r w:rsidR="00FE5E30" w:rsidRPr="00876B2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B0A51" w:rsidRPr="00876B2B" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="009C79C5">
+      <w:tr w:rsidR="006B0A51" w:rsidRPr="00876B2B" w14:paraId="3299B795" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4693E3DF" w14:textId="328B2048" w:rsidR="006B0A51" w:rsidRPr="00AE542C" w:rsidRDefault="006B0A51" w:rsidP="002A463C">
+          <w:p w14:paraId="4693E3DF" w14:textId="6E743E42" w:rsidR="006B0A51" w:rsidRPr="00AE542C" w:rsidRDefault="006B0A51" w:rsidP="002A463C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE542C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>作业设计</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00053705">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="00396A00">
+      <w:tr w:rsidR="00583F8B" w:rsidRPr="00876B2B" w14:paraId="050CF008" w14:textId="77777777" w:rsidTr="00AF4ADD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="17947137" w14:textId="34A223E0" w:rsidR="00CF1035" w:rsidRPr="00CF1035" w:rsidRDefault="00CF1035" w:rsidP="000E533E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1035">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>朗读本单元第一课时的韵文和第二课时的课文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DB6DB8" w14:textId="717103E0" w:rsidR="00583F8B" w:rsidRPr="00CF1035" w:rsidRDefault="00CF1035" w:rsidP="000E533E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -12634,123 +12928,123 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="05BDAEBD" id="同侧圆角矩形 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:572.2pt;margin-top:409.45pt;width:285.75pt;height:85.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="3629025,1086485" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYrLsb+QEAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCYDWbJRJnvY1XJB&#10;sNrABzh+ZCzZbsv2ZpK/p+15hAXEATEHjx/dVdVl9/bubA05yRA1uJYuFzUl0nEQ2h1b+v3b47s1&#10;JTExJ5gBJ1t6kZHe7d6+2fZ+IxvowAgZCIK4uOl9S7uU/KaqIu+kZXEBXjo8VBAsS7gMx0oE1iO6&#10;NVVT1zdVD0H4AFzGiLsPwyHdFXylJE9flYoyEdNS1JbKGMp4yGO127LNMTDfaT7KYP+gwjLtkHSG&#10;emCJkZegf4OymgeIoNKCg61AKc1lqQGrWda/VLPvmJelFjQn+tmm+P9g+ZfT3j8FtKH3cRNxmqs4&#10;q2DzH/WRczHrMpslz4lw3Hx/09zWzYoSjmfLen3zYb3KdlbXdB9i+iTBkjxpaYAXJ5o9s/IZ76XY&#10;xU6fYxqSpuDMG8Fo8aiNKYv8FuS9CeTE8BYPx+VI8yrKONK39LapP2ZJ1ouWioMpJA4y1MBiHCq8&#10;llpm6WJkJjLuWSqiBRbXlMTyCq/MjHPp0nI46piQg6BVjd8kadJafCiAGVkh/4w9AkyRA8iEPagc&#10;43OqLI94Tq7/JmxInjMKM7g0J1vtIPwJwGBVI/MQP5k0WJNdOoC4PAUSkrmHoZeY4x1gK/EUSnKO&#10;wldaKh87KrfBz+sCe+373Q8AAAD//wMAUEsDBBQABgAIAAAAIQBi50rA4gAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvCyuEmlalubLrKy4GER3PXgMW1iU2wmpcl227d39qS3&#10;+ZmPf74pN7Pr2WTG0HmUkKwFMION1x22Ej6Pu7sMWIgKteo9GgmLCbCprq9KVWh/xg8zHWLLqARD&#10;oSTYGIeC89BY41RY+8Eg7b796FSkOLZcj+pM5a7n90I8cqc6pAtWDWZrTfNzODkJ/u24D3Zbi9XX&#10;8rpf3G7lwvQu5e3N/PIMLJo5/sFw0Sd1qMip9ifUgfWUkzRNiZWQJVkO7II8JQ801RLyXAjgVcn/&#10;f1H9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFisuxv5AQAAPwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGLnSsDiAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAUwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" path="m181084,l3447941,v100010,,181084,81074,181084,181084l3629025,1086485r,l,1086485r,l,181084c,81074,81074,,181084,xe" fillcolor="white [3212]" stroked="f" strokeweight="7.25pt">
                 <v:stroke linestyle="thinThin" joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="181084,0;3447941,0;3629025,181084;3629025,1086485;3629025,1086485;0,1086485;0,1086485;0,181084;181084,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00583F8B" w:rsidRPr="00876B2B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B35842" w14:textId="77777777" w:rsidR="00634694" w:rsidRDefault="00634694" w:rsidP="00EF4594">
+    <w:p w14:paraId="608829AC" w14:textId="77777777" w:rsidR="007E0C57" w:rsidRDefault="007E0C57" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66418232" w14:textId="77777777" w:rsidR="00634694" w:rsidRDefault="00634694" w:rsidP="00EF4594">
+    <w:p w14:paraId="1F616C8C" w14:textId="77777777" w:rsidR="007E0C57" w:rsidRDefault="007E0C57" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A487F63" w14:textId="77777777" w:rsidR="00634694" w:rsidRDefault="00634694" w:rsidP="00EF4594">
+    <w:p w14:paraId="19945070" w14:textId="77777777" w:rsidR="007E0C57" w:rsidRDefault="007E0C57" w:rsidP="00EF4594">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C781CC3" w14:textId="77777777" w:rsidR="00634694" w:rsidRDefault="00634694" w:rsidP="00EF4594">
+    <w:p w14:paraId="1B8B63B9" w14:textId="77777777" w:rsidR="007E0C57" w:rsidRDefault="007E0C57" w:rsidP="00EF4594">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CA2547D6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA2547D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D834D368"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D834D368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
@@ -12868,101 +13162,102 @@
   <w:num w:numId="3" w16cid:durableId="1718119262">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1642883007">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1168835263">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="236331340">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="674260695">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2023310916">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="362828821">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiMWUzMzlmMzg1ZGM3MGE3MjUzZTI3MmU2YmYyZDdkMDAifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00583F8B"/>
     <w:rsid w:val="00001845"/>
     <w:rsid w:val="000022EB"/>
     <w:rsid w:val="00003425"/>
     <w:rsid w:val="00004B15"/>
     <w:rsid w:val="00017E80"/>
     <w:rsid w:val="00022269"/>
     <w:rsid w:val="00052E06"/>
+    <w:rsid w:val="00053705"/>
     <w:rsid w:val="00055F47"/>
     <w:rsid w:val="00061F93"/>
     <w:rsid w:val="0007388C"/>
     <w:rsid w:val="00074A52"/>
     <w:rsid w:val="00082FED"/>
     <w:rsid w:val="000853EC"/>
     <w:rsid w:val="00085819"/>
     <w:rsid w:val="00087186"/>
     <w:rsid w:val="00087C20"/>
     <w:rsid w:val="000928E9"/>
     <w:rsid w:val="000A1662"/>
     <w:rsid w:val="000A1973"/>
     <w:rsid w:val="000A221F"/>
     <w:rsid w:val="000A24B9"/>
     <w:rsid w:val="000A313C"/>
     <w:rsid w:val="000A51F7"/>
     <w:rsid w:val="000A6BA3"/>
     <w:rsid w:val="000B1971"/>
     <w:rsid w:val="000B23CA"/>
     <w:rsid w:val="000C47E6"/>
     <w:rsid w:val="000D2A8F"/>
     <w:rsid w:val="000D60BB"/>
     <w:rsid w:val="000D7378"/>
     <w:rsid w:val="000E533E"/>
     <w:rsid w:val="000E6F89"/>
@@ -13051,50 +13346,51 @@
     <w:rsid w:val="00374400"/>
     <w:rsid w:val="003807D7"/>
     <w:rsid w:val="00381083"/>
     <w:rsid w:val="003814A7"/>
     <w:rsid w:val="0039679B"/>
     <w:rsid w:val="00396A00"/>
     <w:rsid w:val="003A22E9"/>
     <w:rsid w:val="003A29A6"/>
     <w:rsid w:val="003A4BBE"/>
     <w:rsid w:val="003A58EC"/>
     <w:rsid w:val="003B134C"/>
     <w:rsid w:val="003B4BA3"/>
     <w:rsid w:val="003B52EC"/>
     <w:rsid w:val="003C44C1"/>
     <w:rsid w:val="003C4AFB"/>
     <w:rsid w:val="003D2FB5"/>
     <w:rsid w:val="003D67C0"/>
     <w:rsid w:val="003E4FC6"/>
     <w:rsid w:val="003E73D5"/>
     <w:rsid w:val="003F0402"/>
     <w:rsid w:val="003F2DCB"/>
     <w:rsid w:val="0040473F"/>
     <w:rsid w:val="00405929"/>
     <w:rsid w:val="00407DDD"/>
     <w:rsid w:val="004150B3"/>
+    <w:rsid w:val="00415406"/>
     <w:rsid w:val="00421872"/>
     <w:rsid w:val="004331E9"/>
     <w:rsid w:val="00435D84"/>
     <w:rsid w:val="00441358"/>
     <w:rsid w:val="00447A26"/>
     <w:rsid w:val="004527AC"/>
     <w:rsid w:val="004539CF"/>
     <w:rsid w:val="00453A57"/>
     <w:rsid w:val="00456973"/>
     <w:rsid w:val="0046143C"/>
     <w:rsid w:val="00465876"/>
     <w:rsid w:val="00471B19"/>
     <w:rsid w:val="004811FB"/>
     <w:rsid w:val="00481A75"/>
     <w:rsid w:val="00483073"/>
     <w:rsid w:val="00484788"/>
     <w:rsid w:val="00485D6F"/>
     <w:rsid w:val="004A5339"/>
     <w:rsid w:val="004B0D91"/>
     <w:rsid w:val="004C36C9"/>
     <w:rsid w:val="004D3A63"/>
     <w:rsid w:val="004E23F0"/>
     <w:rsid w:val="004E2DA0"/>
     <w:rsid w:val="004F1D5B"/>
     <w:rsid w:val="004F2882"/>
@@ -13131,219 +13427,225 @@
     <w:rsid w:val="00606E79"/>
     <w:rsid w:val="006077A1"/>
     <w:rsid w:val="00613E2B"/>
     <w:rsid w:val="00620516"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00627788"/>
     <w:rsid w:val="00634694"/>
     <w:rsid w:val="00635B7A"/>
     <w:rsid w:val="00657633"/>
     <w:rsid w:val="006668A7"/>
     <w:rsid w:val="00667765"/>
     <w:rsid w:val="0068336E"/>
     <w:rsid w:val="00686831"/>
     <w:rsid w:val="00693145"/>
     <w:rsid w:val="00693841"/>
     <w:rsid w:val="006A0FD0"/>
     <w:rsid w:val="006A12B2"/>
     <w:rsid w:val="006A3A2F"/>
     <w:rsid w:val="006A5C93"/>
     <w:rsid w:val="006B0A51"/>
     <w:rsid w:val="006B1382"/>
     <w:rsid w:val="006B30BF"/>
     <w:rsid w:val="006C7A78"/>
     <w:rsid w:val="006D4781"/>
     <w:rsid w:val="006E1D7C"/>
+    <w:rsid w:val="006F7A7C"/>
     <w:rsid w:val="006F7D31"/>
     <w:rsid w:val="007025E2"/>
     <w:rsid w:val="00704685"/>
     <w:rsid w:val="0070520D"/>
     <w:rsid w:val="00710BF4"/>
     <w:rsid w:val="00713861"/>
     <w:rsid w:val="00717449"/>
     <w:rsid w:val="0072602E"/>
     <w:rsid w:val="007301DD"/>
     <w:rsid w:val="00730279"/>
     <w:rsid w:val="007311E9"/>
     <w:rsid w:val="007337E9"/>
     <w:rsid w:val="00734F0E"/>
     <w:rsid w:val="0074169B"/>
     <w:rsid w:val="00742562"/>
     <w:rsid w:val="00745434"/>
     <w:rsid w:val="007459B6"/>
     <w:rsid w:val="0074660A"/>
     <w:rsid w:val="007520AA"/>
     <w:rsid w:val="00756F07"/>
     <w:rsid w:val="00761595"/>
     <w:rsid w:val="00775F8D"/>
     <w:rsid w:val="00784F7D"/>
     <w:rsid w:val="007A072F"/>
     <w:rsid w:val="007A3081"/>
     <w:rsid w:val="007A62EA"/>
     <w:rsid w:val="007A63FC"/>
     <w:rsid w:val="007A7CA3"/>
     <w:rsid w:val="007B3C71"/>
     <w:rsid w:val="007B41A9"/>
     <w:rsid w:val="007C0B04"/>
     <w:rsid w:val="007C3F59"/>
     <w:rsid w:val="007C6B29"/>
     <w:rsid w:val="007D3894"/>
     <w:rsid w:val="007D3A02"/>
     <w:rsid w:val="007D6C57"/>
     <w:rsid w:val="007D6D43"/>
+    <w:rsid w:val="007E0C57"/>
     <w:rsid w:val="007E3692"/>
     <w:rsid w:val="007E6552"/>
     <w:rsid w:val="008011B5"/>
     <w:rsid w:val="00803B5D"/>
     <w:rsid w:val="0080525B"/>
     <w:rsid w:val="00807F6E"/>
     <w:rsid w:val="00815F6B"/>
     <w:rsid w:val="00824D52"/>
     <w:rsid w:val="00827414"/>
     <w:rsid w:val="00831587"/>
     <w:rsid w:val="0083494D"/>
     <w:rsid w:val="00835931"/>
     <w:rsid w:val="00846169"/>
     <w:rsid w:val="00851D90"/>
     <w:rsid w:val="008521E6"/>
     <w:rsid w:val="00855C6E"/>
     <w:rsid w:val="00870DF1"/>
     <w:rsid w:val="0087287A"/>
     <w:rsid w:val="00872EFD"/>
     <w:rsid w:val="00875579"/>
     <w:rsid w:val="00876B2B"/>
     <w:rsid w:val="00880F16"/>
     <w:rsid w:val="008834D6"/>
     <w:rsid w:val="0088516E"/>
     <w:rsid w:val="0089093B"/>
     <w:rsid w:val="00892CE2"/>
     <w:rsid w:val="008A1D98"/>
     <w:rsid w:val="008A705D"/>
     <w:rsid w:val="008A7AC1"/>
     <w:rsid w:val="008B09F0"/>
     <w:rsid w:val="008B2384"/>
     <w:rsid w:val="008D2560"/>
     <w:rsid w:val="008D3891"/>
     <w:rsid w:val="008D4409"/>
     <w:rsid w:val="008E4823"/>
     <w:rsid w:val="008F3C36"/>
     <w:rsid w:val="008F6259"/>
     <w:rsid w:val="009002D4"/>
     <w:rsid w:val="0090676A"/>
+    <w:rsid w:val="00910040"/>
     <w:rsid w:val="00910AF6"/>
     <w:rsid w:val="00913531"/>
     <w:rsid w:val="00924BEE"/>
     <w:rsid w:val="00924F28"/>
     <w:rsid w:val="00930284"/>
     <w:rsid w:val="00931C2B"/>
     <w:rsid w:val="0093245A"/>
     <w:rsid w:val="009338F8"/>
     <w:rsid w:val="00944DA5"/>
     <w:rsid w:val="00944E48"/>
     <w:rsid w:val="00945C85"/>
     <w:rsid w:val="009462DD"/>
     <w:rsid w:val="00946BEA"/>
     <w:rsid w:val="00954F77"/>
     <w:rsid w:val="00957772"/>
     <w:rsid w:val="00966336"/>
     <w:rsid w:val="00973EDA"/>
     <w:rsid w:val="00977B55"/>
     <w:rsid w:val="00980EFC"/>
     <w:rsid w:val="00982028"/>
     <w:rsid w:val="0098514E"/>
     <w:rsid w:val="00985331"/>
     <w:rsid w:val="009908F6"/>
     <w:rsid w:val="0099483D"/>
     <w:rsid w:val="00997391"/>
     <w:rsid w:val="009A5B32"/>
     <w:rsid w:val="009A72E3"/>
     <w:rsid w:val="009B5F35"/>
     <w:rsid w:val="009C0074"/>
     <w:rsid w:val="009C2108"/>
     <w:rsid w:val="009C50F1"/>
     <w:rsid w:val="009C79C5"/>
     <w:rsid w:val="009D11B0"/>
     <w:rsid w:val="009D4CB2"/>
     <w:rsid w:val="009E6DB5"/>
     <w:rsid w:val="009F121C"/>
     <w:rsid w:val="009F6121"/>
     <w:rsid w:val="00A063D5"/>
     <w:rsid w:val="00A0665B"/>
     <w:rsid w:val="00A10EDA"/>
     <w:rsid w:val="00A174B4"/>
     <w:rsid w:val="00A17B4D"/>
     <w:rsid w:val="00A2350A"/>
     <w:rsid w:val="00A23B9B"/>
     <w:rsid w:val="00A27AE6"/>
     <w:rsid w:val="00A27F81"/>
     <w:rsid w:val="00A35428"/>
+    <w:rsid w:val="00A37BB1"/>
     <w:rsid w:val="00A40E18"/>
     <w:rsid w:val="00A57E80"/>
     <w:rsid w:val="00A67639"/>
     <w:rsid w:val="00A72167"/>
     <w:rsid w:val="00A724A0"/>
     <w:rsid w:val="00A821A5"/>
     <w:rsid w:val="00A85DC2"/>
     <w:rsid w:val="00AA34B9"/>
     <w:rsid w:val="00AA39BF"/>
     <w:rsid w:val="00AA3D00"/>
     <w:rsid w:val="00AA4326"/>
     <w:rsid w:val="00AA5614"/>
     <w:rsid w:val="00AA5BB3"/>
     <w:rsid w:val="00AB42F0"/>
     <w:rsid w:val="00AB4FA3"/>
     <w:rsid w:val="00AB598E"/>
     <w:rsid w:val="00AC1130"/>
     <w:rsid w:val="00AD23F0"/>
     <w:rsid w:val="00AE3555"/>
     <w:rsid w:val="00AE542C"/>
+    <w:rsid w:val="00AF4ADD"/>
     <w:rsid w:val="00AF7024"/>
     <w:rsid w:val="00B0750E"/>
     <w:rsid w:val="00B07A50"/>
     <w:rsid w:val="00B308CE"/>
     <w:rsid w:val="00B316A1"/>
     <w:rsid w:val="00B33060"/>
     <w:rsid w:val="00B34D82"/>
     <w:rsid w:val="00B403E7"/>
     <w:rsid w:val="00B414E2"/>
     <w:rsid w:val="00B43238"/>
     <w:rsid w:val="00B510B9"/>
     <w:rsid w:val="00B52343"/>
     <w:rsid w:val="00B53098"/>
     <w:rsid w:val="00B57E8D"/>
     <w:rsid w:val="00B57EAF"/>
     <w:rsid w:val="00B610F6"/>
     <w:rsid w:val="00B66FF2"/>
     <w:rsid w:val="00B70C3D"/>
     <w:rsid w:val="00B7232D"/>
     <w:rsid w:val="00B77A3B"/>
     <w:rsid w:val="00B801F1"/>
     <w:rsid w:val="00B82F7F"/>
     <w:rsid w:val="00B879D0"/>
     <w:rsid w:val="00B90464"/>
     <w:rsid w:val="00B910F5"/>
     <w:rsid w:val="00B91C07"/>
+    <w:rsid w:val="00B936D1"/>
     <w:rsid w:val="00B9503C"/>
     <w:rsid w:val="00B96F00"/>
     <w:rsid w:val="00BA0E3E"/>
     <w:rsid w:val="00BA1DFD"/>
     <w:rsid w:val="00BB571F"/>
     <w:rsid w:val="00BC0600"/>
     <w:rsid w:val="00BC0601"/>
     <w:rsid w:val="00BC286C"/>
     <w:rsid w:val="00BC4285"/>
     <w:rsid w:val="00BC5ABA"/>
     <w:rsid w:val="00BC6466"/>
     <w:rsid w:val="00BD23CE"/>
     <w:rsid w:val="00BD2F62"/>
     <w:rsid w:val="00BD5365"/>
     <w:rsid w:val="00BE5E82"/>
     <w:rsid w:val="00C13575"/>
     <w:rsid w:val="00C1405F"/>
     <w:rsid w:val="00C155E1"/>
     <w:rsid w:val="00C250B3"/>
     <w:rsid w:val="00C26DE6"/>
     <w:rsid w:val="00C366A3"/>
     <w:rsid w:val="00C44C5A"/>
     <w:rsid w:val="00C579A3"/>
     <w:rsid w:val="00C6016B"/>
     <w:rsid w:val="00C61968"/>
@@ -13497,51 +13799,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61CD0F54"/>
   <w15:docId w15:val="{F2A45E31-EB62-400A-B04B-B588EFCF888B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -14089,51 +14391,51 @@
     <w:next w:val="ae"/>
     <w:link w:val="af1"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="批注主题 字符"/>
     <w:basedOn w:val="af"/>
     <w:link w:val="af0"/>
     <w:rsid w:val="00E2707A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17632247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="439223979">
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -14608,60 +14910,60 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>975</Words>
-  <Characters>5562</Characters>
+  <Words>976</Words>
+  <Characters>5564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6524</CharactersWithSpaces>
+  <CharactersWithSpaces>6527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.17827</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>9D0C2FFDDFC947B28371CFF2924A339E_13</vt:lpwstr>
   </property>
 </Properties>