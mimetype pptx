--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -303,63 +303,63 @@
     <a:srgbClr val="F09027"/>
     <a:srgbClr val="E2492C"/>
     <a:srgbClr val="E6E6E6"/>
     <a:srgbClr val="ABABAB"/>
     <a:srgbClr val="79B068"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="11863" autoAdjust="0"/>
     <p:restoredTop sz="81273" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="121" d="100"/>
-          <a:sy n="121" d="100"/>
+          <a:sx n="97" d="100"/>
+          <a:sy n="97" d="100"/>
         </p:scale>
-        <p:origin x="1868" y="72"/>
+        <p:origin x="1565" y="82"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3952"/>
         <p:guide pos="665"/>
         <p:guide pos="7015"/>
         <p:guide orient="horz" pos="523"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
@@ -449,51 +449,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="1"/>
             <a:ext cx="2945659" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9428584"/>
             <a:ext cx="2945659" cy="498055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -618,51 +618,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="1"/>
             <a:ext cx="2945659" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5953125" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2077,69 +2077,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2880,51 +2861,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3356,51 +3337,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3858,51 +3839,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4299,51 +4280,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4707,59 +4688,59 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto9.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.MP3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.MP3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.MP3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.MP3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto10.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
@@ -10644,81 +10625,50 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>point and chant. </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...29 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8F98EC-4BDD-9CC7-C61F-C19C36AD9533}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5127498" y="1828619"/>
             <a:ext cx="2587057" cy="1358582"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
@@ -10991,59 +10941,89 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="音频1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E4A0833-D173-A1C8-757A-1284501CE289}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="6575" end="2908.2012"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3024104" y="899811"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F1C04B5-07CA-9DC4-D5FE-69C87072A921}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3024104" y="899811"/>
-            <a:ext cx="609600" cy="609600"/>
+            <a:off x="897599" y="1690967"/>
+            <a:ext cx="3799092" cy="4331383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3775338136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -11202,75 +11182,50 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s chant. </a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...23 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5127527" y="1828343"/>
             <a:ext cx="2587057" cy="1358582"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" algn="l"/>
             <a:r>
               <a:rPr lang="es-ES" altLang="zh-CN" sz="3200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000">
@@ -11478,51 +11433,51 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="U3chant伴奏">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D1C12AA-E66A-8B28-2B76-3597BE3B2A06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="5892" end="4329.875"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4819440" y="952180"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="文本2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC837D5-115D-B01E-1119-4BEEA51E39B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -11552,50 +11507,80 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Comic Sans MS" panose="030F0702030302020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Blue, blue.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="458BE6">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Comic Sans MS" panose="030F0702030302020204"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>I like blue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EC4D80A-1512-C243-E6A6-B6FF51E8E793}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="897599" y="1690967"/>
+            <a:ext cx="3799092" cy="4331383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="475097497"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -11750,107 +11735,112 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="图片1"/>
-[...23 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="3" name="U3chant伴奏">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957ED411-AD34-6FFE-1909-B796270EB209}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="5892" end="4329.875"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2739362" y="1051201"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1741E079-599F-0B9F-8EC2-2295A1EA84B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2739362" y="1051201"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="3929968" y="1617393"/>
+            <a:ext cx="3799092" cy="4331383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="197031210"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -22042,70 +22032,71 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>509</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>126</Paragraphs>
   <Slides>23</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="32" baseType="lpstr">
+    <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>