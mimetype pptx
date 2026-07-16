--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -160,65 +160,72 @@
     <p:sldId id="438" r:id="rId10"/>
     <p:sldId id="387" r:id="rId11"/>
     <p:sldId id="309" r:id="rId12"/>
     <p:sldId id="310" r:id="rId13"/>
     <p:sldId id="340" r:id="rId14"/>
     <p:sldId id="311" r:id="rId15"/>
     <p:sldId id="427" r:id="rId16"/>
     <p:sldId id="428" r:id="rId17"/>
     <p:sldId id="393" r:id="rId18"/>
     <p:sldId id="316" r:id="rId19"/>
     <p:sldId id="429" r:id="rId20"/>
     <p:sldId id="430" r:id="rId21"/>
     <p:sldId id="322" r:id="rId22"/>
     <p:sldId id="323" r:id="rId23"/>
     <p:sldId id="324" r:id="rId24"/>
     <p:sldId id="386" r:id="rId25"/>
     <p:sldId id="431" r:id="rId26"/>
     <p:sldId id="432" r:id="rId27"/>
     <p:sldId id="344" r:id="rId28"/>
     <p:sldId id="433" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
+      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId32"/>
+      <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
-      <p:regular r:id="rId32"/>
+      <p:regular r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="华文楷体" panose="02010600040101010101" pitchFamily="2" charset="-122"/>
-      <p:regular r:id="rId33"/>
+      <p:regular r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
-      <p:regular r:id="rId34"/>
-      <p:bold r:id="rId35"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:custDataLst>
-    <p:tags r:id="rId36"/>
+    <p:tags r:id="rId40"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -373,99 +380,99 @@
     <a:srgbClr val="FEEF00"/>
     <a:srgbClr val="FD7201"/>
     <a:srgbClr val="FE8ECB"/>
     <a:srgbClr val="FFE023"/>
     <a:srgbClr val="F89148"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="11494" autoAdjust="0"/>
     <p:restoredTop sz="84833" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="124" d="100"/>
-          <a:sy n="124" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="60" y="96"/>
+        <p:origin x="1430" y="91"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3954"/>
         <p:guide pos="504"/>
         <p:guide pos="7030"/>
         <p:guide orient="horz" pos="449"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -510,51 +517,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -679,51 +686,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2017,69 +2024,50 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -3325,51 +3313,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3801,51 +3789,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4303,51 +4291,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4744,51 +4732,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6639,400 +6627,497 @@
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId7">
                   <p14:trim st="63809" end="63301"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4673528" y="1011789"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直接箭头连接符 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F95F82-75FC-9452-0838-65E0AF77C2D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="6651661" y="4477341"/>
+            <a:ext cx="598684" cy="510616"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="arrow" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(down)">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="5082" fill="hold"/>
+                                        <p:cTn id="11" dur="5082" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold">
+                    <p:cTn id="12" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold">
+                          <p:cTn id="13" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="14" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="15" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="22"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="250"/>
+                                        <p:cTn id="16" dur="250"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="22"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="12" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="17" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="1" fill="hold">
+                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="25"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="box(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="500"/>
+                                        <p:cTn id="19" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="25"/>
-                                        </p:tgtEl>
-[...51 lines deleted...]
-                                          <p:spTgt spid="26"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="20" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="21" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="22" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="22" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="23" dur="1" fill="hold">
+                                        <p:cTn id="23" dur="250" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="26"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="box(in)">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="250"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="26"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="25" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="26" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="27" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="31"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="250"/>
+                                        <p:cTn id="29" dur="250"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="31"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="25" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="30" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="26" dur="1" fill="hold">
+                                        <p:cTn id="31" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="32"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="box(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="27" dur="500"/>
+                                        <p:cTn id="32" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="32"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="28" fill="hold">
+                    <p:cTn id="33" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="29" fill="hold">
+                          <p:cTn id="34" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="30" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="35" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="31" dur="1" fill="hold">
+                                        <p:cTn id="36" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="33"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="32" dur="250"/>
+                                        <p:cTn id="37" dur="250"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="33"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="33" fill="hold" display="0">
+                <p:cTn id="38" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="22" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="22" grpId="1" animBg="1"/>
       <p:bldP spid="25" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="25" grpId="1" animBg="1"/>
@@ -8232,51 +8317,51 @@
                 <a:rPr lang="en-US" altLang="zh-CN" sz="4400" b="1" dirty="0" err="1">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>colour</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="4400" b="1" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>?</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="30" name="组合 29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8886825" y="2136140"/>
+            <a:off x="8886825" y="2492978"/>
             <a:ext cx="3056255" cy="1453515"/>
             <a:chOff x="11968" y="4431"/>
             <a:chExt cx="4813" cy="2289"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="31" name="椭圆形标注 30"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId3"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="11968" y="4431"/>
               <a:ext cx="4813" cy="2289"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val -46770"/>
                 <a:gd name="adj2" fmla="val 48514"/>
               </a:avLst>
@@ -9687,51 +9772,51 @@
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:srcRect r="1599"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3751807" y="2168150"/>
             <a:ext cx="2779319" cy="3537170"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="21" name="组合 20"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1521460" y="2073910"/>
+            <a:off x="1521460" y="1546086"/>
             <a:ext cx="5272405" cy="1452880"/>
             <a:chOff x="871" y="2234"/>
             <a:chExt cx="8303" cy="2288"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="26" name="椭圆形标注 25"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="871" y="2234"/>
               <a:ext cx="8275" cy="2289"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 54012"/>
                 <a:gd name="adj2" fmla="val 23176"/>
               </a:avLst>
@@ -10903,67 +10988,67 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="图片 16"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:srcRect t="37606" r="57893" b="38666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1786663" y="3001290"/>
+            <a:off x="1786663" y="2495771"/>
             <a:ext cx="2177415" cy="1376045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="20" name="组合 19"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="622646" y="1997710"/>
+            <a:off x="711854" y="1343509"/>
             <a:ext cx="2765043" cy="1235075"/>
             <a:chOff x="360" y="2234"/>
             <a:chExt cx="8786" cy="1945"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="21" name="椭圆形标注 20"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="360" y="2234"/>
               <a:ext cx="8786" cy="1945"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 35509"/>
                 <a:gd name="adj2" fmla="val 55787"/>
               </a:avLst>
@@ -11071,110 +11156,110 @@
           <a:xfrm>
             <a:off x="3094194" y="1174283"/>
             <a:ext cx="5215670" cy="5412564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="图片 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6975475" y="2320682"/>
+            <a:off x="6990343" y="2395022"/>
             <a:ext cx="4918075" cy="4671695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="图片 30"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:srcRect r="1599"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4243703" y="2026590"/>
             <a:ext cx="2950023" cy="3663614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="组合 2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7836189" y="1174283"/>
-[...2 lines deleted...]
-            <a:chExt cx="4736556" cy="1453515"/>
+            <a:off x="7761075" y="1587030"/>
+            <a:ext cx="4811670" cy="1253894"/>
+            <a:chOff x="8372418" y="1592229"/>
+            <a:chExt cx="4811670" cy="1453515"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="18" name="椭圆形标注 17"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId3"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="8447532" y="1405741"/>
+              <a:off x="8372418" y="1592229"/>
               <a:ext cx="3733165" cy="1453515"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 2400"/>
                 <a:gd name="adj2" fmla="val 67449"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:srgbClr val="FFFFFF"/>
             </a:effectRef>
             <a:fontRef idx="minor">
@@ -12090,51 +12175,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="图片 16"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:srcRect t="37606" r="57893" b="38666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1786663" y="3001290"/>
+            <a:off x="1786663" y="2562676"/>
             <a:ext cx="2177415" cy="1376045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="25" name="图片 24"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3381306" y="1151092"/>
             <a:ext cx="5230020" cy="5427456"/>
@@ -12178,51 +12263,51 @@
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12"/>
           <a:srcRect l="47370" t="16135" r="9411" b="40278"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5824673" y="2141113"/>
             <a:ext cx="1636721" cy="1771359"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="26" name="组合 25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="622646" y="1997710"/>
+            <a:off x="622646" y="1395546"/>
             <a:ext cx="3017125" cy="1235075"/>
             <a:chOff x="360" y="2234"/>
             <a:chExt cx="9587" cy="1945"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="27" name="椭圆形标注 26"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId5"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="360" y="2234"/>
               <a:ext cx="9587" cy="1945"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 35509"/>
                 <a:gd name="adj2" fmla="val 55787"/>
               </a:avLst>
@@ -12306,68 +12391,68 @@
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>I like orange.</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="图片 15"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6595910" y="2125336"/>
+            <a:off x="6595910" y="2184808"/>
             <a:ext cx="5113806" cy="4857389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="29" name="组合 28"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7898746" y="1101122"/>
-            <a:ext cx="3829428" cy="1453515"/>
+            <a:off x="7393225" y="1422289"/>
+            <a:ext cx="3829428" cy="1199254"/>
             <a:chOff x="8510089" y="1332580"/>
             <a:chExt cx="3829428" cy="1453515"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="31" name="椭圆形标注 30"/>
             <p:cNvSpPr/>
             <p:nvPr>
               <p:custDataLst>
                 <p:tags r:id="rId3"/>
               </p:custDataLst>
             </p:nvPr>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="8510089" y="1332580"/>
               <a:ext cx="3733165" cy="1453515"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val 2400"/>
                 <a:gd name="adj2" fmla="val 67449"/>
               </a:avLst>
             </a:prstGeom>
@@ -15196,141 +15281,153 @@
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6324570" y="2009575"/>
             <a:ext cx="1855385" cy="2700000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...46 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="直接连接符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0744F9DE-110C-0457-7D04-1BC90913D0BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4017220" y="1438940"/>
             <a:ext cx="3804518" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C13428FC-92CE-A4CD-5D6B-4D701C144AF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8290611" y="1991045"/>
+            <a:ext cx="1843236" cy="2725964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099E716C-2250-41C7-0C0A-8F33FF943C46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10213576" y="1991045"/>
+            <a:ext cx="1875185" cy="2725964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1875164184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -15437,137 +15534,74 @@
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="8" name="图片 7"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId5"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4328316" y="980812"/>
               <a:ext cx="1773649" cy="2533677"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
             <a:off x="735233" y="3970819"/>
-            <a:ext cx="5395012" cy="2208281"/>
-[...76 lines deleted...]
-      </p:grpSp>
+            <a:ext cx="1738998" cy="2208281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="14" name="表格 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1CE17B0-8769-0C83-A600-03FCC9C3C432}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="572284226"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="6436004" y="2851799"/>
           <a:ext cx="5298100" cy="1483360"/>
         </p:xfrm>
         <a:graphic>
@@ -15846,50 +15880,110 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65F61AC-A9FD-0722-3437-1C8A1B4FA522}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2677480" y="3970819"/>
+            <a:ext cx="1608557" cy="2208281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05E79B5-6DE6-703F-155E-1E3E3C0405E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4489286" y="3970818"/>
+            <a:ext cx="1640959" cy="2208281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3913761835"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -22330,75 +22424,76 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>583</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>132</Paragraphs>
   <Slides>27</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>8</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+    <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>黑体</vt:lpstr>
+      <vt:lpstr>微软雅黑</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>