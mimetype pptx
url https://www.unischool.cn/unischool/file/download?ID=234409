--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -29,50 +29,51 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="258" r:id="rId3"/>
     <p:sldId id="259" r:id="rId4"/>
     <p:sldId id="260" r:id="rId5"/>
     <p:sldId id="261" r:id="rId6"/>
     <p:sldId id="262" r:id="rId7"/>
     <p:sldId id="263" r:id="rId8"/>
@@ -167,144 +168,150 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="FLTRP" initials="FLTRP" lastIdx="2" clrIdx="0">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="2" name="Administrator" initials="A" lastIdx="18" clrIdx="1">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="DFD503"/>
     <a:srgbClr val="163E69"/>
     <a:srgbClr val="FFFFFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="11100" autoAdjust="0"/>
     <p:restoredTop sz="80061" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="119" d="100"/>
-          <a:sy n="119" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="2008" y="96"/>
+        <p:origin x="1680" y="91"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -349,51 +356,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CC5F7969-4A37-4EFB-8742-A9BD75FBECE2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -764,69 +771,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -1260,51 +1248,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版副标题样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1428,51 +1416,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1606,51 +1594,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1715,51 +1703,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2265,51 +2253,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2510,51 +2498,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2739,51 +2727,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3103,51 +3091,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>第五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日期占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="页脚占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3220,51 +3208,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3315,51 +3303,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3590,51 +3578,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3842,51 +3830,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4057,51 +4045,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D5D94DFA-2F05-4C97-A0FA-544127F7D033}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/31</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4836,71 +4824,63 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="1600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>册    次：一年级上册               学    科：英语（外研社版）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>主讲人：张</a:t>
-[...7 lines deleted...]
-              <a:t>敏</a:t>
+              <a:t>主讲人：张敏</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>                     </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
-              <a:t>   </a:t>
+              <a:t>    </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>学    校：四川省成都市成都信息工程大学</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
               <a:t>                                                                   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>常乐实验学校</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="文本框 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -7308,72 +7288,72 @@
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="3474" end="2908.2012"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4398772" y="871107"/>
             <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5">
+          <p:cNvPr id="2" name="图片 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DA4388D-32BB-5366-CDBE-4E97B13FBA8C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0094CFEB-2C74-E7AA-EAB9-D93D5860FC26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4143323" y="1532845"/>
-            <a:ext cx="3905354" cy="4688600"/>
+            <a:off x="4066468" y="1532845"/>
+            <a:ext cx="3799092" cy="4331383"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1659725215"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -7825,141 +7805,153 @@
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="图片 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6314998" y="1965013"/>
             <a:ext cx="1855385" cy="2700000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...46 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD810280-8305-7F6D-E931-52C8259F8E82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3969731" y="1377726"/>
             <a:ext cx="4750822" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2964DD6B-5D52-C292-A94B-9B74FA5F6761}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8282728" y="1951630"/>
+            <a:ext cx="1843236" cy="2725964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B478FBF-D11F-831B-8FA3-0CADA7CA6785}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10213576" y="1951630"/>
+            <a:ext cx="1875185" cy="2725964"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2944769735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -10076,69 +10068,70 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>286</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>47</Paragraphs>
   <Slides>14</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>