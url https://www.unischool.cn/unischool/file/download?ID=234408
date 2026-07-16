--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -3,183 +3,154 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1957E25A" w14:textId="75225D53" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>3 Colours</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5B9355C9" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一、单元主题概述</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4ED79C" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本单元主题属于“人与自我”主题范畴，“生活与学习”主题群，聚焦“身边的事物与环境”</w:t>
-[...17 lines deleted...]
-        <w:t>内容。</w:t>
+        <w:t>本单元主题属于“人与自我”主题范畴，“生活与学习”主题群，聚焦“身边的事物与环境”子主题内容。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>旨在引导学生认识身边多彩的事物，发现颜色之美，体会颜色之趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B26279" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63789DE3" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、单元教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254DF6E4" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
@@ -328,122 +299,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>在具体情境中正确运用所学语言表达对颜色的喜好，询问和介绍</w:t>
       </w:r>
       <w:r w:rsidR="00CE7ED0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>事物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>的颜色，体会颜色之趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306D8421" w14:textId="57128CA8" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4ED6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>在教师的帮助下完成涂色作品，运用核心词汇和</w:t>
       </w:r>
       <w:r w:rsidR="00927F19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>句型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>在班级</w:t>
-[...17 lines deleted...]
-        <w:t>自己的作品，并以此了解颜色在生活中的应用，学会用发现美的眼光看待多彩的世界。</w:t>
+        <w:t>在班级内介绍自己的作品，并以此了解颜色在生活中的应用，学会用发现美的眼光看待多彩的世界。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7472BCC1" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C01EFD" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、分课时教学设计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1571B8E3" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -488,80 +441,80 @@
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s chant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0038026A" w14:textId="540184EE" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F5BFD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC13F32" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A26531" w14:textId="5BE39673" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -945,198 +898,198 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD61A84" w14:textId="77777777" w:rsidR="00A607CA" w:rsidRDefault="00A607CA" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B42C98B" w14:textId="6A0A2A39" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F5BFD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2863"/>
+        <w:gridCol w:w="2111"/>
+        <w:gridCol w:w="4159"/>
+        <w:gridCol w:w="2773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5C36" w14:paraId="5AC77525" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="5AC77525" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C3AA4DF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50D3F4E0" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E66047F" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w:rsidRPr="00BB2180" w14:paraId="1B5D089A" w14:textId="77777777" w:rsidTr="00A434F5">
+      <w:tr w:rsidR="009E5C36" w:rsidRPr="00BB2180" w14:paraId="1B5D089A" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="1692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30E5F3C5" w14:textId="5F6296C2" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586314">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>理解韵文内容，掌握颜色</w:t>
@@ -1274,961 +1227,757 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C5928E" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3693F7BA" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Look and </w:t>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:t>. Look and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65935F81" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009170D0">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>页的图片，尝试说出主人公的姓名和他们正在做的事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C3C15C" w14:textId="1718B7AA" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>T: Who is this?</w:t>
+            </w:r>
+            <w:r w:rsidR="00B650D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>依次指向三位主人公</w:t>
+            </w:r>
+            <w:r w:rsidR="00B650D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDDDD09" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>Ss: It’s Feifei / Tongtong / Qingqing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33756A5A" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>T: Say “hello” to Feifei / Tongtong / Qingqing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7DCE7F" w14:textId="27CA8214" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>T: Look, what’s this?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2515B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>指向</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6090D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>画笔</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2515B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>What are they doing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0767A2C6" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>Ss: They’re painting.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDC4818" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C6831A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Watch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the video</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A07A1A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看完整韵文视频，初步感知韵文大意和韵律，回答问题：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What colours can you hear?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F790272" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="605FC8CC" w14:textId="28837D46" w:rsidR="00C55E3C" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Look, listen and say</w:t>
+            </w:r>
+            <w:r w:rsidR="00370000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65935F81" w14:textId="77777777" w:rsidR="00C55E3C" w:rsidRPr="00843C63" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+          <w:p w14:paraId="55A71DD7" w14:textId="057361F8" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>画梅花的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片，回答</w:t>
+            </w:r>
+            <w:r w:rsidR="00370000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>问题并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听音跟读，感知</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的发音及语义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073091E2" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look, </w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Feife</w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i painting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D59373B" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A flower.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A8D21D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: What does Feifei say? </w:t>
+            </w:r>
+            <w:r w:rsidR="00014511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Let’s listen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719169CA" w14:textId="77777777" w:rsidR="00014511" w:rsidRDefault="00014511" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Red, red. I like red.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7294609E" w14:textId="1AFE66B9" w:rsidR="00014511" w:rsidRDefault="00014511" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T: What’s the colour?</w:t>
+            </w:r>
+            <w:r w:rsidR="00B650D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指向梅花</w:t>
+            </w:r>
+            <w:r w:rsidR="00B650D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414B7F84" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00014511" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Red.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE48938" w14:textId="2559594F" w:rsidR="00014511" w:rsidRDefault="00014511" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00041DF1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>学生观察教材第</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...832 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>: Now, you’re Feifei</w:t>
+            </w:r>
             <w:r w:rsidR="00E330FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E330FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -2260,121 +2009,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1370D362" w14:textId="77777777" w:rsidR="00014511" w:rsidRDefault="00014511" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Look, listen and </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>4. Look, listen and say</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6A6A0641" w14:textId="3B0544E6" w:rsidR="0029191F" w:rsidRDefault="00457FB2" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>仿照第三步的学习活动，</w:t>
             </w:r>
             <w:r w:rsidR="00014511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>依次</w:t>
             </w:r>
             <w:r w:rsidR="00014511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00014511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00014511">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>画云朵</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>和</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2486,1019 +2222,869 @@
             <w:r w:rsidR="00C55E3C" w:rsidRPr="00843C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C" w:rsidRPr="00843C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">listen and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>listen and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586713A6" w14:textId="230BB2AB" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>依次观察</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>手中</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>带</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>绿色颜料的</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6090D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>画笔</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A454D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ongtong</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>手中</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>带</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>橙色颜料的</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6090D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>画笔</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>过预测、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>回答</w:t>
+            </w:r>
+            <w:r w:rsidR="00D36AF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>问题</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、听音跟读</w:t>
+            </w:r>
+            <w:r w:rsidR="00782333">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活动</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，感知</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>green</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>orange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的发音及语义。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0569B8B6" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>guess</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat does </w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei / Tongtong</w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43DFE167" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B976F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Green, green. I like green. / Orange, orange. I like orange.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED70A99" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T: Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s listen and check.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABE9C26" w14:textId="77777777" w:rsidR="00457FB2" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Look, here are three brushes. Wh</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ich one does Feifei / Tongtong use?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D792E5B" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00457FB2" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Green / Orange.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF416A6" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s the colour?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B15C3FB" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Green</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Orange.</w:t>
+            </w:r>
+            <w:r w:rsidR="00457FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0C60AF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EE5CDA5" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="00843C63" w:rsidRDefault="00EF5C96" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843C63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
             <w:r w:rsidR="00C55E3C" w:rsidRPr="00843C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>say</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="586713A6" w14:textId="230BB2AB" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+              <w:t>Look and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C5725C8" w14:textId="3BB73CF5" w:rsidR="00E068B5" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
-            <w:r w:rsidR="00A454D6">
-[...126 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00EF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>通</w:t>
-[...625 lines deleted...]
-              <w:t>学生</w:t>
+              <w:t>说</w:t>
             </w:r>
             <w:r w:rsidR="00EF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>观察</w:t>
-[...8 lines deleted...]
-              <w:t>图片</w:t>
+              <w:t>出</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>对应的颜色</w:t>
             </w:r>
             <w:r w:rsidR="00EF5C96">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...34 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>词汇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41BBA82A" w14:textId="77777777" w:rsidR="00F6703D" w:rsidRDefault="00F6703D" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10FBA639" w14:textId="77777777" w:rsidR="00BB2180" w:rsidRDefault="00BB2180" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Match and </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>. Match and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2124800C" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00BB2180" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>学生观察图片，完成连线，并说出对应的句子。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10510DB3" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4407,57 +3993,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>参与活动，准确理解韵文内容</w:t>
             </w:r>
             <w:r w:rsidR="0083548B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，掌握颜色词汇和谈论个人喜好的表达。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="6B00E3BD" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="6B00E3BD" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5B1FB8C9" w14:textId="74DC1D53" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
@@ -4472,108 +4058,108 @@
               <w:t>本阶段学习活动旨在帮助学生感知单元主题。通过观察图片、听录音、跟读韵文等活动理解韵文内容，学习核心语言，为后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="0061777C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w:rsidRPr="00264A95" w14:paraId="4043DDD7" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w:rsidRPr="00264A95" w14:paraId="4043DDD7" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2DB902" w14:textId="14C3AEE9" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00076508">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>熟练</w:t>
             </w:r>
             <w:r w:rsidR="0061777C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文，并与同伴合作表演韵文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="211F3235" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="00843C63" w:rsidRDefault="00864B00" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA" w:bidi="ar"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00BB2180">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4951,205 +4537,121 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12. </w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C" w:rsidRPr="00843C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Think and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Think and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3C55AB" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生思考并说出自己喜欢的颜色</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3792C5" w14:textId="77777777" w:rsidR="00264A95" w:rsidRPr="00843C63" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51067EFC" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="00843C63" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. </w:t>
+            </w:r>
             <w:r w:rsidR="00C55E3C" w:rsidRPr="00843C63">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...50 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-            </w:pPr>
-[...91 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Colour and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01426736" w14:textId="4FA69123" w:rsidR="009E5C36" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生根据自己喜欢的颜色给书包上色，并编</w:t>
             </w:r>
             <w:r w:rsidR="00286EAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -5163,51 +4665,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵</w:t>
             </w:r>
             <w:r w:rsidR="0075616A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>文</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7E380A" w14:textId="3DD35A49" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5361,421 +4863,327 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F17D4F8" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23A5C8EA" w14:textId="01C1F16A" w:rsidR="009E5C36" w:rsidRDefault="00864B00" w:rsidP="00C7026C">
+          <w:p w14:paraId="2A1989B5" w14:textId="574AFF6B" w:rsidR="009E5C36" w:rsidRPr="00076508" w:rsidRDefault="00864B00" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>能否积极参与</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1989B5" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="00076508" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="30C4B048" w14:textId="77777777" w:rsidR="00264A95" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="30C4B048" w14:textId="77777777" w:rsidR="00264A95" w:rsidRDefault="00264A95" w:rsidP="00C7026C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否结合自己的实际情况，正确使用“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I like</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”句型介绍自己喜欢的颜色，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时给予帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E3691A" w14:textId="73359990" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...142 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="1E7C1C98" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="1E7C1C98" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="06A26151" w14:textId="7CACA12B" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="0061777C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>完整的韵文，巩固本课时学习的核心语</w:t>
-[...9 lines deleted...]
-              <w:t>言。</w:t>
+              <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="3432B390" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="3432B390" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A61C797" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>作业</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="31305702" w14:textId="77777777" w:rsidTr="008F5160">
+      <w:tr w:rsidR="009E5C36" w14:paraId="31305702" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="181F6EA3" w14:textId="673F3143" w:rsidR="007D68D2" w:rsidRPr="00AD5C0A" w:rsidRDefault="007D68D2" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6106,73 +5514,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s the </w:t>
-[...21 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>s the colour?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -6460,64 +5846,52 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s the </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s the colour</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67557634" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -6585,307 +5959,297 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49099125" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F121342" w14:textId="6ED8CF08" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1956"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2863"/>
+        <w:gridCol w:w="2111"/>
+        <w:gridCol w:w="4159"/>
+        <w:gridCol w:w="2773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5C36" w14:paraId="369B2347" w14:textId="77777777" w:rsidTr="00B97174">
+      <w:tr w:rsidR="009E5C36" w14:paraId="369B2347" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43798426" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27CF6FFC" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C07E9A4" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="28A9B2C9" w14:textId="77777777" w:rsidTr="00B97174">
+      <w:tr w:rsidR="009E5C36" w14:paraId="28A9B2C9" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78A52771" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2370C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在看图片、听录音、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读课文等</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>活动中，梳</w:t>
-[...8 lines deleted...]
-              <w:t>理、理解故事内容</w:t>
+              <w:t>活动中，梳理、理解故事内容</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E71348" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25DBAD77" w14:textId="77777777" w:rsidR="00A42E98" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA" w:bidi="ar"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6995,145 +6359,132 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77A1B1E4" w14:textId="77777777" w:rsidR="00A42E98" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA" w:bidi="ar"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2. Let’s review.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11326FA4" w14:textId="77777777" w:rsidR="00A42E98" w:rsidRPr="00A42E98" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A42E98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>看图并回答问题，复习颜色词汇。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F1AB23" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="103F3F46" w14:textId="7EAAE436" w:rsidR="009E5C36" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C55E3C">
+              <w:t>. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE1EB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>. Look</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A507A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>say</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="656B26EF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7256,71 +6607,51 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003697B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">T: </w:t>
             </w:r>
             <w:r w:rsidRPr="0003697B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> is the fish?</w:t>
+              <w:t>What colour is the fish?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51AA9431" w14:textId="64D83F99" w:rsidR="0003697B" w:rsidRPr="0003697B" w:rsidRDefault="0003697B" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003697B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Ss</w:t>
             </w:r>
             <w:r w:rsidRPr="0003697B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
@@ -7511,71 +6842,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>T: What does the bird ask?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A88A1F" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ss: What’s the </w:t>
-[...19 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Ss: What’s the colour?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC7836D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>T: What does the old man say?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A09E754" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -7709,268 +7020,208 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，预测老人要画的内容以及</w:t>
             </w:r>
             <w:r w:rsidR="001A7E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>鸟和老人的对话。</w:t>
-[...19 lines deleted...]
-              <w:t>录音，验证预测。</w:t>
+              <w:t>鸟和老人的对话。随后听录音，验证预测。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B905389" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
+              <w:t>T: What colour can you see?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE1555C" w14:textId="3C33DCF8" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: </w:t>
+            </w:r>
+            <w:r w:rsidR="0003697B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r w:rsidR="0003697B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="0003697B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>s b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>lue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719472CD" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">T: What </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>T: Guess! What will the old man draw?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67050E24" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>colour</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can you see?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AE1555C" w14:textId="3C33DCF8" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+              <w:t>Ss: Maybe water…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47FC7C08" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ss: </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+              <w:t>T: What will the bird and the old man say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C2F0989" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>It</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0003697B">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>’</w:t>
-[...117 lines deleted...]
-              <w:t>? It’s blue.</w:t>
+              <w:t>Ss: What’s the colour? It’s blue.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738DA34F" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BBF0609" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -8082,429 +7333,347 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>以及</w:t>
             </w:r>
             <w:r w:rsidR="001A7E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>鸟和老人的对话。</w:t>
-[...19 lines deleted...]
-              <w:t>录音，验证预测。</w:t>
+              <w:t>鸟和老人的对话。随后听录音，验证预测。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53975377" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve">T: What </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>T: What colour can</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you see</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>colour</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F69E79A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can</w:t>
+              <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> you see</w:t>
+              <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Yellow.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE6E3F3" w14:textId="77777777" w:rsidR="00925483" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>s</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>T:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>Yellow.</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>Guess!</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00925483">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>What will the old man draw?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C3B56C" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00925483" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar"/>
+              </w:rPr>
+              <w:t>Ss: Maybe</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>T:</w:t>
+              <w:t xml:space="preserve"> a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">new </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>Guess!</w:t>
+              <w:t>fish</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00925483">
+              <w:t xml:space="preserve"> / …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F13C965" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>What will the old man draw?</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>T: What will the bird and the old man say?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35222DBD" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t>Ss: Maybe</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="楷体" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a </w:t>
-[...86 lines deleted...]
-              <w:t>? It’s yellow.</w:t>
+              <w:t>Ss: What’s the colour? It’s yellow.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B44CC91" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39688E59" w14:textId="3F8DE620" w:rsidR="009E5C36" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Look, listen and </w:t>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>. Look, listen and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B29C498" w14:textId="3362D8B9" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生依次观察教材第</w:t>
@@ -8645,143 +7814,107 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ook, listen</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">and </w:t>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01D4C614" w14:textId="75D49E02" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="004A2046">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>页的图片，在教师的引导</w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>页的图片，在教师的引导下理解</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>colourful</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的语义</w:t>
             </w:r>
             <w:r w:rsidR="004A4795">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，掌握其正确发音</w:t>
             </w:r>
             <w:r w:rsidR="002370CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -8841,115 +7974,71 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="002370CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">o many </w:t>
-[...21 lines deleted...]
-              <w:t>!</w:t>
+              <w:t>o many colours!</w:t>
             </w:r>
             <w:r w:rsidR="002370CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> can you see?</w:t>
+              <w:t>What colours can you see?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01618EEA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: Red, blue, yellow, green and orange.</w:t>
@@ -8981,73 +8070,51 @@
               <w:t>T: What does the bird say?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C0EA5E5" w14:textId="3B8E73AC" w:rsidR="00B97174" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ss: Hooray! What a </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> picture!</w:t>
+              <w:t>Ss: Hooray! What a colourful picture!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62F853EA" w14:textId="77777777" w:rsidR="00AA521E" w:rsidRDefault="00AA521E" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6057897F" w14:textId="770A5402" w:rsidR="009E5C36" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9071,51 +8138,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. W</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atch the video and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1942B40E" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观看完整故事视频</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -9333,445 +8400,448 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>并核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="010068F0" w14:textId="60564ADC" w:rsidR="009E5C36" w:rsidRPr="00B706DD" w:rsidRDefault="00B706DD" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B706DD">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否积极参与课堂活动，复习所学的韵文和表示颜色的英文单词。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07C66C7C" w14:textId="77777777" w:rsidR="00A42E98" w:rsidRPr="00A42E98" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="623C9019" w14:textId="77777777" w:rsidR="00A42E98" w:rsidRDefault="00A42E98" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AB9192F" w14:textId="77777777" w:rsidR="00DE377F" w:rsidRDefault="00DE377F" w:rsidP="00C7026C">
+          <w:p w14:paraId="3261AC58" w14:textId="32B59244" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="3261AC58" w14:textId="32B59244" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生能否根据图片获取关键信息、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>预测故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内容，根据学生理解故事的情况及时发现问题并给予指导和帮助。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>允许学生用中文</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>辅助</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表达。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681D67C2" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...69 lines deleted...]
-          <w:p w14:paraId="681D67C2" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B227BBB" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B227BBB" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="04F19140" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04F19140" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="425DEF55" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="425DEF55" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="28B37ABA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28B37ABA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="08780C2A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08780C2A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="00774B87" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00774B87" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="7B992A38" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B992A38" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="3DF59EAE" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DF59EAE" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="12D553A7" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12D553A7" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="1CF6EA5D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CF6EA5D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="4789AA35" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4789AA35" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="0753847B" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0753847B" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
+          <w:p w14:paraId="362E9AC8" w14:textId="77777777" w:rsidR="009B5836" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="362E9AC8" w14:textId="77777777" w:rsidR="009B5836" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
+          <w:p w14:paraId="2BA1DF24" w14:textId="77777777" w:rsidR="009B5836" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BA1DF24" w14:textId="77777777" w:rsidR="009B5836" w:rsidRDefault="009B5836" w:rsidP="00C7026C">
+          <w:p w14:paraId="72DD9EC3" w14:textId="77777777" w:rsidR="005D5548" w:rsidRDefault="005D5548" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A0E1244" w14:textId="4356CF13" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+          <w:p w14:paraId="2A0E1244" w14:textId="683C783D" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生是否能够</w:t>
             </w:r>
@@ -9815,62 +8885,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>颜色单词音与义的联系</w:t>
             </w:r>
             <w:r w:rsidR="00D65CA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>理解语篇含义和</w:t>
-[...10 lines deleted...]
-              <w:t>单词意义，</w:t>
+              <w:t>理解语篇含义和单词意义，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>必要时给予帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78DF7B4A" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -10349,180 +9408,213 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="491A1435" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66DF8978" w14:textId="7DC5C8E4" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+          <w:p w14:paraId="6DBBB827" w14:textId="77777777" w:rsidR="005D5548" w:rsidRDefault="005D5548" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="445E9CE9" w14:textId="77777777" w:rsidR="005D5548" w:rsidRDefault="005D5548" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66DF8978" w14:textId="5594B132" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生跟读故事的情况</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>给予</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>指导或鼓励。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="5D382F7E" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="5D382F7E" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="113C9BF8" w14:textId="157702FC" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="108"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，体会故事角色的内心感受。学生在教师的帮助下，通过图片环游、预测信息、验证信息等方式，逐步</w:t>
             </w:r>
             <w:r w:rsidR="00CA2E23">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>厘清</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>故事脉络；同时通过听音、模仿、跟读等方式，初步运用核心语言谈论颜色，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="4FE8A185" w14:textId="77777777" w:rsidTr="00B97174">
+      <w:tr w:rsidR="009E5C36" w14:paraId="4FE8A185" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F82C9AB" w14:textId="622380E7" w:rsidR="009E5C36" w:rsidRDefault="000B50BD" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005106C1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -10582,64 +9674,52 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s the </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>s the colour</w:t>
+            </w:r>
             <w:r w:rsidR="00BA655D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00BA655D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -10760,137 +9840,97 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677F773E" w14:textId="5463B338" w:rsidR="009E5C36" w:rsidRDefault="000B50BD" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009B5836">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and</w:t>
+              <w:t>. Colour and</w:t>
             </w:r>
             <w:r w:rsidR="00AA521E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="200E625D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -10938,77 +9978,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>先</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>根据课文内容完成涂色，随后两人一组，</w:t>
-[...19 lines deleted...]
-              <w:t>句型谈论画中的颜色。</w:t>
+              <w:t>根据课文内容完成涂色，随后两人一组，用核心句型谈论画中的颜色。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E03F48" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="000B50BD" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11087,169 +10107,169 @@
               <w:t>及时发现</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="6FB03B61" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="6FB03B61" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2A894887" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中运用、内化本课时核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="5C591B47" w14:textId="77777777" w:rsidTr="00B97174">
+      <w:tr w:rsidR="009E5C36" w14:paraId="5C591B47" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E2FE5C" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00C7026C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005106C1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组合作表演故事，</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>模仿故事角色的语言、动作、表情，深入体会故事角色的情感，发现颜色</w:t>
+              <w:t>模仿故事角色的语言、动作、表情，深入体会故事角色的情感，发现颜色带来</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>带来的美好和乐趣，感受中国传统水墨画的魅力</w:t>
+              <w:t>的美好和乐趣，感受中国传统水墨画的魅力</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D44EEA7" w14:textId="31934178" w:rsidR="00963EB5" w:rsidRPr="00AD5C0A" w:rsidRDefault="00963EB5" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
@@ -11511,94 +10531,94 @@
               <w:t>根据评</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>价标准</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行自评和互评。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2863" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76B94B0E" w14:textId="77777777" w:rsidR="00963EB5" w:rsidRDefault="00963EB5" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D815F1B" w14:textId="77777777" w:rsidR="00963EB5" w:rsidRDefault="00963EB5" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="272A74F0" w14:textId="77777777" w:rsidR="00963EB5" w:rsidRDefault="00963EB5" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22D4E4C5" w14:textId="654E404F" w:rsidR="009E5C36" w:rsidRDefault="00963EB5" w:rsidP="00C7026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
@@ -11662,236 +10682,218 @@
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>对故事的理解情况</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="60D880BC" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="60D880BC" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="61785818" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5" w:rsidRPr="00843C63">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>完整地朗读和表演故事，更深入地融入故事内容和情境，进一步体会角色的情感。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="738739C9" w14:textId="77777777">
+      <w:tr w:rsidR="009E5C36" w14:paraId="738739C9" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CCF9B57" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="54B04575" w14:textId="77777777" w:rsidTr="003037DC">
+      <w:tr w:rsidR="009E5C36" w14:paraId="54B04575" w14:textId="77777777" w:rsidTr="005D5548">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9043" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="25C0C47D" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="009F3CE3" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3CE3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidRPr="009F3CE3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>带感情地朗读故事。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F3EBB9C" w14:textId="7452EA3C" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3CE3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>用自己喜欢的颜色</w:t>
-[...17 lines deleted...]
-              <w:t>涂色，运用</w:t>
+              <w:t>用自己喜欢的颜色给图片涂色，运用</w:t>
             </w:r>
             <w:r w:rsidR="00264966">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>核心</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句型和同伴交流自己的作品</w:t>
             </w:r>
             <w:r w:rsidR="00963EB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
@@ -11964,87 +10966,76 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>practi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...9 lines deleted...]
-        <w:t>. &amp;</w:t>
+        <w:t>e. &amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12079,174 +11070,156 @@
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s have fun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F81363" w14:textId="4C13B8FC" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0C7FA6" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4389F678" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="009F3CE3" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3CE3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（1）在具体情境中，运用所学语言与同伴交流颜色。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC13A67" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRPr="009F3CE3" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3CE3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（2）通过混色实验，了解并介绍颜色的变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EA4EF7" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3CE3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（3）根据数字提示</w:t>
-[...8 lines deleted...]
-        <w:t>给图</w:t>
+        <w:t>（3）根据数字提示给图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>片</w:t>
-[...8 lines deleted...]
-        <w:t>涂色，运用核心语言进行描述。</w:t>
+        <w:t>片涂色，运用核心语言进行描述。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E459DC" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5817C7" w14:textId="65513203" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2A2B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
@@ -12416,64 +11389,52 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s the </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>s the colour</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B294870" w14:textId="41AF085C" w:rsidR="00322BA6" w:rsidRDefault="00C55E3C" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -12550,667 +11511,610 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="2116"/>
+        <w:gridCol w:w="4171"/>
+        <w:gridCol w:w="2780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5C36" w14:paraId="4FA856BE" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="4FA856BE" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB7DEBF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AE90DEA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09C7C39F" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="31D1DB63" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="31D1DB63" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0814A8C5" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000003E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>在具体情境中，运用所学语</w:t>
-[...8 lines deleted...]
-              <w:t>言与同伴交流颜色。</w:t>
+              <w:t>在具体情境中，运用所学语言与同伴交流颜色。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B9B36B4" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s chant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F3DCD6" w14:textId="42C6599F" w:rsidR="009E5C36" w:rsidRPr="00D40E97" w:rsidRDefault="007D2521" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40E97">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，并在教师的带领下逐句朗读，复习第1课时所学的韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D6BBCE8" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">1. </w:t>
-[...8 lines deleted...]
-              <w:t>Let</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00C13A37">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Watch</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the video and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693AEED7" w14:textId="10805B19" w:rsidR="009E5C36" w:rsidRDefault="00C13A37" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看本单元第</w:t>
+            </w:r>
+            <w:r w:rsidR="00834FFE" w:rsidRPr="00834FFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D40E97">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>课时的故事视频，跟读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E990CA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F645153" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C13A37" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Look and act out the story.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2690C2FB" w14:textId="23138663" w:rsidR="00C13A37" w:rsidRDefault="00C13A37" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察本单元第</w:t>
+            </w:r>
+            <w:r w:rsidR="00834FFE" w:rsidRPr="00834FFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D40E97">
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>课时的故事图片，回顾故事内容，分组进行角色扮演。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A94EB41" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E11EECF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00CE0EEA" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:r w:rsidR="00300A67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55E3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71035F00" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00300A67" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000003E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000003E2">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...44 lines deleted...]
-            <w:r w:rsidR="00834FFE" w:rsidRPr="00834FFE">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000003E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...192 lines deleted...]
-              </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>手里的卡片，猜测</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tongtong</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>和</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feifei</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>会如何谈论卡片上的颜色。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2960811B" w14:textId="77777777" w:rsidR="00300A67" w:rsidRDefault="00300A67" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7645B741" w14:textId="77777777" w:rsidR="00300A67" w:rsidRDefault="00300A67" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Let’s </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>5. Let’s practise.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B943FA2" w14:textId="6F1BB530" w:rsidR="009E5C36" w:rsidRDefault="00300A67" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生两人一组，仿照教材</w:t>
             </w:r>
             <w:r w:rsidR="00834FFE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -13282,51 +12186,51 @@
               </w:rPr>
               <w:t>：一个学生在卡片上画出颜色并提问，另一个学生进行回答。然后两人互换角色，继续</w:t>
             </w:r>
             <w:r w:rsidR="00C757B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行对话</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="315A0FFB" w14:textId="6FD3121F" w:rsidR="009E5C36" w:rsidRDefault="00C13A37" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -13365,109 +12269,89 @@
             <w:r w:rsidR="009C59D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>必要时</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>带领学生</w:t>
             </w:r>
             <w:r w:rsidR="002B2232">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>逐</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B2232">
+              <w:t>逐句</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6568D5C9" w14:textId="58CD9054" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>句</w:t>
-[...47 lines deleted...]
-              </w:rPr>
               <w:t>教师观察学生能否积极参与活动，</w:t>
             </w:r>
             <w:r w:rsidR="00FA48AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>评价</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生对</w:t>
             </w:r>
             <w:r w:rsidR="003503D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13530,60 +12414,50 @@
           <w:p w14:paraId="7A85ADF0" w14:textId="77777777" w:rsidR="007F0277" w:rsidRDefault="007F0277" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70002DBB" w14:textId="77777777" w:rsidR="007F0277" w:rsidRDefault="007F0277" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DE7DB2C" w14:textId="77777777" w:rsidR="007F0277" w:rsidRDefault="007F0277" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77CDC911" w14:textId="0960C840" w:rsidR="009E5C36" w:rsidRDefault="00300A67" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00C757B7">
               <w:rPr>
@@ -13602,54 +12476,54 @@
               <w:t>小组活动情况，及时给予帮助</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CA78624" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="7D8945F8" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="7D8945F8" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5ADA234E" w14:textId="2C4E98E6" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13702,90 +12576,90 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r w:rsidR="006A683F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，帮助学生进一步内化所学语言</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="4D8710D7" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="4D8710D7" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="164E24BF" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLineChars="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6BE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>通过混色实验，了解并介绍颜色的变化。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EE46B5C" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -13796,583 +12670,503 @@
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F0613">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Watch</w:t>
             </w:r>
             <w:r w:rsidR="002F0613">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the video and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> the video and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC59738" w14:textId="4C3A5FD9" w:rsidR="00FE119E" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
             <w:r w:rsidR="002F0613">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观看本单元第</w:t>
+            </w:r>
+            <w:r w:rsidR="00834FFE" w:rsidRPr="00834FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="002F0613">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>课时故事视频的片段，</w:t>
+            </w:r>
+            <w:r w:rsidR="00B21D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>关注老人混合颜色的过程，</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0613">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>回答问题：</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0613">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0613">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D37265">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>does the old man make green and orange?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09583576" w14:textId="77777777" w:rsidR="00FE119E" w:rsidRDefault="00FE119E" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B09B215" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D37265">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Let’s explore.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E01AE43" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>学生在</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师的引导下尝试描述颜色的变化，了解混色现象</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218729FE" w14:textId="77777777" w:rsidR="00D7079A" w:rsidRDefault="00D7079A" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Blue and yellow. What’s the colour?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5962AD3E" w14:textId="77777777" w:rsidR="00D7079A" w:rsidRDefault="00D7079A" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: It’s green.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399D17AA" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Red and yellow</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            <w:r w:rsidR="002F0613">
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s the colour</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA19D10" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: It</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s orange.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05135385" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7079A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D37265">
-[...76 lines deleted...]
-              <w:t>学生在</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Red and blue</w:t>
             </w:r>
             <w:r w:rsidR="00D7079A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>教师的引导下尝试描述颜色的变化，了解混色现象</w:t>
-[...97 lines deleted...]
-              <w:t>T</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D7079A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...4 lines deleted...]
-              <w:t>:</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hat</w:t>
             </w:r>
             <w:r w:rsidR="00D7079A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s the </w:t>
-[...161 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>s the colour</w:t>
+            </w:r>
             <w:r w:rsidR="00D7079A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5177CD96" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -14388,51 +13182,51 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s purple.</w:t>
             </w:r>
             <w:r w:rsidR="00D7079A" w:rsidDel="00D7079A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="170BADCD" w14:textId="77777777" w:rsidR="00834FFE" w:rsidRDefault="00834FFE" w:rsidP="00E91A4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39E75FF8" w14:textId="77777777" w:rsidR="00834FFE" w:rsidRDefault="00834FFE" w:rsidP="00E91A4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -14536,51 +13330,62 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生能否感知颜色的变化，并进行简单的描述</w:t>
+              <w:t>学生能否感知</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>颜色的变化，并进行简单的描述</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142E8C44" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00E91A4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -14602,54 +13407,54 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0401A0EB" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00E91A4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="32C65D82" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="32C65D82" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="519DEE28" w14:textId="5719E7B4" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
@@ -14657,156 +13462,120 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在借助混色实验</w:t>
             </w:r>
             <w:r w:rsidR="00166413">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帮助学生运用和巩固</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本单元的核心语言，同时通过与美术学科的巧妙融合，引导学生了解颜色变化的奥秘，激发学生的好奇心与探索兴趣。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="03FCA0BE" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="03FCA0BE" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EFE0A0E" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3C21">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>根据数字提示</w:t>
-[...17 lines deleted...]
-              <w:t>涂色，运用核心语言进行描述。</w:t>
+              <w:t>根据数字提示给图片涂色，运用核心语言进行描述。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72D4C660" w14:textId="77777777" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00C55E3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Look, say and </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Look, say and colour.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67CB447D" w14:textId="77777777" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生在教师的引导下，判断教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB04D9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14878,69 +13647,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7C0F53BC" w14:textId="77777777" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Look at number 1. What’s the </w:t>
-[...17 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>: Look at number 1. What’s the colour?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="730C5BD0" w14:textId="77777777" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ss: It’s red.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C2B38F8" w14:textId="77777777" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -14958,69 +13709,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9. Look</w:t>
             </w:r>
             <w:r w:rsidR="00834FFE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, say </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">and </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>and colour.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07996675" w14:textId="6A09FEB8" w:rsidR="00D41760" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生独立</w:t>
             </w:r>
             <w:r w:rsidRPr="00F655F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15078,135 +13811,107 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Work </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">in pairs. Point and </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>in pairs. Point and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4E3B76" w14:textId="5E4C6799" w:rsidR="009E5C36" w:rsidRDefault="00D41760" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生两人一组，运用核心</w:t>
             </w:r>
             <w:r w:rsidR="008265C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>对图片</w:t>
-[...8 lines deleted...]
-              <w:t>进行问答。随后全班核对答案。</w:t>
+              <w:t>对图片进行问答。随后全班核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334C20C5" w14:textId="342F53B1" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>正确判断数字代表的颜色并运用核心</w:t>
             </w:r>
             <w:r w:rsidR="008265C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>句型</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行交流，</w:t>
@@ -15351,136 +14056,145 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>的</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动情况，及时给予帮助</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="18E89E3E" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="18E89E3E" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0DAF4B4E" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在通过涂色游戏增强学习的趣味性，提升学生的观察力和表达能力，然后呈现生活中常见的情境，引导学生关注身边的颜色并进行交流，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>为</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>设计意图：</w:t>
-[...16 lines deleted...]
-              <w:t>为学生在日常生活中谈论颜色提供了简单实用的交际示范。</w:t>
+              <w:t>学生在日常生活中谈论颜色提供了简单实用的交际示范。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="6718B6DB" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="6718B6DB" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F0B7F20" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5C36" w14:paraId="532E4030" w14:textId="77777777" w:rsidTr="00E91A4B">
+      <w:tr w:rsidR="009E5C36" w14:paraId="532E4030" w14:textId="77777777" w:rsidTr="005D5548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A2BCD4B" w14:textId="193746B0" w:rsidR="004E7819" w:rsidRDefault="00C55E3C" w:rsidP="00E91A4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB04D9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15810,173 +14524,173 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3061438F" w14:textId="77777777" w:rsidR="009E5C36" w:rsidRDefault="009E5C36" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009E5C36">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B9B7C19" w14:textId="77777777" w:rsidR="008F5F61" w:rsidRDefault="008F5F61">
+    <w:p w14:paraId="327C9C11" w14:textId="77777777" w:rsidR="00594F5A" w:rsidRDefault="00594F5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03E8F215" w14:textId="77777777" w:rsidR="008F5F61" w:rsidRDefault="008F5F61">
+    <w:p w14:paraId="3E0E692C" w14:textId="77777777" w:rsidR="00594F5A" w:rsidRDefault="00594F5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="3C7EC053" w14:textId="7C68CCEC" w:rsidR="00243BAF" w:rsidRDefault="00243BAF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AE3AC5" w:rsidRPr="00AE3AC5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65A511EF" w14:textId="77777777" w:rsidR="00243BAF" w:rsidRDefault="00243BAF">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6050879B" w14:textId="77777777" w:rsidR="008F5F61" w:rsidRDefault="008F5F61">
+    <w:p w14:paraId="7106DCE1" w14:textId="77777777" w:rsidR="00594F5A" w:rsidRDefault="00594F5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22BC506C" w14:textId="77777777" w:rsidR="008F5F61" w:rsidRDefault="008F5F61">
+    <w:p w14:paraId="5B6A5A28" w14:textId="77777777" w:rsidR="00594F5A" w:rsidRDefault="00594F5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BE02E7C4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BE02E7C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CB2C9F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CB2C9F8B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="312"/>
         </w:tabs>
@@ -16225,55 +14939,54 @@
   <w:num w:numId="1" w16cid:durableId="350954155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1905408179">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="928201394">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1674990913">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1406142170">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="252014635">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="372704228">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="94"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
@@ -16472,70 +15185,73 @@
     <w:rsid w:val="004E2311"/>
     <w:rsid w:val="004E2A2B"/>
     <w:rsid w:val="004E7819"/>
     <w:rsid w:val="004F01A0"/>
     <w:rsid w:val="004F34D0"/>
     <w:rsid w:val="004F3BB2"/>
     <w:rsid w:val="004F4132"/>
     <w:rsid w:val="005026FB"/>
     <w:rsid w:val="00502719"/>
     <w:rsid w:val="005063FE"/>
     <w:rsid w:val="005106C1"/>
     <w:rsid w:val="00510C9E"/>
     <w:rsid w:val="005136F7"/>
     <w:rsid w:val="00517333"/>
     <w:rsid w:val="00520411"/>
     <w:rsid w:val="00523984"/>
     <w:rsid w:val="00530CAA"/>
     <w:rsid w:val="00536510"/>
     <w:rsid w:val="00545BFE"/>
     <w:rsid w:val="00546256"/>
     <w:rsid w:val="005471EC"/>
     <w:rsid w:val="00555102"/>
     <w:rsid w:val="00557555"/>
     <w:rsid w:val="00573E3A"/>
     <w:rsid w:val="00575DC9"/>
+    <w:rsid w:val="00582D15"/>
     <w:rsid w:val="005848A9"/>
     <w:rsid w:val="00585656"/>
     <w:rsid w:val="00585C4E"/>
     <w:rsid w:val="00586314"/>
     <w:rsid w:val="005877E6"/>
     <w:rsid w:val="00592391"/>
+    <w:rsid w:val="00594F5A"/>
     <w:rsid w:val="00595D34"/>
     <w:rsid w:val="005A0BA0"/>
     <w:rsid w:val="005A36A4"/>
     <w:rsid w:val="005A6448"/>
     <w:rsid w:val="005A70E2"/>
     <w:rsid w:val="005B4715"/>
     <w:rsid w:val="005C14B7"/>
     <w:rsid w:val="005C4321"/>
     <w:rsid w:val="005C5657"/>
     <w:rsid w:val="005C685C"/>
     <w:rsid w:val="005C7B8E"/>
     <w:rsid w:val="005D1092"/>
     <w:rsid w:val="005D1517"/>
     <w:rsid w:val="005D1C8C"/>
+    <w:rsid w:val="005D5548"/>
     <w:rsid w:val="005D6076"/>
     <w:rsid w:val="005D70B5"/>
     <w:rsid w:val="005E62C4"/>
     <w:rsid w:val="005F109E"/>
     <w:rsid w:val="005F4FA1"/>
     <w:rsid w:val="005F5BFD"/>
     <w:rsid w:val="00603A7F"/>
     <w:rsid w:val="00606900"/>
     <w:rsid w:val="0061025A"/>
     <w:rsid w:val="0061066F"/>
     <w:rsid w:val="006110A5"/>
     <w:rsid w:val="00614AFA"/>
     <w:rsid w:val="00616F0F"/>
     <w:rsid w:val="0061743C"/>
     <w:rsid w:val="0061777C"/>
     <w:rsid w:val="00620783"/>
     <w:rsid w:val="00631C70"/>
     <w:rsid w:val="00632F56"/>
     <w:rsid w:val="006414AE"/>
     <w:rsid w:val="0064294A"/>
     <w:rsid w:val="0064753E"/>
     <w:rsid w:val="00656CF0"/>
     <w:rsid w:val="00660BDE"/>
     <w:rsid w:val="00661BD7"/>
     <w:rsid w:val="006653A1"/>
@@ -16569,50 +15285,51 @@
     <w:rsid w:val="006F62ED"/>
     <w:rsid w:val="00703B16"/>
     <w:rsid w:val="007076BE"/>
     <w:rsid w:val="0071047A"/>
     <w:rsid w:val="00713165"/>
     <w:rsid w:val="0072090C"/>
     <w:rsid w:val="007223ED"/>
     <w:rsid w:val="00732128"/>
     <w:rsid w:val="00755680"/>
     <w:rsid w:val="0075616A"/>
     <w:rsid w:val="00761549"/>
     <w:rsid w:val="007639F2"/>
     <w:rsid w:val="00771166"/>
     <w:rsid w:val="0077693E"/>
     <w:rsid w:val="00780DA7"/>
     <w:rsid w:val="007810BB"/>
     <w:rsid w:val="00782333"/>
     <w:rsid w:val="00783A53"/>
     <w:rsid w:val="007A1655"/>
     <w:rsid w:val="007A66C2"/>
     <w:rsid w:val="007B07ED"/>
     <w:rsid w:val="007B395A"/>
     <w:rsid w:val="007B569D"/>
     <w:rsid w:val="007C36A0"/>
     <w:rsid w:val="007C4AFC"/>
+    <w:rsid w:val="007C5370"/>
     <w:rsid w:val="007C7B9F"/>
     <w:rsid w:val="007D0360"/>
     <w:rsid w:val="007D11BA"/>
     <w:rsid w:val="007D2521"/>
     <w:rsid w:val="007D397F"/>
     <w:rsid w:val="007D68D2"/>
     <w:rsid w:val="007E35B1"/>
     <w:rsid w:val="007E652A"/>
     <w:rsid w:val="007E7857"/>
     <w:rsid w:val="007F0277"/>
     <w:rsid w:val="007F3320"/>
     <w:rsid w:val="007F3CD8"/>
     <w:rsid w:val="00800F48"/>
     <w:rsid w:val="00803887"/>
     <w:rsid w:val="00811AFA"/>
     <w:rsid w:val="00812549"/>
     <w:rsid w:val="0081534A"/>
     <w:rsid w:val="008206FC"/>
     <w:rsid w:val="008265C5"/>
     <w:rsid w:val="00830C51"/>
     <w:rsid w:val="00834FFE"/>
     <w:rsid w:val="0083548B"/>
     <w:rsid w:val="00836D55"/>
     <w:rsid w:val="00836D86"/>
     <w:rsid w:val="00841CF5"/>
@@ -16647,50 +15364,51 @@
     <w:rsid w:val="009246FC"/>
     <w:rsid w:val="00925483"/>
     <w:rsid w:val="00926399"/>
     <w:rsid w:val="00927F19"/>
     <w:rsid w:val="00931CF3"/>
     <w:rsid w:val="009408B5"/>
     <w:rsid w:val="00946B76"/>
     <w:rsid w:val="009520BD"/>
     <w:rsid w:val="00954077"/>
     <w:rsid w:val="0095717B"/>
     <w:rsid w:val="00963EB5"/>
     <w:rsid w:val="00973E80"/>
     <w:rsid w:val="0097570E"/>
     <w:rsid w:val="009852E4"/>
     <w:rsid w:val="009957C7"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A11F1"/>
     <w:rsid w:val="009A1474"/>
     <w:rsid w:val="009A49E2"/>
     <w:rsid w:val="009A7E45"/>
     <w:rsid w:val="009B13FD"/>
     <w:rsid w:val="009B5836"/>
     <w:rsid w:val="009C25A8"/>
     <w:rsid w:val="009C2C86"/>
     <w:rsid w:val="009C59D0"/>
+    <w:rsid w:val="009C703D"/>
     <w:rsid w:val="009D129A"/>
     <w:rsid w:val="009D3333"/>
     <w:rsid w:val="009E107A"/>
     <w:rsid w:val="009E5C36"/>
     <w:rsid w:val="009F0F32"/>
     <w:rsid w:val="009F3CE3"/>
     <w:rsid w:val="00A01DFF"/>
     <w:rsid w:val="00A0331A"/>
     <w:rsid w:val="00A03A58"/>
     <w:rsid w:val="00A06DF3"/>
     <w:rsid w:val="00A15D47"/>
     <w:rsid w:val="00A2370C"/>
     <w:rsid w:val="00A23CDD"/>
     <w:rsid w:val="00A24D9A"/>
     <w:rsid w:val="00A2515B"/>
     <w:rsid w:val="00A30B47"/>
     <w:rsid w:val="00A36A36"/>
     <w:rsid w:val="00A42E98"/>
     <w:rsid w:val="00A434F5"/>
     <w:rsid w:val="00A454D6"/>
     <w:rsid w:val="00A507A1"/>
     <w:rsid w:val="00A51895"/>
     <w:rsid w:val="00A607CA"/>
     <w:rsid w:val="00A6090D"/>
     <w:rsid w:val="00A66D59"/>
@@ -16715,50 +15433,51 @@
     <w:rsid w:val="00B21D81"/>
     <w:rsid w:val="00B240A8"/>
     <w:rsid w:val="00B27579"/>
     <w:rsid w:val="00B3041F"/>
     <w:rsid w:val="00B33525"/>
     <w:rsid w:val="00B51BCC"/>
     <w:rsid w:val="00B51D0E"/>
     <w:rsid w:val="00B539D4"/>
     <w:rsid w:val="00B546E2"/>
     <w:rsid w:val="00B61E14"/>
     <w:rsid w:val="00B650D4"/>
     <w:rsid w:val="00B6699E"/>
     <w:rsid w:val="00B706DD"/>
     <w:rsid w:val="00B817C0"/>
     <w:rsid w:val="00B91CB8"/>
     <w:rsid w:val="00B966D5"/>
     <w:rsid w:val="00B97174"/>
     <w:rsid w:val="00B976F2"/>
     <w:rsid w:val="00BA655D"/>
     <w:rsid w:val="00BA6CBD"/>
     <w:rsid w:val="00BB04D9"/>
     <w:rsid w:val="00BB0651"/>
     <w:rsid w:val="00BB1AB8"/>
     <w:rsid w:val="00BB2180"/>
     <w:rsid w:val="00BB27B8"/>
+    <w:rsid w:val="00BB329E"/>
     <w:rsid w:val="00BB643F"/>
     <w:rsid w:val="00BC20CC"/>
     <w:rsid w:val="00BC4275"/>
     <w:rsid w:val="00BC758B"/>
     <w:rsid w:val="00BD4334"/>
     <w:rsid w:val="00BD5F43"/>
     <w:rsid w:val="00BD6720"/>
     <w:rsid w:val="00BE38E1"/>
     <w:rsid w:val="00BE5480"/>
     <w:rsid w:val="00BF141F"/>
     <w:rsid w:val="00BF788B"/>
     <w:rsid w:val="00C134CB"/>
     <w:rsid w:val="00C13860"/>
     <w:rsid w:val="00C13A37"/>
     <w:rsid w:val="00C15FD5"/>
     <w:rsid w:val="00C20806"/>
     <w:rsid w:val="00C23540"/>
     <w:rsid w:val="00C5187D"/>
     <w:rsid w:val="00C5356B"/>
     <w:rsid w:val="00C55E3C"/>
     <w:rsid w:val="00C5710F"/>
     <w:rsid w:val="00C664CF"/>
     <w:rsid w:val="00C66C61"/>
     <w:rsid w:val="00C7026C"/>
     <w:rsid w:val="00C757B7"/>
@@ -16966,51 +15685,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="506FD62E"/>
   <w15:docId w15:val="{F383FB44-3A16-4869-9744-065898DC92C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17676,51 +16395,51 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE7ED0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="645664347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17975,63 +16694,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{975C93E3-7B7A-4486-9528-0FB22273234F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2903</Words>
-  <Characters>4240</Characters>
+  <Words>1061</Words>
+  <Characters>6049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>424</Lines>
-  <Paragraphs>264</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6879</CharactersWithSpaces>
+  <CharactersWithSpaces>7096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.21171</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>F5A3EA4393694ED19839724A19D6FC81_13</vt:lpwstr>
   </property>