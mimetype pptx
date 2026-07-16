--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -268,129 +268,130 @@
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7100" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="457" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{13F3A873-5E73-AF47-5168-60E826C34ABE}" name="Administrator" initials="A" userId="Administrator" providerId="None"/>
   <p188:author id="{F8A1EE87-E7C8-3A11-D948-BBCAF2A06A6B}" name="FLTRP" initials="A" userId="FLTRP" providerId="None"/>
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="samsung" initials="s" lastIdx="1" clrIdx="0"/>
   <p:cmAuthor id="7" name="Taylor Hartwell" initials="TH [6]" lastIdx="1" clrIdx="6"/>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="8" clrIdx="0"/>
   <p:cmAuthor id="2" name="Administrator" initials="A" lastIdx="16" clrIdx="1"/>
   <p:cmAuthor id="3" name="admin" initials="a" lastIdx="2" clrIdx="2"/>
   <p:cmAuthor id="4" name="优翼丛书" initials="优" lastIdx="1" clrIdx="3"/>
   <p:cmAuthor id="5" name="未知用户11" initials="未知用户11" lastIdx="1" clrIdx="4"/>
   <p:cmAuthor id="297668341" name="sypig" initials="s" lastIdx="10" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="3B5643"/>
     <a:srgbClr val="EAEFF7"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="1784AD"/>
     <a:srgbClr val="014E6A"/>
     <a:srgbClr val="AE0203"/>
     <a:srgbClr val="711000"/>
     <a:srgbClr val="01431D"/>
     <a:srgbClr val="01621F"/>
     <a:srgbClr val="AF0000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="9005" autoAdjust="0"/>
+    <p:restoredLeft sz="21609" autoAdjust="0"/>
     <p:restoredTop sz="78229" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="76" y="808"/>
+        <p:origin x="1128" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3917"/>
         <p:guide pos="670"/>
         <p:guide pos="7100"/>
         <p:guide orient="horz" pos="457"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
@@ -471,51 +472,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -640,51 +641,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1184,69 +1185,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -1281,69 +1263,50 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -1397,69 +1360,50 @@
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B1D7A3B-A65A-B0DB-EEC3-855806FC7B40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13DB61D0-B3AC-873B-6EE5-577FB4637EAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1525,69 +1469,50 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2555807-D639-3917-3393-A4821B7A6B8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98587BAE-81B3-FE76-F9E3-C982A5DEB494}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1651,69 +1576,50 @@
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CC3BCBA-243A-1339-EF86-0EBF4C0A6322}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5562B65-E2BA-2016-9F91-56EFCEB651DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1779,69 +1685,50 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EFD2F1D-C513-DB19-7A82-86B301943371}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72A9906A-B612-E5FE-F8B2-73C609654B32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1906,69 +1793,50 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52133097-A2DE-94FE-A94D-EF5DC3029850}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84413D10-6166-1D82-29E3-71C26439B611}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2015,69 +1883,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2113,69 +1962,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2210,69 +2040,50 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -2472,69 +2283,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2575,69 +2367,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2672,69 +2445,50 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -2771,69 +2525,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2869,69 +2604,50 @@
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
@@ -2966,69 +2682,50 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="备注占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...17 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
@@ -3093,51 +2790,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3569,51 +3266,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4071,51 +3768,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4512,51 +4209,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/25</a:t>
+              <a:t>2026/7/9</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4904,143 +4601,143 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp4"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media13.mp4"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio5.wav"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio4.wav"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio3.wav"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio7.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio2.wav"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio6.wav"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="标题 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -8752,86 +8449,50 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="5" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="圆角矩形 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6714430" y="2822692"/>
             <a:ext cx="2360295" cy="1520825"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
@@ -8978,106 +8639,136 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="一年级上册音频-Unit2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8BCC7FA-D280-8030-DD4D-31274E0D697D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="12442" end="95940"/>
+                  <p14:trim st="12442" end="95440"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="490836" y="1631999"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="图片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD25E618-5D5E-36FB-92C3-3E3EFF84F71D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-583985" y="1599915"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="1697547" y="1467852"/>
+            <a:ext cx="4293766" cy="4704474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="3458" fill="hold"/>
+                                        <p:cTn id="6" dur="3958" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -21620,100 +21311,64 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Listen and repeat.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="图片 9" descr="瓶子上写着字&#10;&#10;中度可信度描述已自动生成">
-[...34 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="12" name="图片 11" descr="飞机飞在天空中&#10;&#10;描述已自动生成">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A187BBD-BC85-F332-BA36-532D610D2557}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225955" y="1420899"/>
             <a:ext cx="6135576" cy="2436756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="4" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -21758,59 +21413,89 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="一年级上册音频-Unit2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E508382-2985-0CCC-48E2-6E1B98BD79F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="32158" end="71646"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-566056" y="1682904"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDDC88A0-BAC7-18C0-A24C-B6F5209A833F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1225955" y="4158953"/>
+            <a:ext cx="6091168" cy="1278147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -22616,86 +22301,50 @@
             <a:ext cx="3146877" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chant together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="3" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB970106-5A5F-23E0-1F9D-BAF435200C81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4191000" y="1357906"/>
             <a:ext cx="2967315" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
@@ -22720,59 +22369,89 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="一年级上册音频-Unit2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595588AE-A4C5-5504-12A2-F4AB82A5F86F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7648" end="71103"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-666940" y="993390"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="图片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{659775E8-267C-2415-E3B4-A33FDB6E1F04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3285716" y="1399790"/>
+            <a:ext cx="4293766" cy="4704474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -22883,129 +22562,123 @@
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Work in groups. Chant and act it out.</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="3" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15ABB32C-2471-1555-E9FE-A9AC45003691}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="2695548" y="1388768"/>
             <a:ext cx="6505279" cy="1940"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2471546C-8A86-6095-02E2-B28CD2EBB11A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3801304" y="1414598"/>
+            <a:ext cx="4293766" cy="4704474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -31766,125 +31439,92 @@
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="4896485"/>
             <a:ext cx="12192000" cy="1503680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20" name="Let's chant.">
-[...31 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="2" name="图片 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15"/>
+          <a:blip r:embed="rId14"/>
           <a:srcRect l="1130"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8322310" y="3906520"/>
             <a:ext cx="2889250" cy="2366645"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="一群鸟叫">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim end="2080"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14"/>
+          <a:blip r:embed="rId15"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-412750" y="1743511"/>
             <a:ext cx="412750" cy="412750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="图片 10" descr="1749432956057_副本"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId16"/>
           <a:srcRect l="60116" t="48124"/>
@@ -32500,144 +32140,182 @@
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>three</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="voice (13)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF14410-A09C-03A5-A9D5-5B1273AEFEE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId5"/>
+            <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId4"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5451127" y="4408999"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="voice (14)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{056D09B7-6A0C-0BFB-D49E-4E9DE0132FE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId7"/>
+            <a:audioFile r:link="rId6"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId6"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId5"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6356445" y="4411232"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="voice (15)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12E836B7-5E02-8D73-4A6D-BFD05406E5FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId9"/>
+            <a:audioFile r:link="rId8"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId8"/>
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId7"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7221070" y="4397835"/>
             <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Let's chant.">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CAAF60F-029D-F1E6-1E36-F3ABA89642C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId9">
+                  <p14:trim st="8478" end="29158.4358"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId15"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-412750" y="2191385"/>
+            <a:ext cx="412750" cy="412750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -32671,713 +32349,713 @@
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
-[...34 lines deleted...]
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="17"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="21"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="18"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="19" fill="hold">
+                    <p:cTn id="15" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="20" fill="hold">
+                          <p:cTn id="16" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="19" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="25" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="21" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="26" dur="1000" fill="hold"/>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="26"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="255000" y="255000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="27" fill="hold">
+                    <p:cTn id="23" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="28" fill="hold">
+                          <p:cTn id="24" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="29" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="2" nodeType="clickEffect">
+                                <p:cTn id="25" presetID="0" presetClass="path" presetSubtype="0" accel="50000" decel="50000" fill="hold" grpId="2" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animMotion origin="layout" path="M 0 0 L -0.0703125 -0.00240741 " pathEditMode="relative" rAng="0" ptsTypes="">
                                       <p:cBhvr>
-                                        <p:cTn id="30" dur="2000" fill="hold"/>
+                                        <p:cTn id="26" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:rCtr x="-5700" y="-200"/>
                                     </p:animMotion>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="31" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="27" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="32" dur="1" fill="hold">
+                                        <p:cTn id="28" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="33" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="29" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="34" dur="720" fill="hold"/>
+                                        <p:cTn id="30" dur="720" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                         <p:par>
-                          <p:cTn id="35" fill="hold">
+                          <p:cTn id="31" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="2000"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="36" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="afterEffect">
+                                <p:cTn id="32" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="37" dur="1" fill="hold">
+                                        <p:cTn id="33" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="36"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="38" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="34" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="39" dur="2000" fill="hold"/>
+                                        <p:cTn id="35" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="36"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="150000" y="150000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="40" fill="hold">
+                    <p:cTn id="36" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="41" fill="hold">
+                          <p:cTn id="37" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="42" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="38" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="43" dur="1" fill="hold">
+                                        <p:cTn id="39" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="44" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="40" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="45" dur="684" fill="hold"/>
+                                        <p:cTn id="41" dur="684" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="16"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="46" fill="hold">
+                    <p:cTn id="42" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="47" fill="hold">
+                          <p:cTn id="43" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="48" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" grpId="3" nodeType="clickEffect">
+                                <p:cTn id="44" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" grpId="3" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="49" dur="2000" fill="hold"/>
+                                        <p:cTn id="45" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="28"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="200000" y="200000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="50" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="46" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="51" dur="1" fill="hold">
+                                        <p:cTn id="47" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="38"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="52" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="48" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animScale>
                                       <p:cBhvr>
-                                        <p:cTn id="53" dur="2000" fill="hold"/>
+                                        <p:cTn id="49" dur="2000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="38"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="180000" y="180000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="54" fill="hold">
+                    <p:cTn id="50" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="55" fill="hold">
+                          <p:cTn id="51" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="56" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="52" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="57" dur="1" fill="hold">
+                                        <p:cTn id="53" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="58" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="54" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="59" dur="756" fill="hold"/>
+                                        <p:cTn id="55" dur="756" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="19"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="56" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="57" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="58" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="59" dur="4146" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode>
                 <p:cTn id="60" fill="hold" display="1">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="20"/>
+                  <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
-              <p:cMediaNode>
-                <p:cTn id="61" fill="hold" display="1">
+              <p:cMediaNode vol="80000">
+                <p:cTn id="61" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="5"/>
+                  <p:spTgt spid="14"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="62" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="14"/>
+                  <p:spTgt spid="16"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="63" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="16"/>
+                  <p:spTgt spid="19"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
-              <p:cMediaNode vol="80000">
-                <p:cTn id="64" fill="hold" display="0">
+              <p:cMediaNode>
+                <p:cTn id="64" fill="hold" display="1">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="19"/>
+                  <p:spTgt spid="15"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="7" grpId="1" animBg="1"/>
       <p:bldP spid="17" grpId="0"/>
       <p:bldP spid="17" grpId="1"/>
       <p:bldP spid="18" grpId="0"/>
       <p:bldP spid="18" grpId="1"/>
       <p:bldP spid="21" grpId="0"/>
       <p:bldP spid="21" grpId="1"/>
       <p:bldP spid="28" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="28" grpId="1" animBg="1"/>
       <p:bldP spid="28" grpId="2" bldLvl="0" animBg="1"/>
       <p:bldP spid="28" grpId="3" bldLvl="0" animBg="1"/>
       <p:bldP spid="8" grpId="0"/>
       <p:bldP spid="8" grpId="1"/>
       <p:bldP spid="9" grpId="0"/>
       <p:bldP spid="9" grpId="1"/>
       <p:bldP spid="10" grpId="0"/>
@@ -33564,142 +33242,136 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Let's chant.">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AE65374-5A1A-79AE-F2F2-89E1BD2A589E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
-                  <p14:trim st="8478" end="29142.4358"/>
+                  <p14:trim st="8478" end="29158.4358"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-660913" y="1236467"/>
             <a:ext cx="412750" cy="412750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5" descr="地图&#10;&#10;描述已自动生成">
+          <p:cNvPr id="2" name="图片 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20FA6EB8-17C5-7594-B9C2-754F3797EBB5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{311C825C-4ADF-84D8-4929-BC84553976DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1386925" y="1593032"/>
-            <a:ext cx="3626839" cy="4505282"/>
+            <a:off x="1778025" y="1539018"/>
+            <a:ext cx="4070366" cy="4459705"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="6" dur="4162" fill="hold"/>
+                                        <p:cTn id="6" dur="4146" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
@@ -36176,70 +35848,71 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>543</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>173</Paragraphs>
   <Slides>28</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>22</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="37" baseType="lpstr">
+    <vt:vector size="38" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>