--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="21289E16" w14:textId="28A9F14D" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -146,51 +146,51 @@
       <w:r w:rsidRPr="00B53ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>内容。旨在引导学生观察和认识生活中的数字，运用所学语言描述身边物品或人物的数量，体会学习数字的乐趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15235798" w14:textId="77777777" w:rsidR="00CD71E5" w:rsidRDefault="00CD71E5" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76525E01" w14:textId="55BB58B8" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、单元教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDC4E2B" w14:textId="6D720C82" w:rsidR="00302B7C" w:rsidRPr="008D50B1" w:rsidRDefault="00B45233" w:rsidP="000172C2">
@@ -335,74 +335,62 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>通过配图故事，在语境中运用</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">One. / Two. / ... / </w:t>
-[...10 lines deleted...]
-        <w:t>Six.</w:t>
+        <w:t>One. / Two. / ... / Six.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03B933F8" w14:textId="260CA24E" w:rsidR="00B53ACD" w:rsidRPr="00B53ACD" w:rsidRDefault="00B53ACD" w:rsidP="000172C2">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD71E5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -427,62 +415,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00CD71E5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD71E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>发现身边的数字，体会学习数字的乐趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ED1EF9" w14:textId="77777777" w:rsidR="00CD71E5" w:rsidRPr="00CD71E5" w:rsidRDefault="00CD71E5" w:rsidP="000172C2">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199771F8" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、分课时教学设计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F7F740" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -518,51 +505,51 @@
         <w:t>Let</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s chant!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFE10C5" w14:textId="6E5E8FE9" w:rsidR="00302B7C" w:rsidRPr="00AF4788" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D662F5" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
@@ -844,51 +831,51 @@
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>韵文，并与同伴合作表演韵文。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F214A9" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="000172C2">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E1701E" w14:textId="3848FED3" w:rsidR="00302B7C" w:rsidRPr="00AF4788" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
@@ -1263,198 +1250,198 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="662CBE3B" w14:textId="77777777" w:rsidR="008D50B1" w:rsidRDefault="008D50B1" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0974FE66" w14:textId="6364BA4B" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4788">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10036" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3856"/>
+        <w:gridCol w:w="2343"/>
+        <w:gridCol w:w="4616"/>
+        <w:gridCol w:w="3077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00302B7C" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="00DA1002">
+      <w:tr w:rsidR="00302B7C" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8049FE" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A37FC0" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4968A07F" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="3A1D5269" w14:textId="77777777" w:rsidTr="00DA1002">
+      <w:tr w:rsidR="00302B7C" w14:paraId="3A1D5269" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69B81737" w14:textId="1A430D06" w:rsidR="00F0350A" w:rsidRDefault="00B159A8" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00DD6691">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>理解韵文内容，</w:t>
             </w:r>
@@ -1616,51 +1603,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F541DF4" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRPr="00F0350A" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02FF698E" w14:textId="3A78EF5C" w:rsidR="00302B7C" w:rsidRDefault="008E5339" w:rsidP="004B04B1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L</w:t>
@@ -2192,51 +2179,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23155ABE" w14:textId="6616F666" w:rsidR="00302B7C" w:rsidRPr="00F0350A" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材第1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4070,114 +4057,102 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>six</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257A73B9" w14:textId="77777777" w:rsidR="006A0B2E" w:rsidRDefault="006A0B2E" w:rsidP="004B04B1">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="65B657F2" w14:textId="4AB4FFEE" w:rsidR="006A0B2E" w:rsidRDefault="00407421" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="006A0B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Listen and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F58E167" w14:textId="2FC02F1C" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>学生听韵文</w:t>
             </w:r>
             <w:r w:rsidR="00B93356">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>四至六</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>行的录音并跟读。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DBC875C" w14:textId="77777777" w:rsidR="006A0B2E" w:rsidRPr="00C150B2" w:rsidRDefault="006A0B2E" w:rsidP="004B04B1">
             <w:pPr>
@@ -4916,51 +4891,51 @@
             </w:r>
             <w:r w:rsidR="001A7FFE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>最</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>后两行的录音，模仿跟读。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1950F440" w14:textId="074C92AC" w:rsidR="0073185D" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否</w:t>
             </w:r>
             <w:r w:rsidR="009D709D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
@@ -5085,68 +5060,68 @@
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29C294B6" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E40FD15" w14:textId="77777777" w:rsidR="003930D6" w:rsidRDefault="003930D6" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03B158AC" w14:textId="77777777" w:rsidR="00B51705" w:rsidRDefault="00B51705" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09102207" w14:textId="4E67EB0E" w:rsidR="00F33B8C" w:rsidRDefault="00F33B8C" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5172,141 +5147,120 @@
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D8E4C46" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="627BED11" w14:textId="795773AB" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59092308" w14:textId="77777777" w:rsidR="000A1ED4" w:rsidRDefault="000A1ED4" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="525BAA6F" w14:textId="77777777" w:rsidR="00A3365F" w:rsidRDefault="00A3365F" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08C3469F" w14:textId="77777777" w:rsidR="002B1E78" w:rsidRDefault="002B1E78" w:rsidP="004B04B1">
+          <w:p w14:paraId="29C3D291" w14:textId="77777777" w:rsidR="002B1E78" w:rsidRPr="00E906D9" w:rsidRDefault="002B1E78" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C3D291" w14:textId="77777777" w:rsidR="002B1E78" w:rsidRDefault="002B1E78" w:rsidP="004B04B1">
+          <w:p w14:paraId="294E6E9B" w14:textId="2F66ABB1" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...18 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>教师观察学生能否通过观察图片获取信息，并尝试运用</w:t>
             </w:r>
             <w:r w:rsidR="003F7729">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5367,713 +5321,664 @@
               </w:rPr>
               <w:t>提供指导，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>必要时借助手势、肢体动作等帮助学生理解。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40F5FB2A" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37B13F58" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25D7D894" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="649C75CA" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="615F9FEC" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
+          <w:p w14:paraId="2E88402E" w14:textId="77777777" w:rsidR="005E678A" w:rsidRDefault="005E678A" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B3DAC4E" w14:textId="02310B39" w:rsidR="00C150B2" w:rsidRPr="001B5FF7" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B5FF7">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>教师观察学生能否听录音获取关键信息，能否说出自己听到的数字，给予鼓励和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B188A01" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRPr="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC51F16" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45E6CD79" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A18FDF4" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3433B2FF" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0412C2C2" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F50C4B" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0606307F" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4668A6D7" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4215F2" w14:textId="77777777" w:rsidR="00C150B2" w:rsidRDefault="00C150B2" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CF46A2E" w14:textId="65001E99" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生能否准确朗读，及时提供指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358F9685" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
-[...51 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>教师观察学生能否听录音获取关键信息，能否说出自己听到的数字，给予鼓励和帮助。</w:t>
-[...209 lines deleted...]
-          <w:p w14:paraId="358F9685" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08299DF8" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08299DF8" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
+          <w:p w14:paraId="0CA12ED3" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24F10532" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0CA12ED3" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
-[...16 lines deleted...]
-          <w:p w14:paraId="24F10532" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
+          <w:p w14:paraId="7515D52F" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:kinsoku w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
-[...16 lines deleted...]
-                <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="4"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="753CD752" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49BAE412" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CF37110" w14:textId="77777777" w:rsidR="000A1ED4" w:rsidRDefault="000A1ED4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14B1F5D7" w14:textId="77777777" w:rsidR="000A1ED4" w:rsidRDefault="000A1ED4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2176BF7B" w14:textId="77777777" w:rsidR="001B5FF7" w:rsidRDefault="001B5FF7" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ABD9D88" w14:textId="77777777" w:rsidR="005E678A" w:rsidRDefault="005E678A" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56203352" w14:textId="77777777" w:rsidR="005E678A" w:rsidRDefault="005E678A" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14F2E985" w14:textId="28034ED5" w:rsidR="004922FF" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对核心</w:t>
             </w:r>
             <w:r w:rsidR="009A6657">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>单词的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>掌握情况，及时给予帮助和鼓励。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7013AF9C" w14:textId="77777777" w:rsidR="004922FF" w:rsidRDefault="004922FF" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F26B4D6" w14:textId="77777777" w:rsidR="00EC7433" w:rsidRDefault="00EC7433" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A4B7DBE" w14:textId="77777777" w:rsidR="001B5FF7" w:rsidRDefault="001B5FF7" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04683B78" w14:textId="77777777" w:rsidR="00662295" w:rsidRDefault="00662295" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F383109" w14:textId="6D94E6D4" w:rsidR="004922FF" w:rsidRPr="0050571D" w:rsidRDefault="004922FF" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050571D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00912B1E" w:rsidRPr="001B5FF7">
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>能否</w:t>
             </w:r>
             <w:r w:rsidRPr="0050571D">
@@ -6104,230 +6009,213 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>录音</w:t>
             </w:r>
             <w:r w:rsidRPr="0050571D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>获取关键信息，必要时允许学生用中文辅助表达。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="171EAF4F" w14:textId="77777777" w:rsidR="004922FF" w:rsidRPr="004922FF" w:rsidRDefault="004922FF" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55A685B7" w14:textId="2DBE262A" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CA3C6C1" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F62C6A8" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="530355B5" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="762BC8D2" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62EC43E3" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="08078C1F" w14:textId="77777777" w:rsidR="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1010D01F" w14:textId="77777777" w:rsidR="00B009A5" w:rsidRPr="001B5FF7" w:rsidRDefault="00B009A5" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1010D01F" w14:textId="77777777" w:rsidR="00B009A5" w:rsidRPr="001B5FF7" w:rsidRDefault="00B009A5" w:rsidP="004B04B1">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644302FC" w14:textId="0FBF5C08" w:rsidR="00E24564" w:rsidRPr="00E24564" w:rsidRDefault="00E24564" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-[...15 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生的发音并及时纠正。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="183F0791" w14:textId="77777777" w:rsidTr="00DA1002">
+      <w:tr w:rsidR="00302B7C" w14:paraId="183F0791" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10036" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="11CA4829" w14:textId="53FC8F70" w:rsidR="00302B7C" w:rsidRPr="00B93356" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -6357,95 +6245,95 @@
               <w:t>，为后续完整地</w:t>
             </w:r>
             <w:r w:rsidR="00B009A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表演</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="049494CD" w14:textId="77777777" w:rsidTr="0078421E">
+      <w:tr w:rsidR="00302B7C" w14:paraId="049494CD" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="4456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C33C94F" w14:textId="7BD1CD58" w:rsidR="00302B7C" w:rsidRPr="003F111C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00DD6691">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>熟练朗读韵文，并与同伴合作表演韵文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="589A2320" w14:textId="6B58E254" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E24564">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -6737,51 +6625,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>out.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A58F6C" w14:textId="7573C868" w:rsidR="00302B7C" w:rsidRPr="001B5FF7" w:rsidRDefault="00B93356" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生六人一组，自主创编动作，表演韵文中小鸟飞翔的场景，并在全班展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3856" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C51B27" w14:textId="506E5EE3" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6872,62 +6760,50 @@
           </w:p>
           <w:p w14:paraId="2F76B129" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230EAECA" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BCD260F" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C" w:rsidP="004B04B1">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="17AD7BD1" w14:textId="77777777" w:rsidR="001B5FF7" w:rsidRDefault="001B5FF7" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="344A7DF3" w14:textId="2E01D74D" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6940,57 +6816,57 @@
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>能否积极参与</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动，根据学生的表演情况给予评价。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="00CAA64E" w14:textId="77777777" w:rsidTr="00DA1002">
+      <w:tr w:rsidR="00302B7C" w14:paraId="00CAA64E" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10036" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4B832260" w14:textId="3AF1F38C" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006321C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -7009,158 +6885,158 @@
               <w:t>本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00202177">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>表演</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>完整的韵文，巩固本课时学习的核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="587B6CCB" w14:textId="77777777" w:rsidTr="00DA1002">
+      <w:tr w:rsidR="00302B7C" w14:paraId="587B6CCB" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10036" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63AF55CC" w14:textId="4E069331" w:rsidR="00302B7C" w:rsidRDefault="00B45233" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
             <w:r w:rsidR="00A0310B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00302B7C" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00BA681F">
+      <w:tr w:rsidR="00302B7C" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="1303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10036" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="36F3E735" w14:textId="2DEB4D50" w:rsidR="00302B7C" w:rsidRPr="001B5FF7" w:rsidRDefault="001B5FF7" w:rsidP="00BA681F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>（1）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B5FF7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>带感情地</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4138">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>（1）</w:t>
+              <w:t>朗读</w:t>
             </w:r>
             <w:r w:rsidRPr="001B5FF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>带感情地</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="001B5FF7">
+              <w:t>韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6205FF64" w14:textId="3AAE580A" w:rsidR="00A84E6F" w:rsidRPr="00B93356" w:rsidRDefault="00A84E6F" w:rsidP="00BA681F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
-                <w:bCs/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00B93356">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>与同学、朋友借助教材第12页的图片，一起玩“数小鸟”的游戏，一</w:t>
             </w:r>
             <w:r w:rsidR="00460158">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -7342,51 +7218,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063C9818" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA38CBC" w14:textId="2ACF90E5" w:rsidR="008811B4" w:rsidRPr="00B11A94" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk197959970"/>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7418,51 +7294,51 @@
       <w:r w:rsidR="00D2481B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>活动中，理解故事内容。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665AF517" w14:textId="69282FE1" w:rsidR="008811B4" w:rsidRPr="00B11A94" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -7490,51 +7366,51 @@
       <w:r w:rsidR="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6的英文表达。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED797B2" w14:textId="3FF449F5" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -7542,63 +7418,63 @@
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A94">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>小组合作表演故事，体会故事角色的情感，感受数字在生活中的应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C61BC4" w14:textId="77777777" w:rsidR="003C1EB6" w:rsidRPr="005C5490" w:rsidRDefault="003C1EB6" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FE34196" w14:textId="2FFF7254" w:rsidR="008811B4" w:rsidRPr="00372FCC" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00372FCC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00372FCC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00372FCC">
         <w:rPr>
@@ -7868,207 +7744,207 @@
         <w:t>/ Five.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ Six.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430C9FB3" w14:textId="77ABAF03" w:rsidR="008811B4" w:rsidRPr="00372FCC" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00372FCC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00372FCC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3743"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008811B4" w14:paraId="2B33D62F" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="2B33D62F" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="565779E8" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EC97FD" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="338FB587" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="0EE599FE" w14:textId="77777777" w:rsidTr="00511A13">
+      <w:tr w:rsidR="008811B4" w14:paraId="0EE599FE" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A6A852" w14:textId="050E7ACF" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF2256">
@@ -8076,61 +7952,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00947FB2" w:rsidRPr="00B11A94">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在看、听、读等活动中，理解故事内容。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D26FCE2" w14:textId="3ABFA13B" w:rsidR="00B95FD9" w:rsidRPr="00B95FD9" w:rsidRDefault="00B95FD9" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BC039E7" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8156,51 +8032,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’s chant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="387A178E" w14:textId="18D41214" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生跟随</w:t>
             </w:r>
             <w:r w:rsidR="008601E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>录音，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -8339,51 +8215,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A110202" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00AF2256" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教材</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
@@ -8619,51 +8495,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: She is taking photos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A8AB5DA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="566F20DE" w14:textId="4E31A21B" w:rsidR="008811B4" w:rsidRPr="00605348" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A1031A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00605348">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8725,51 +8601,51 @@
             </w:r>
             <w:r w:rsidRPr="00AF2256">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidR="008C2A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F31052C" w14:textId="12C43696" w:rsidR="008811B4" w:rsidRPr="008C2A8F" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T:</w:t>
             </w:r>
             <w:r w:rsidRPr="00797347">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8799,51 +8675,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ss: </w:t>
             </w:r>
             <w:r w:rsidR="00BC43F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>One.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C58E269" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38F2ACEA" w14:textId="3F0F3290" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8856,51 +8732,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50E04D85" w14:textId="1AD52C72" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
@@ -9011,165 +8887,178 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">T: Are </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>they</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> happy? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721C3185" w14:textId="3C529FFD" w:rsidR="008811B4" w:rsidRPr="00D37B26" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="6A80463D" w14:textId="37F2BBBE" w:rsidR="00442F6D" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ss: Yes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA4AF3B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="47EFFEA6" w14:textId="77777777" w:rsidR="00442F6D" w:rsidRPr="00442F6D" w:rsidRDefault="00442F6D" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E30BCA">
+          </w:p>
+          <w:p w14:paraId="3EA4AF3B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>and</w:t>
+              <w:t xml:space="preserve">5. Listen </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>repeat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE34446" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>学生听录音并进行跟读。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBF0319" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE6D5D5" w14:textId="2355085A" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Look and </w:t>
@@ -9187,51 +9076,51 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003B0C00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. T</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hen listen, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BA6410A" w14:textId="0BF2AA71" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生观察教材</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第</w:t>
@@ -9500,649 +9389,649 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Then listen, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50486A78" w14:textId="511CACC7" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E30BCA">
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40D4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生观察</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009E40D4">
+              <w:t>教材</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>教材</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>第</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E30BCA">
+              <w:t>6页的图片，</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0762B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>猜测</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6页的图片，</w:t>
+              <w:t>图片中拍照的人数</w:t>
             </w:r>
             <w:r w:rsidR="00F0762B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>猜测</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E30BCA">
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0762B" w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>图片中拍照的人数</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F0762B">
+              <w:t>然后听录音，验证自己的回答是否正确，并进行跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05296945" w14:textId="5755D1B6" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r w:rsidR="00707911">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How many children </w:t>
+            </w:r>
+            <w:r w:rsidR="00B32CD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>now</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B83038" w14:textId="2AA6B3DD" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A028A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Four.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551E9801" w14:textId="584EE98B" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A028A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Show me your fingers. Let</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s count together.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302A9324" w14:textId="57F3301F" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C5B9E7F" w14:textId="4862DA49" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008369D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008369D4" w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Then listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11DC66D9" w14:textId="13DC0054" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>，</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F0762B" w:rsidRPr="00E30BCA">
+              <w:t>学生观察</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>然后听录音，验证自己的回答是否正确，并进行跟读。</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>教材第</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E30BCA">
-              <w:rPr>
-[...214 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7页的图片，</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生观察</w:t>
+              <w:t>在教师</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40D4">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>引导下</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>教材第</w:t>
-            </w:r>
+              <w:t>获取图片中有关数字的关键信息。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F625E49" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>T: Look at their fingers. What numbers do they show?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC7ECFE" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: One, two, three, four, five. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDB70EB" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: Good job! How many children can you see? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70879407" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Five (children).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C46B446" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F7EB247" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Listen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> repeat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8A2743" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>学生听录音并进行</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7页的图片，</w:t>
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00E30BCA">
+              <w:t>跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4110E42C" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
-                <w:color w:val="231F20"/>
-[...190 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="400E339E" w14:textId="031EB003" w:rsidR="008811B4" w:rsidRPr="004369B8" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">10. </w:t>
@@ -10178,145 +10067,145 @@
             </w:r>
             <w:r w:rsidR="00177F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00177F00" w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Then listen, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BDF00BF" w14:textId="67EE5C9B" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>学生观察教材第1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8页的图片，</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生观察教材第1</w:t>
+              <w:t>在教师</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40D4">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>引导下</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8页的图片，</w:t>
+              <w:t>获取图片中</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>在教师</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009E40D4">
+              <w:t>拍照</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的人数。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E30BCA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>的</w:t>
-[...48 lines deleted...]
-              </w:rPr>
               <w:t>然后听录音，并进行跟读。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="352CA31D" w14:textId="47C9C6C6" w:rsidR="008811B4" w:rsidRPr="00E30BCA" w:rsidRDefault="002D4B89" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T: How many children now</w:t>
             </w:r>
             <w:r w:rsidR="008811B4" w:rsidRPr="00E30BCA">
               <w:rPr>
@@ -10407,51 +10296,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atch the video and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="227884BA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观看完整故事视频</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -10474,51 +10363,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟读故事</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04888F24" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="405"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05E81B11" w14:textId="6FB66716" w:rsidR="008811B4" w:rsidRPr="00AF2256" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -10592,128 +10481,114 @@
               </w:rPr>
               <w:t>教材</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>页的活动3，并核对答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="596F14BB" w14:textId="4D5BDFFD" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>能否正确</w:t>
             </w:r>
             <w:r w:rsidR="00577387">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>韵文，积极参与课堂活动。</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="343A0503" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30DF091A" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10763,115 +10638,115 @@
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D9F7F4B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AE3343F" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4957F9C0" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F1522AD" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="390F8C78" w14:textId="77777777" w:rsidR="00802600" w:rsidRDefault="00802600" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78E01E36" w14:textId="647D109E" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10911,458 +10786,358 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B1CAF5E" w14:textId="77777777" w:rsidR="00802600" w:rsidRDefault="00802600" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7299283B" w14:textId="49A740A3" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="24918BCE" w14:textId="77777777" w:rsidR="00E906D9" w:rsidRDefault="00E906D9" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w14:paraId="78A94BDA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00AF2256" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          </w:p>
+          <w:p w14:paraId="7299283B" w14:textId="49A740A3" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="11CFE41B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否看图片获取关键信息，并关注学生对数字词汇的运用情况，及时给予指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A94BDA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00AF2256" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F6EA7AA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="11CFE41B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03230605" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="441A170A" w14:textId="77777777" w:rsidR="00442F6D" w:rsidRDefault="00442F6D" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71AA9899" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="3DC49833" w14:textId="77777777" w:rsidR="00442F6D" w:rsidRDefault="00442F6D" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="163CF974" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="767F0484" w14:textId="54C00F6B" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="767F0484" w14:textId="54C00F6B" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生跟读故事的情况</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D52C2A7" w14:textId="77777777" w:rsidR="00707911" w:rsidRDefault="00707911" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0372686E" w14:textId="38AF04AA" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生对故事情节的理解情况，及时发现问题并解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571D0214" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="006E3B89" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-[...171 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="615928D3" w14:textId="77777777" w:rsidTr="00C4767F">
+      <w:tr w:rsidR="008811B4" w14:paraId="615928D3" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="1979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="19515C93" w14:textId="08B7BB8E" w:rsidR="008811B4" w:rsidRPr="00AF2256" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，体会数字带来的乐趣。学生在教师的帮助下，通过图片环游、预测信息、验证信息等方式，逐步</w:t>
             </w:r>
             <w:r w:rsidR="003A1867">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>厘清</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>故事脉络；同时通过听音、模仿、跟读等方式，初步运用核心语言描述人物的数量，为后续的语言输出活动奠定基础。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="72575CDC" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="72575CDC" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3480140C" w14:textId="5ABC0CE5" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00947FB2" w:rsidRPr="00B11A94">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11371,51 +11146,51 @@
             </w:r>
             <w:r w:rsidR="00947FB2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidR="00947FB2" w:rsidRPr="00B11A94">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6的英文表达。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="308DF1B1" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -11435,253 +11210,241 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ead and match.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B772FD" w14:textId="7F8B01B4" w:rsidR="008811B4" w:rsidRPr="008E31FA" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="008E31FA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:color w:val="231F20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E31FA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生完成教材第20页的活动4。先听录音，跟读数字词汇，随后观察图片，获取图中人物的数量，完成连线，最后全班一起</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E31FA">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>核对并修正答案。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C1F283D" w14:textId="0D098B5A" w:rsidR="008811B4" w:rsidRPr="00B95FD9" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生对故事情节和核心语言知识的理解与掌握情况，及时发现并解决问题。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="3779ACFA" w14:textId="77777777" w:rsidTr="00CA3430">
+      <w:tr w:rsidR="008811B4" w14:paraId="3779ACFA" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1C9266AD" w14:textId="1C7DCD40" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>：本阶段学习活动旨在引导学生</w:t>
             </w:r>
             <w:r w:rsidR="00451211">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进一步理解和运用</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>核心语言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="73DB8F81" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="73DB8F81" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51EDBA27" w14:textId="49656B7C" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00EA040C" w:rsidRPr="00B11A94">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>小组合作表演</w:t>
-[...10 lines deleted...]
-              <w:t>故事，体会故事角色的情感，感受数字在生活中的应用。</w:t>
+              <w:t>小组合作表演故事，体会故事角色的情感，感受数字在生活中的应用。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="280B4103" w14:textId="62E3671C" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0062584B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -11696,495 +11459,507 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>loud.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="245FE0D2" w14:textId="3C10A3BF" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生自主朗读故事。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D409788" w14:textId="5DE482FA" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="52AE8284" w14:textId="77777777" w:rsidR="00E906D9" w:rsidRDefault="00E906D9" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...231 lines deleted...]
-          <w:p w14:paraId="211CEE9A" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          </w:p>
+          <w:p w14:paraId="0D409788" w14:textId="5DE482FA" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0062584B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ork in groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ct out the story.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0201FB93" w14:textId="789B60D2" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6763">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0CC4C58E" w14:textId="6E0CAA1A" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="00854041">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0067530E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>组合作表演故事，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>可</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>模仿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事，注意</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>角色的</w:t>
+            </w:r>
+            <w:r w:rsidR="0067530E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语调</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、动作和表情</w:t>
+            </w:r>
+            <w:r w:rsidR="0067530E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>也可以自由发挥，表演出不同姿势。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>表演结束后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据评价标准</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进行自评和互评。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211CEE9A" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察不同能力水平学生朗读故事的情况，给予指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC4C58E" w14:textId="6E0CAA1A" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="00854041">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>教师评价学生</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6763" w:rsidRPr="009F6763">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的合作和表演情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F6763">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009F6763">
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>，</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>观察学生能否使用恰当的语言、动作展现或创编故事情节。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="04345C69" w14:textId="77777777" w:rsidTr="007D48D6">
+      <w:tr w:rsidR="008811B4" w14:paraId="04345C69" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="491D4D89" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00867CCF" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本阶段学习活动旨在引导学生完整地朗读和表演故事，更深入地融入故事内容和情境，进一步体会角色的情感</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="46D2CABC" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="46D2CABC" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C9E13D" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="2FFCAD2F" w14:textId="77777777" w:rsidTr="004B04B1">
+      <w:tr w:rsidR="008811B4" w14:paraId="2FFCAD2F" w14:textId="77777777" w:rsidTr="00F31B1D">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1FB86584" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -12417,51 +12192,51 @@
         <w:t>课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EC7F3D" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DA1263" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00A720F8" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（1）</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>在具体情境中，运用所学语言与同伴交流</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
@@ -12472,82 +12247,82 @@
         <w:t>物品</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>的</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>数量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430047E4" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00A720F8" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（2）</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>观察、对比瓢虫的斑点数，体会大自然中与数字相关的现象。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD2CD31" w14:textId="49D8215E" w:rsidR="008811B4" w:rsidRPr="00A720F8" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（3）根据</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>提示信息完成图文匹配和涂色任务</w:t>
       </w:r>
       <w:r w:rsidRPr="00A720F8">
         <w:rPr>
@@ -12584,50 +12359,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="FZNewShuSong-Z10" w:hAnsi="FZNewShuSong-Z10" w:hint="eastAsia"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B2C32D2" w14:textId="7F86246E" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752886">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00752886">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>本课时核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A66B1F" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -12796,209 +12572,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ Six.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7931F3F3" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C68A7BE" w14:textId="52352288" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752886">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3743"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008811B4" w14:paraId="7BB4A359" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="7BB4A359" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F7DE3F" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="25F7DE3F" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="00F31B1D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="4564" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3115CF89" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="3115CF89" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="00F31B1D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC77A89" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="2CC77A89" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="00F31B1D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="2581AD2C" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="008811B4" w14:paraId="2581AD2C" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BEB7568" w14:textId="130CAA79" w:rsidR="008811B4" w:rsidRDefault="00A720F8" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>（1）</w:t>
             </w:r>
             <w:r w:rsidR="00DB77F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>在具体情境中，运用所学语言与同伴交流</w:t>
             </w:r>
             <w:r w:rsidR="00DB77F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>物品</w:t>
             </w:r>
             <w:r w:rsidR="00DB77F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13115,866 +12893,857 @@
           <w:p w14:paraId="75B36098" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D8DAA6A" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="4564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ECFA6CF" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Let’s chant.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F3F283E" w14:textId="63238457" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62095">
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>朗读</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生</w:t>
+              <w:t>本单元第一课时学习的韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F7B294" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8AD2B9" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C2DFE5" w14:textId="4C13A201" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman Regular" w:hAnsi="Times New Roman Regular" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生回顾本单元第二课时学习的</w:t>
             </w:r>
             <w:r w:rsidR="00B62095">
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，观察教师呈现的图片，尝试复述</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62095">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C14221F" w14:textId="3E7C9305" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B6DAF24" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E4D48A" w14:textId="268D46EB" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>朗读</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">2. Look and </w:t>
+              <w:t>学生观察教材第21页活动5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的图片，在教师的引导</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>say</w:t>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>下理解</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>活动要求。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABA9184" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: Qingqing is showing his crayons to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feifei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say? Let’s count. OK?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126D5790" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: OK. One, two. Two (crayons).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C4E44A" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: OK. Can you show your school things to your partner, and let your partner tell the numbers?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2776AE78" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: Yes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F10054B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A7BD99" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>practise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31C2DFE5" w14:textId="4C13A201" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...57 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="3C777C37" w14:textId="0A94B3A5" w:rsidR="008811B4" w:rsidRPr="006C06DE" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...54 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生两人一组，仿照教材活动5中的示例进行</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7178" w:rsidRPr="00BE7178">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生观察教材第21页活动5</w:t>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:t>展示与回答。</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生两人一组，仿照教材活动5中的示例进行</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BE7178" w:rsidRPr="00BE7178">
+              <w:t>一个学生展示自己的学</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>展示与回答。</w:t>
-[...8 lines deleted...]
-              <w:t>一个学生展示自己的学习用品,另一个学生用英语说出学习用品的数量。然后两人互换角色，</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>习用品,另一个学生用英语说出学习用品的数量。然后两人互换角色，</w:t>
             </w:r>
             <w:r w:rsidR="00E71BEB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>轮流回答</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE530EE" w14:textId="2A822B12" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="1B46FF71" w14:textId="0BD1DD72" w:rsidR="0084140C" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>教师观察学生能否流利</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62095">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>教师观察学生能否流利</w:t>
+              <w:t>朗读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>韵文，必要时带领学生</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2C78">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>逐句</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟</w:t>
+            </w:r>
+            <w:r w:rsidR="004B330E">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A2A476" w14:textId="0D290994" w:rsidR="006C06DE" w:rsidRPr="00E906D9" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否根据图片准确复述</w:t>
             </w:r>
             <w:r w:rsidR="00B62095">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>朗读</w:t>
+              <w:t>故事</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>韵文，必要时带领学生</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D2C78">
+              <w:t>内容，必要时播放</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62095">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>逐句</w:t>
+              <w:t>故事</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>跟</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004B330E">
+              <w:t>录音，帮助学生回顾故事内容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E3D231" w14:textId="111311E8" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>读</w:t>
-            </w:r>
+              <w:t>教师观察学生能否通过观察图片获取关键信息，能否理解活动要求，必要时可以用中文解释。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560344B7" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>。</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B46FF71" w14:textId="77777777" w:rsidR="0084140C" w:rsidRDefault="0084140C" w:rsidP="004B04B1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5670130B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRPr="00706864" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49930A54" w14:textId="52798743" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
-[...114 lines deleted...]
-          </w:p>
           <w:p w14:paraId="249782C9" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6381212C" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BE2921D" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61CF7BA1" w14:textId="77777777" w:rsidR="006C06DE" w:rsidRDefault="006C06DE" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3723819B" w14:textId="77777777" w:rsidR="006C06DE" w:rsidRDefault="006C06DE" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E0C4969" w14:textId="42398B69" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r w:rsidR="00E71BEB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
@@ -13989,51 +13758,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>小组活动情况，及时给予帮助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68692A1E" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="63B4FB3F" w14:textId="77777777" w:rsidTr="00B62095">
+      <w:tr w:rsidR="008811B4" w14:paraId="63B4FB3F" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:trPr>
           <w:trHeight w:val="1157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="13815560" w14:textId="42645A0C" w:rsidR="008811B4" w:rsidRPr="00B62095" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
@@ -14076,95 +13845,85 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>然后引导学生在小组活动中巩固和操练数字1—6的英文表达</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>为学生在日常生活中交流不同物品的数量提供了简单实用的交际示范。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="1FA222FE" w14:textId="77777777" w:rsidTr="005D4D4C">
+      <w:tr w:rsidR="008811B4" w14:paraId="1FA222FE" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcW w:w="2316" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="311782A5" w14:textId="59BBE7F2" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A0793">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
             <w:r w:rsidR="00DB77F8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>观察、对比瓢虫的斑点数，体会大自</w:t>
-[...9 lines deleted...]
-              <w:t>然中与数字相关的现象。</w:t>
+              <w:t>观察、对比瓢虫的斑点数，体会大自然中与数字相关的现象。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DFBB6DA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CA2AAE6" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3783345D" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
@@ -14172,239 +13931,248 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13AED2FD" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4791" w:type="dxa"/>
+            <w:tcW w:w="4564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E0FBD8" w14:textId="438E7696" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5. Look</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> count and </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>say</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10323CC2" w14:textId="0DC24D53" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>学生观察教材第21页活动6的图片，逐一识别并说出</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62095">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生观察教材第21页活动6的图片，逐一识别并说出</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B62095">
+              <w:t>共有多少组瓢虫</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>共有多少组瓢虫</w:t>
-            </w:r>
+              <w:t>。可以用阿拉伯数字进行标注。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E96B446" w14:textId="77777777" w:rsidR="00442F6D" w:rsidRDefault="00442F6D" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72519FE3" w14:textId="1372C45C" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Look</w:t>
+            </w:r>
+            <w:r w:rsidR="0062584B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, count</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and circle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406FB742" w14:textId="0BDC71FD" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>。可以用阿拉伯数字进行标注。</w:t>
-[...51 lines deleted...]
-            <w:r>
+              <w:t>学生在教师的引导下,</w:t>
+            </w:r>
+            <w:r w:rsidR="00682F52">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>学生在教师的引导下,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00682F52">
+              <w:t>根据教师第一组图片的示范，</w:t>
+            </w:r>
+            <w:r w:rsidR="0005640C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0005640C">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>识别</w:t>
+            </w:r>
+            <w:r w:rsidR="0005640C" w:rsidRPr="001F63F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>识别</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0005640C" w:rsidRPr="001F63F9">
+              <w:t>每只瓢虫的斑点数，</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>圈出每组图片中斑点数不同的瓢虫。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D6391E" w14:textId="13F3EA5D" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D59FB14" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -14423,1288 +14191,1234 @@
               <w:t>7. L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>’s check.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3B05AC" w14:textId="38A42CCF" w:rsidR="008811B4" w:rsidRPr="0062584B" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生小组合作核对答案并修正错误。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="271CB57A" w14:textId="721D1043" w:rsidR="008811B4" w:rsidRPr="0084140C" w:rsidRDefault="008811B4" w:rsidP="0084140C">
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+          <w:p w14:paraId="271CB57A" w14:textId="721D1043" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="0084140C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否识别</w:t>
+            </w:r>
+            <w:r w:rsidR="00171A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>共有多少组瓢虫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并准确说出相应的数字单词。必要时教师及时给予提示和帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AADAF05" w14:textId="1704F4BA" w:rsidR="00442F6D" w:rsidRPr="0084140C" w:rsidRDefault="00442F6D" w:rsidP="0084140C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E3FF08F" w14:textId="4D09B4E5" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00171A0F">
+              <w:t>教师观察学生能否发现</w:t>
+            </w:r>
+            <w:r w:rsidR="00505E32">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>共有多少组瓢虫</w:t>
+              <w:t>斑点数量不同的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>瓢虫，对有困难的学生给予指导。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75FCACE9" w14:textId="63DDD23C" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7982565C" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="378C6241" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="7126300D" w14:textId="77777777" w:rsidTr="005D4D4C">
+      <w:tr w:rsidR="00E77EFD" w14:paraId="0127535C" w14:textId="77777777" w:rsidTr="00941520">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32083D60" w14:textId="593D9F60" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生通过观察图片，找出图片的不同之处并进行口头表达，巩固和运用本单元所学的数字词汇，培养思维能力与观察力。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77EFD" w14:paraId="4E023826" w14:textId="77777777" w:rsidTr="00E77EFD">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E22970" w14:textId="437DEBA3" w:rsidR="00E77EFD" w:rsidRPr="003A0793" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（3）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>提示信息完成图文匹配和涂色任务</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，在此过程中，复习巩固本单元的核心</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>言。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5A202" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="00D71C30" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8. L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ook</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>say</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E4FFBE" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生在教师的引导下，指读教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00511A13">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的数字单词。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1433EDC6" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HYKaiTiJ" w:hAnsi="HYKaiTiJ" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27357EED" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="00D71C30" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9. L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ook</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>count</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and match</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A531434" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="006C06DE" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2页的图片，用英语</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说一说</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">每一盆花中花朵的数量，然后和对应的单词连线。 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703ADB04" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HYKaiTiJ" w:hAnsi="HYKaiTiJ" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CF11746" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="00D71C30" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71C30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>colour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6816A4C8" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="006C06DE" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>学生根据每一盆花对应单词的颜色，给花瓣涂上相应的颜色</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BC6A04" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HYKaiTiJ" w:hAnsi="HYKaiTiJ" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="223C01BB" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11. Let’s check.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335C8548" w14:textId="731B3A72" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生在教师的引导下</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>展示自己</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的涂色</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>作品，全班核对答案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DE">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E2D9C" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D489FCD" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56274520" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B93CBAB" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="Times New Roman Regular"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FF9404E" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="00857F5B" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>从图片中获取关键信息，及时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>发现问题</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FZNewKai-Z03S" w:hAnsi="FZNewKai-Z03S" w:cs="宋体"/>
+                <w:color w:val="231F20"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0824BA5E" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRPr="0004730F" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040E6D50" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F71DB97" w14:textId="38843C47" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生完成任务的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>情况，及时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>提供</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导和帮助。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E77EFD" w14:paraId="7126300D" w14:textId="77777777" w:rsidTr="000811D5">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2539C6" w14:textId="086D9315" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="004B04B1">
+          <w:p w14:paraId="2A2539C6" w14:textId="5222E85A" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>本阶段学习活动旨在引导学生通过观察图片，找出图片的不同之处并进行口头表达，巩固和运用本单元所学的数字词汇，培养思维能力与观察力。</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在帮助学生巩固数字1—6的英文表达，同时通过涂色等活动，增强学习的趣味性，提升学生的观察能力，引导学生发现颜色之美，为下一单元</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>颜色</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的学习做铺垫。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="4F5BCF4B" w14:textId="77777777" w:rsidTr="007E137D">
-[...883 lines deleted...]
-      <w:tr w:rsidR="008811B4" w14:paraId="629A996E" w14:textId="77777777" w:rsidTr="00BF56B9">
+      <w:tr w:rsidR="00E77EFD" w14:paraId="629A996E" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0462EFEA" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="000172C2">
+          <w:p w14:paraId="0462EFEA" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>作业</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008811B4" w14:paraId="4D52BE87" w14:textId="77777777" w:rsidTr="006B30AA">
+      <w:tr w:rsidR="00E77EFD" w14:paraId="4D52BE87" w14:textId="77777777" w:rsidTr="00E77EFD">
         <w:trPr>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFCFE5B" w14:textId="77777777" w:rsidR="008811B4" w:rsidRDefault="008811B4" w:rsidP="006B30AA">
+          <w:p w14:paraId="5FFCFE5B" w14:textId="77777777" w:rsidR="00E77EFD" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）运用所学语言与同伴交流文具等个人物品的数量。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7F364C" w14:textId="29CA9978" w:rsidR="008811B4" w:rsidRPr="002D4E7F" w:rsidRDefault="008811B4" w:rsidP="006B30AA">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="0A7F364C" w14:textId="29CA9978" w:rsidR="00E77EFD" w:rsidRPr="002D4E7F" w:rsidRDefault="00E77EFD" w:rsidP="00E77EFD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
-            <w:r w:rsidR="00DC7C3A" w:rsidRPr="00DC7C3A">
+            <w:r w:rsidRPr="00DC7C3A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>仿照教材第21页活动6的游戏设计更多“找不同”的游戏，与同学、朋友一起玩游戏。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="734CEE32" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRPr="008811B4" w:rsidRDefault="00302B7C" w:rsidP="000172C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00302B7C" w:rsidRPr="008811B4">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C5B2AD8" w14:textId="77777777" w:rsidR="00A571E8" w:rsidRDefault="00A571E8">
+    <w:p w14:paraId="0FA168DC" w14:textId="77777777" w:rsidR="00A52F5A" w:rsidRDefault="00A52F5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16B70E08" w14:textId="77777777" w:rsidR="00A571E8" w:rsidRDefault="00A571E8">
+    <w:p w14:paraId="48E8899D" w14:textId="77777777" w:rsidR="00A52F5A" w:rsidRDefault="00A52F5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FZNewShuSong-Z10">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman Regular">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
@@ -15721,105 +15435,105 @@
   <w:font w:name="FZNewKai-Z03S">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="56F71252" w14:textId="41369FB0" w:rsidR="00302B7C" w:rsidRDefault="00B45233">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003C1EB6" w:rsidRPr="003C1EB6">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F86BA70" w14:textId="77777777" w:rsidR="00302B7C" w:rsidRDefault="00302B7C">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF78ED1" w14:textId="77777777" w:rsidR="00A571E8" w:rsidRDefault="00A571E8">
+    <w:p w14:paraId="39D1566F" w14:textId="77777777" w:rsidR="00A52F5A" w:rsidRDefault="00A52F5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9BF29B" w14:textId="77777777" w:rsidR="00A571E8" w:rsidRDefault="00A571E8">
+    <w:p w14:paraId="72815E1D" w14:textId="77777777" w:rsidR="00A52F5A" w:rsidRDefault="00A52F5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9D36D351"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D36D351"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BCCF6A7A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BCCF6A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
@@ -16105,52 +15819,52 @@
   <w:num w:numId="2" w16cid:durableId="1847598561">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1351370576">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="274289981">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1171725465">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1400442256">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1288126545">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1499073519">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -16177,72 +15891,74 @@
     <w:rsid w:val="0001276B"/>
     <w:rsid w:val="00012D4E"/>
     <w:rsid w:val="000172C2"/>
     <w:rsid w:val="00023EC0"/>
     <w:rsid w:val="00024BDB"/>
     <w:rsid w:val="000267FA"/>
     <w:rsid w:val="00031562"/>
     <w:rsid w:val="00040A8D"/>
     <w:rsid w:val="00040C0A"/>
     <w:rsid w:val="0004524F"/>
     <w:rsid w:val="00045F38"/>
     <w:rsid w:val="000466F3"/>
     <w:rsid w:val="00050E40"/>
     <w:rsid w:val="000551A3"/>
     <w:rsid w:val="0005640C"/>
     <w:rsid w:val="0005650E"/>
     <w:rsid w:val="00061046"/>
     <w:rsid w:val="000613A4"/>
     <w:rsid w:val="000616DC"/>
     <w:rsid w:val="0007499F"/>
     <w:rsid w:val="00077FB9"/>
     <w:rsid w:val="000809CE"/>
     <w:rsid w:val="00090190"/>
     <w:rsid w:val="00090A2C"/>
     <w:rsid w:val="00091B56"/>
+    <w:rsid w:val="00091C95"/>
     <w:rsid w:val="00092AF9"/>
     <w:rsid w:val="00094A29"/>
     <w:rsid w:val="00095E5A"/>
     <w:rsid w:val="000A1ED4"/>
     <w:rsid w:val="000A4BBC"/>
     <w:rsid w:val="000B0813"/>
     <w:rsid w:val="000B711E"/>
     <w:rsid w:val="000C3ECF"/>
     <w:rsid w:val="000D282D"/>
     <w:rsid w:val="000D6714"/>
     <w:rsid w:val="000E07B4"/>
     <w:rsid w:val="000E1D56"/>
     <w:rsid w:val="000E6195"/>
     <w:rsid w:val="000F09FA"/>
     <w:rsid w:val="000F1B9C"/>
     <w:rsid w:val="000F49B5"/>
     <w:rsid w:val="000F511B"/>
     <w:rsid w:val="000F68A7"/>
     <w:rsid w:val="001007CF"/>
     <w:rsid w:val="00101EAF"/>
     <w:rsid w:val="00102883"/>
     <w:rsid w:val="0010732C"/>
+    <w:rsid w:val="00110E2F"/>
     <w:rsid w:val="00122859"/>
     <w:rsid w:val="00122B04"/>
     <w:rsid w:val="0012485B"/>
     <w:rsid w:val="001303FD"/>
     <w:rsid w:val="001318EC"/>
     <w:rsid w:val="00132262"/>
     <w:rsid w:val="0013410D"/>
     <w:rsid w:val="00141013"/>
     <w:rsid w:val="00162780"/>
     <w:rsid w:val="00163089"/>
     <w:rsid w:val="00171A0F"/>
     <w:rsid w:val="00171F47"/>
     <w:rsid w:val="0017216B"/>
     <w:rsid w:val="00176EFA"/>
     <w:rsid w:val="00177F00"/>
     <w:rsid w:val="00190FCF"/>
     <w:rsid w:val="001A0314"/>
     <w:rsid w:val="001A7FFE"/>
     <w:rsid w:val="001B5FF7"/>
     <w:rsid w:val="001B609B"/>
     <w:rsid w:val="001B6367"/>
     <w:rsid w:val="001C0155"/>
     <w:rsid w:val="001C3371"/>
     <w:rsid w:val="001D2C78"/>
     <w:rsid w:val="001D36BA"/>
@@ -16339,50 +16055,51 @@
     <w:rsid w:val="003C51D1"/>
     <w:rsid w:val="003C72DF"/>
     <w:rsid w:val="003D0422"/>
     <w:rsid w:val="003D06DB"/>
     <w:rsid w:val="003D2903"/>
     <w:rsid w:val="003D55E9"/>
     <w:rsid w:val="003D684E"/>
     <w:rsid w:val="003E104E"/>
     <w:rsid w:val="003E3FB1"/>
     <w:rsid w:val="003F111C"/>
     <w:rsid w:val="003F5C1F"/>
     <w:rsid w:val="003F6822"/>
     <w:rsid w:val="003F7729"/>
     <w:rsid w:val="00407421"/>
     <w:rsid w:val="00412A10"/>
     <w:rsid w:val="004132A7"/>
     <w:rsid w:val="00420326"/>
     <w:rsid w:val="00425205"/>
     <w:rsid w:val="0042588F"/>
     <w:rsid w:val="00433B3A"/>
     <w:rsid w:val="00433B85"/>
     <w:rsid w:val="004369B8"/>
     <w:rsid w:val="00440260"/>
     <w:rsid w:val="00441599"/>
     <w:rsid w:val="00441793"/>
+    <w:rsid w:val="00442F6D"/>
     <w:rsid w:val="00443756"/>
     <w:rsid w:val="004472BE"/>
     <w:rsid w:val="00451211"/>
     <w:rsid w:val="00452015"/>
     <w:rsid w:val="00455156"/>
     <w:rsid w:val="00460158"/>
     <w:rsid w:val="00462061"/>
     <w:rsid w:val="004741D0"/>
     <w:rsid w:val="00483890"/>
     <w:rsid w:val="004922FF"/>
     <w:rsid w:val="00494B15"/>
     <w:rsid w:val="004A0E1B"/>
     <w:rsid w:val="004B04B1"/>
     <w:rsid w:val="004B092F"/>
     <w:rsid w:val="004B25AA"/>
     <w:rsid w:val="004B330E"/>
     <w:rsid w:val="004C4422"/>
     <w:rsid w:val="004C53A1"/>
     <w:rsid w:val="004D4FCB"/>
     <w:rsid w:val="004D633D"/>
     <w:rsid w:val="004E2311"/>
     <w:rsid w:val="004F34D0"/>
     <w:rsid w:val="004F4C94"/>
     <w:rsid w:val="004F6565"/>
     <w:rsid w:val="005026FB"/>
@@ -16525,50 +16242,51 @@
     <w:rsid w:val="007B07ED"/>
     <w:rsid w:val="007B30CC"/>
     <w:rsid w:val="007B569D"/>
     <w:rsid w:val="007C2DB2"/>
     <w:rsid w:val="007C395C"/>
     <w:rsid w:val="007C7B36"/>
     <w:rsid w:val="007C7B9F"/>
     <w:rsid w:val="007D0360"/>
     <w:rsid w:val="007D11BA"/>
     <w:rsid w:val="007D48D6"/>
     <w:rsid w:val="007D525E"/>
     <w:rsid w:val="007E137D"/>
     <w:rsid w:val="007E52B0"/>
     <w:rsid w:val="007E652A"/>
     <w:rsid w:val="007E7857"/>
     <w:rsid w:val="007F05EF"/>
     <w:rsid w:val="007F2CB1"/>
     <w:rsid w:val="007F3320"/>
     <w:rsid w:val="007F7348"/>
     <w:rsid w:val="0080045B"/>
     <w:rsid w:val="00801EA8"/>
     <w:rsid w:val="00802600"/>
     <w:rsid w:val="00803887"/>
     <w:rsid w:val="00816C65"/>
     <w:rsid w:val="00817426"/>
+    <w:rsid w:val="008246A8"/>
     <w:rsid w:val="00830C51"/>
     <w:rsid w:val="008343EA"/>
     <w:rsid w:val="008369D4"/>
     <w:rsid w:val="00836D55"/>
     <w:rsid w:val="0084018C"/>
     <w:rsid w:val="00840972"/>
     <w:rsid w:val="0084140C"/>
     <w:rsid w:val="0084272F"/>
     <w:rsid w:val="008433AF"/>
     <w:rsid w:val="00845EDF"/>
     <w:rsid w:val="00847448"/>
     <w:rsid w:val="00847EBA"/>
     <w:rsid w:val="0085403D"/>
     <w:rsid w:val="00854041"/>
     <w:rsid w:val="00857F5B"/>
     <w:rsid w:val="008601E0"/>
     <w:rsid w:val="008607C1"/>
     <w:rsid w:val="008621EC"/>
     <w:rsid w:val="00864F10"/>
     <w:rsid w:val="00865345"/>
     <w:rsid w:val="00873D78"/>
     <w:rsid w:val="008811B4"/>
     <w:rsid w:val="00885667"/>
     <w:rsid w:val="008927D3"/>
     <w:rsid w:val="008963B5"/>
@@ -16588,103 +16306,107 @@
     <w:rsid w:val="008F5A6A"/>
     <w:rsid w:val="008F6FB3"/>
     <w:rsid w:val="008F79EE"/>
     <w:rsid w:val="0090301E"/>
     <w:rsid w:val="00912B1E"/>
     <w:rsid w:val="009147BA"/>
     <w:rsid w:val="00915400"/>
     <w:rsid w:val="00917386"/>
     <w:rsid w:val="009221DF"/>
     <w:rsid w:val="00923C35"/>
     <w:rsid w:val="009246FC"/>
     <w:rsid w:val="00926399"/>
     <w:rsid w:val="009270F2"/>
     <w:rsid w:val="00931C14"/>
     <w:rsid w:val="00931CF3"/>
     <w:rsid w:val="0093470F"/>
     <w:rsid w:val="009449C5"/>
     <w:rsid w:val="00946B76"/>
     <w:rsid w:val="00947FB2"/>
     <w:rsid w:val="009520BD"/>
     <w:rsid w:val="00952BD7"/>
     <w:rsid w:val="009539BC"/>
     <w:rsid w:val="0096205F"/>
     <w:rsid w:val="00963985"/>
     <w:rsid w:val="00966591"/>
+    <w:rsid w:val="00971781"/>
     <w:rsid w:val="00972516"/>
     <w:rsid w:val="00972846"/>
     <w:rsid w:val="00973E80"/>
     <w:rsid w:val="0097570E"/>
     <w:rsid w:val="00981247"/>
     <w:rsid w:val="00981865"/>
     <w:rsid w:val="00995658"/>
     <w:rsid w:val="0099633F"/>
     <w:rsid w:val="009A03A3"/>
     <w:rsid w:val="009A11F1"/>
     <w:rsid w:val="009A1474"/>
     <w:rsid w:val="009A3FE3"/>
     <w:rsid w:val="009A49E2"/>
     <w:rsid w:val="009A6657"/>
     <w:rsid w:val="009A78DB"/>
     <w:rsid w:val="009A7E45"/>
+    <w:rsid w:val="009A7EB9"/>
     <w:rsid w:val="009C239C"/>
     <w:rsid w:val="009D129A"/>
     <w:rsid w:val="009D3333"/>
     <w:rsid w:val="009D3581"/>
     <w:rsid w:val="009D709D"/>
     <w:rsid w:val="009E40D4"/>
     <w:rsid w:val="009E5E59"/>
     <w:rsid w:val="009F0F32"/>
     <w:rsid w:val="009F13B4"/>
     <w:rsid w:val="009F4889"/>
     <w:rsid w:val="009F6763"/>
     <w:rsid w:val="009F7A43"/>
     <w:rsid w:val="009F7BDA"/>
     <w:rsid w:val="00A0310B"/>
     <w:rsid w:val="00A03A58"/>
     <w:rsid w:val="00A04A60"/>
     <w:rsid w:val="00A06B4F"/>
     <w:rsid w:val="00A06DF3"/>
     <w:rsid w:val="00A1031A"/>
     <w:rsid w:val="00A14ACA"/>
     <w:rsid w:val="00A15D47"/>
     <w:rsid w:val="00A21C10"/>
     <w:rsid w:val="00A23CDD"/>
     <w:rsid w:val="00A24D9A"/>
     <w:rsid w:val="00A32C12"/>
     <w:rsid w:val="00A3365F"/>
     <w:rsid w:val="00A33D00"/>
     <w:rsid w:val="00A36BCE"/>
     <w:rsid w:val="00A40DFC"/>
     <w:rsid w:val="00A5110C"/>
     <w:rsid w:val="00A51895"/>
+    <w:rsid w:val="00A52F5A"/>
     <w:rsid w:val="00A53494"/>
     <w:rsid w:val="00A546E2"/>
     <w:rsid w:val="00A571E8"/>
     <w:rsid w:val="00A720F8"/>
     <w:rsid w:val="00A729A2"/>
     <w:rsid w:val="00A772D1"/>
+    <w:rsid w:val="00A80D78"/>
     <w:rsid w:val="00A842A2"/>
     <w:rsid w:val="00A84647"/>
     <w:rsid w:val="00A8498B"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00AA03BD"/>
     <w:rsid w:val="00AA435B"/>
     <w:rsid w:val="00AB2D40"/>
     <w:rsid w:val="00AC367D"/>
     <w:rsid w:val="00AC50D3"/>
     <w:rsid w:val="00AC7CD6"/>
     <w:rsid w:val="00AC7E4D"/>
     <w:rsid w:val="00AD3F6F"/>
     <w:rsid w:val="00AD61EC"/>
     <w:rsid w:val="00AE15BA"/>
     <w:rsid w:val="00AF363D"/>
     <w:rsid w:val="00AF4788"/>
     <w:rsid w:val="00AF6261"/>
     <w:rsid w:val="00B009A5"/>
     <w:rsid w:val="00B01771"/>
     <w:rsid w:val="00B02E1D"/>
     <w:rsid w:val="00B03551"/>
     <w:rsid w:val="00B11A94"/>
     <w:rsid w:val="00B11EE4"/>
     <w:rsid w:val="00B159A8"/>
     <w:rsid w:val="00B221E7"/>
@@ -16801,130 +16523,134 @@
     <w:rsid w:val="00D30BA1"/>
     <w:rsid w:val="00D31225"/>
     <w:rsid w:val="00D31573"/>
     <w:rsid w:val="00D36061"/>
     <w:rsid w:val="00D37B26"/>
     <w:rsid w:val="00D41847"/>
     <w:rsid w:val="00D424CF"/>
     <w:rsid w:val="00D42736"/>
     <w:rsid w:val="00D453DB"/>
     <w:rsid w:val="00D47DD0"/>
     <w:rsid w:val="00D50513"/>
     <w:rsid w:val="00D50594"/>
     <w:rsid w:val="00D51B71"/>
     <w:rsid w:val="00D520CB"/>
     <w:rsid w:val="00D532DB"/>
     <w:rsid w:val="00D71C30"/>
     <w:rsid w:val="00D72CF2"/>
     <w:rsid w:val="00D76022"/>
     <w:rsid w:val="00D76BE4"/>
     <w:rsid w:val="00D76F2D"/>
     <w:rsid w:val="00D83A15"/>
     <w:rsid w:val="00D8436E"/>
     <w:rsid w:val="00D925FE"/>
     <w:rsid w:val="00D94E99"/>
     <w:rsid w:val="00DA1002"/>
+    <w:rsid w:val="00DA292E"/>
     <w:rsid w:val="00DA6549"/>
     <w:rsid w:val="00DA6A57"/>
     <w:rsid w:val="00DB222D"/>
     <w:rsid w:val="00DB45F1"/>
     <w:rsid w:val="00DB54CE"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DB5EB3"/>
     <w:rsid w:val="00DB77F8"/>
     <w:rsid w:val="00DC2497"/>
     <w:rsid w:val="00DC4BFC"/>
     <w:rsid w:val="00DC7C3A"/>
     <w:rsid w:val="00DD6691"/>
     <w:rsid w:val="00DE02C4"/>
     <w:rsid w:val="00DE07F8"/>
     <w:rsid w:val="00DE456D"/>
     <w:rsid w:val="00DE58A0"/>
     <w:rsid w:val="00DE72BE"/>
     <w:rsid w:val="00DF26A5"/>
     <w:rsid w:val="00DF3F36"/>
     <w:rsid w:val="00DF456B"/>
     <w:rsid w:val="00DF6EBA"/>
     <w:rsid w:val="00DF71FC"/>
     <w:rsid w:val="00E011F4"/>
     <w:rsid w:val="00E057FB"/>
     <w:rsid w:val="00E1424E"/>
     <w:rsid w:val="00E15068"/>
     <w:rsid w:val="00E20813"/>
     <w:rsid w:val="00E22713"/>
     <w:rsid w:val="00E23B35"/>
     <w:rsid w:val="00E24564"/>
     <w:rsid w:val="00E273FF"/>
     <w:rsid w:val="00E30BCA"/>
     <w:rsid w:val="00E337E0"/>
     <w:rsid w:val="00E34E41"/>
     <w:rsid w:val="00E35334"/>
     <w:rsid w:val="00E36056"/>
     <w:rsid w:val="00E36C01"/>
     <w:rsid w:val="00E37A37"/>
     <w:rsid w:val="00E414B0"/>
     <w:rsid w:val="00E4364B"/>
     <w:rsid w:val="00E4378B"/>
     <w:rsid w:val="00E467B2"/>
     <w:rsid w:val="00E50D37"/>
     <w:rsid w:val="00E548E8"/>
     <w:rsid w:val="00E57343"/>
     <w:rsid w:val="00E672C1"/>
     <w:rsid w:val="00E67C37"/>
     <w:rsid w:val="00E716BD"/>
     <w:rsid w:val="00E71BEB"/>
+    <w:rsid w:val="00E77EFD"/>
     <w:rsid w:val="00E80351"/>
     <w:rsid w:val="00E80489"/>
     <w:rsid w:val="00E830AB"/>
     <w:rsid w:val="00E8485C"/>
+    <w:rsid w:val="00E906D9"/>
     <w:rsid w:val="00E95A66"/>
     <w:rsid w:val="00EA040C"/>
     <w:rsid w:val="00EA2219"/>
     <w:rsid w:val="00EB5310"/>
     <w:rsid w:val="00EB5E85"/>
     <w:rsid w:val="00EB676F"/>
     <w:rsid w:val="00EC0142"/>
     <w:rsid w:val="00EC0191"/>
     <w:rsid w:val="00EC40F9"/>
     <w:rsid w:val="00EC7433"/>
     <w:rsid w:val="00EC7A9D"/>
     <w:rsid w:val="00ED0814"/>
     <w:rsid w:val="00EE0971"/>
     <w:rsid w:val="00EE4248"/>
     <w:rsid w:val="00EE68BF"/>
     <w:rsid w:val="00EF021B"/>
     <w:rsid w:val="00EF6602"/>
     <w:rsid w:val="00EF6603"/>
     <w:rsid w:val="00F009DE"/>
     <w:rsid w:val="00F0350A"/>
     <w:rsid w:val="00F04A67"/>
     <w:rsid w:val="00F06876"/>
     <w:rsid w:val="00F0721E"/>
     <w:rsid w:val="00F0762B"/>
     <w:rsid w:val="00F11903"/>
     <w:rsid w:val="00F22356"/>
     <w:rsid w:val="00F30D68"/>
+    <w:rsid w:val="00F31B1D"/>
     <w:rsid w:val="00F33B8C"/>
     <w:rsid w:val="00F34A9B"/>
     <w:rsid w:val="00F4266D"/>
     <w:rsid w:val="00F51FBA"/>
     <w:rsid w:val="00F54316"/>
     <w:rsid w:val="00F65F7F"/>
     <w:rsid w:val="00F720AC"/>
     <w:rsid w:val="00F72DC1"/>
     <w:rsid w:val="00F7642A"/>
     <w:rsid w:val="00F85EDC"/>
     <w:rsid w:val="00F90110"/>
     <w:rsid w:val="00F92736"/>
     <w:rsid w:val="00F94367"/>
     <w:rsid w:val="00F951F1"/>
     <w:rsid w:val="00FA1F0B"/>
     <w:rsid w:val="00FB0D71"/>
     <w:rsid w:val="00FC0732"/>
     <w:rsid w:val="00FC09C0"/>
     <w:rsid w:val="00FC159F"/>
     <w:rsid w:val="00FC3E66"/>
     <w:rsid w:val="00FD2012"/>
     <w:rsid w:val="00FD3C11"/>
     <w:rsid w:val="00FD452A"/>
     <w:rsid w:val="00FD7504"/>
     <w:rsid w:val="00FD79E5"/>
@@ -17291,51 +17017,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E21EB0B"/>
   <w15:docId w15:val="{3B476929-008C-4187-8272-B39570001D8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17715,50 +17441,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLineChars="200" w:firstLine="482"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="annotation text"/>
@@ -18041,51 +17768,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A34E9"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00593EBE"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="10649485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="20710311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18913,63 +18640,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFA8135D-9F54-42F5-B387-2D8E5CC6862E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3103</Words>
-  <Characters>4438</Characters>
+  <Words>1123</Words>
+  <Characters>6405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>403</Lines>
-  <Paragraphs>290</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7251</CharactersWithSpaces>
+  <CharactersWithSpaces>7513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.21541</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5199E8391E894EEF9ECDE1827937C5D5_13</vt:lpwstr>
   </property>