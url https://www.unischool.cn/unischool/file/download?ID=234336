--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,165 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
-  <Default Extension="mp4" ContentType="video/mp4"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wav" ContentType="audio/x-wav"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483652" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId27"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId28"/>
+    <p:handoutMasterId r:id="rId29"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="375" r:id="rId3"/>
     <p:sldId id="377" r:id="rId4"/>
     <p:sldId id="293" r:id="rId5"/>
     <p:sldId id="331" r:id="rId6"/>
     <p:sldId id="376" r:id="rId7"/>
     <p:sldId id="303" r:id="rId8"/>
     <p:sldId id="320" r:id="rId9"/>
     <p:sldId id="338" r:id="rId10"/>
     <p:sldId id="345" r:id="rId11"/>
     <p:sldId id="339" r:id="rId12"/>
     <p:sldId id="340" r:id="rId13"/>
     <p:sldId id="341" r:id="rId14"/>
     <p:sldId id="342" r:id="rId15"/>
     <p:sldId id="352" r:id="rId16"/>
     <p:sldId id="347" r:id="rId17"/>
     <p:sldId id="370" r:id="rId18"/>
     <p:sldId id="369" r:id="rId19"/>
     <p:sldId id="371" r:id="rId20"/>
     <p:sldId id="311" r:id="rId21"/>
     <p:sldId id="356" r:id="rId22"/>
     <p:sldId id="363" r:id="rId23"/>
     <p:sldId id="372" r:id="rId24"/>
-    <p:sldId id="300" r:id="rId25"/>
-    <p:sldId id="374" r:id="rId26"/>
+    <p:sldId id="379" r:id="rId25"/>
+    <p:sldId id="300" r:id="rId26"/>
+    <p:sldId id="374" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
-    <p:tags r:id="rId29"/>
+    <p:tags r:id="rId30"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="zh-CN"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -244,50 +247,56 @@
         </p15:guide>
         <p15:guide id="2" pos="629" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="6995" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="482" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1484192346" name="高林" initials="高林" lastIdx="7" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="4f5d51cfafde732f" providerId="Windows Live"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="25" clrIdx="0"/>
   <p:cmAuthor id="1484192347" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="3" clrIdx="3">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1484192348" name="Administrator" initials="A" lastIdx="1" clrIdx="4">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1484192345" name="高雪" initials="高" lastIdx="2" clrIdx="1"/>
@@ -331,90 +340,90 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="14867" autoAdjust="0"/>
     <p:restoredTop sz="83462" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="59" d="100"/>
-          <a:sy n="59" d="100"/>
+          <a:sx n="76" d="100"/>
+          <a:sy n="76" d="100"/>
         </p:scale>
-        <p:origin x="68" y="1488"/>
+        <p:origin x="115" y="53"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4002"/>
         <p:guide pos="629"/>
         <p:guide pos="6995"/>
         <p:guide orient="horz" pos="482"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -465,51 +474,51 @@
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -652,51 +661,51 @@
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -958,51 +967,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="幻灯片图像占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1706,51 +1715,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA540E3B-F9C0-48B6-A129-4D327DD30658}" type="slidenum">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4210716122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1797,51 +1806,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2281,51 +2290,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2793,51 +2802,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3240,51 +3249,51 @@
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3624,139 +3633,143 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto7.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto8.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto6.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/audio1.wav"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto5.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2097161" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
@@ -9504,232 +9517,137 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="图片 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="14234" y="828212"/>
             <a:ext cx="12168241" cy="5479897"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...93 lines deleted...]
-          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId13">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                  <a14:imgLayer r:embed="rId14">
+                  <a14:imgLayer r:embed="rId11">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000">
                         <a14:foregroundMark x1="75135" y1="43262" x2="77658" y2="61229"/>
                         <a14:foregroundMark x1="80360" y1="53191" x2="81081" y2="58392"/>
                         <a14:foregroundMark x1="79279" y1="68322" x2="78919" y2="69504"/>
                         <a14:foregroundMark x1="73874" y1="67139" x2="73694" y2="69976"/>
                         <a14:foregroundMark x1="71351" y1="41608" x2="72252" y2="46572"/>
                         <a14:foregroundMark x1="72432" y1="30260" x2="77477" y2="33097"/>
                         <a14:foregroundMark x1="81441" y1="29078" x2="79640" y2="31206"/>
                         <a14:backgroundMark x1="66126" y1="79433" x2="60000" y2="84634"/>
                         <a14:backgroundMark x1="69910" y1="72813" x2="69369" y2="77069"/>
                         <a14:backgroundMark x1="61081" y1="37825" x2="64685" y2="38061"/>
                         <a14:backgroundMark x1="65946" y1="28605" x2="69189" y2="28842"/>
                         <a14:backgroundMark x1="86126" y1="30496" x2="90090" y2="30733"/>
                         <a14:backgroundMark x1="62883" y1="27660" x2="54234" y2="33806"/>
                         <a14:backgroundMark x1="57838" y1="17258" x2="35856" y2="30024"/>
                         <a14:backgroundMark x1="78559" y1="56738" x2="79099" y2="59102"/>
                         <a14:backgroundMark x1="78198" y1="52009" x2="78378" y2="54374"/>
                         <a14:backgroundMark x1="78018" y1="28842" x2="75676" y2="29078"/>
                         <a14:backgroundMark x1="72432" y1="28842" x2="74414" y2="29078"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="57508" t="25090" r="9272" b="26169"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="344118" y="1574622"/>
+            <a:off x="241988" y="2287895"/>
             <a:ext cx="3325495" cy="3719830"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="91000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="圆角矩形标注 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8289925" y="2796540"/>
+            <a:off x="5502116" y="1473975"/>
             <a:ext cx="3002280" cy="664210"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -23222"/>
               <a:gd name="adj2" fmla="val 102063"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -9752,91 +9670,91 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" sz="2000" dirty="0">
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="文本框 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8498462" y="2861307"/>
+            <a:off x="5712329" y="1533483"/>
             <a:ext cx="2636264" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s play! OK?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="圆角矩形标注 17"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId1"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4514755" y="2949351"/>
+            <a:off x="9271263" y="1783220"/>
             <a:ext cx="2628265" cy="709930"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -31519"/>
               <a:gd name="adj2" fmla="val 92063"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -9869,51 +9787,51 @@
               <a:t>OK! Let’s play!</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="圆角矩形标注 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3096978" y="1570815"/>
+            <a:off x="2354379" y="4147810"/>
             <a:ext cx="2616908" cy="710565"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -44750"/>
               <a:gd name="adj2" fmla="val 86907"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -9957,51 +9875,51 @@
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s play!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="圆角矩形标注 19"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4593283" y="3054071"/>
+            <a:off x="9347359" y="1851940"/>
             <a:ext cx="2500523" cy="540650"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -10025,51 +9943,51 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="圆角矩形标注 22"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId4"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3147160" y="1682823"/>
+            <a:off x="2490182" y="4246945"/>
             <a:ext cx="2459350" cy="507748"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -10083,98 +10001,98 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="矩形 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9558079" y="5406123"/>
+            <a:off x="5640205" y="4030381"/>
             <a:ext cx="1040670" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" cap="none" spc="0" dirty="0" err="1">
                 <a:ln w="0"/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Feifei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="矩形 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="928639" y="5231580"/>
+            <a:off x="2603493" y="5171440"/>
             <a:ext cx="1629678" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -10183,51 +10101,51 @@
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" cap="none" spc="0" dirty="0" err="1">
                 <a:ln w="0"/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Tongtong</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" cap="none" spc="0" dirty="0">
               <a:ln w="0"/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="矩形 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4971287" y="5667733"/>
+            <a:off x="9726428" y="4352757"/>
             <a:ext cx="1622560" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -10237,180 +10155,180 @@
                 <a:ln w="0"/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Qingqing</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" cap="none" spc="0" dirty="0">
               <a:ln w="0"/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="Free football ball sport vector"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15" cstate="print">
+          <a:blip r:embed="rId12" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7601394" y="5231580"/>
+            <a:off x="6160540" y="3218282"/>
             <a:ext cx="643251" cy="631190"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId5"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId6">
                   <p14:trim st="15522" end="97967"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16"/>
+          <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11441482" y="2946832"/>
+            <a:off x="4922496" y="1551347"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId5"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId6">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16"/>
+          <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5892800" y="1722897"/>
+            <a:off x="8764377" y="1648740"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId5"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId6">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16"/>
+          <a:blip r:embed="rId13"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7293949" y="3101116"/>
+            <a:off x="3418332" y="3691843"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C0CFD0B-7182-C2E5-3D3A-39CEC8684F1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -10459,50 +10377,161 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB9D72E-A652-C3A1-1FCF-175C60F8D2E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:custDataLst>
+              <p:tags r:id="rId7"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId14">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId15">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="59811" b="94090" l="46847" r="71532">
+                        <a14:foregroundMark x1="67928" y1="68085" x2="66306" y2="70922"/>
+                        <a14:backgroundMark x1="65586" y1="68322" x2="64685" y2="69504"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="46764" t="61594" r="27588" b="5147"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3931804" y="2035482"/>
+            <a:ext cx="2283055" cy="2256509"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000"/>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="图片 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA8353D9-2C89-E95A-8ECF-6FB6E7D73C46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId16">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId17">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="50591" b="88180" l="20541" r="47928">
+                        <a14:backgroundMark x1="40360" y1="70922" x2="40360" y2="70922"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="20418" t="49773" r="51601" b="13046"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7855107" y="2264581"/>
+            <a:ext cx="2818543" cy="2854523"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="99000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -10962,95 +10991,95 @@
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId13">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId14">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="59811" b="94090" l="46847" r="71532">
                         <a14:foregroundMark x1="67928" y1="68085" x2="66306" y2="70922"/>
                         <a14:backgroundMark x1="65586" y1="68322" x2="64685" y2="69504"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="46764" t="61594" r="27588" b="5147"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="3902076" y="1907363"/>
+            <a:off x="4551213" y="4152462"/>
             <a:ext cx="2283055" cy="2256509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000"/>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="图片 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId16">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="50591" b="88180" l="20541" r="47928">
                         <a14:backgroundMark x1="40360" y1="70922" x2="40360" y2="70922"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="20418" t="49773" r="51601" b="13046"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="7398066" y="3246669"/>
+            <a:off x="7720293" y="2334531"/>
             <a:ext cx="2818543" cy="2854523"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="99000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
@@ -11100,51 +11129,51 @@
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="274955" y="2719705"/>
             <a:ext cx="3325495" cy="3719830"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="91000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="圆角矩形标注 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8427264" y="2567167"/>
+            <a:off x="8633737" y="1582610"/>
             <a:ext cx="2888436" cy="712470"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -23222"/>
               <a:gd name="adj2" fmla="val 102063"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -11167,91 +11196,91 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" sz="2000" dirty="0">
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="文本框 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8605699" y="2655432"/>
+            <a:off x="8788665" y="1661371"/>
             <a:ext cx="2578579" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s play! OK?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="圆角矩形标注 17"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="375514" y="1841788"/>
+            <a:off x="444893" y="1904303"/>
             <a:ext cx="2686923" cy="709930"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -6740"/>
               <a:gd name="adj2" fmla="val 105903"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -11284,51 +11313,51 @@
               <a:t>OK! Let’s play!</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="圆角矩形标注 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId4"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5702263" y="1639626"/>
+            <a:off x="4825512" y="3190287"/>
             <a:ext cx="2645014" cy="710565"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -35651"/>
               <a:gd name="adj2" fmla="val 80205"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -11372,119 +11401,113 @@
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s play!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="圆角矩形标注 19"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId5"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="504586" y="1983093"/>
+            <a:off x="567647" y="2024000"/>
             <a:ext cx="2448164" cy="470535"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1">
+              <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="圆角矩形标注 22"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId6"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5800403" y="1776861"/>
+            <a:off x="4960589" y="3346331"/>
             <a:ext cx="2407047" cy="443230"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -11504,51 +11527,51 @@
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="矩形 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5532077" y="3810501"/>
+            <a:off x="6945153" y="5719408"/>
             <a:ext cx="1040670" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -11558,51 +11581,51 @@
                 <a:ln w="0"/>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Feifei</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="矩形 28"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId7"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2448586" y="5666183"/>
+            <a:off x="2341877" y="5086140"/>
             <a:ext cx="1629678" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -11621,51 +11644,51 @@
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" cap="none" spc="0" dirty="0">
               <a:ln w="0"/>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="矩形 29"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId8"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9405329" y="5607935"/>
+            <a:off x="9615663" y="4562920"/>
             <a:ext cx="1622560" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -11699,51 +11722,51 @@
           <p:cNvPr id="25" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId9"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId10">
                   <p14:trim st="15522" end="97967"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId19"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11604583" y="2720202"/>
+            <a:off x="11670010" y="1778191"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId9"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId10">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -11769,51 +11792,51 @@
           <p:cNvPr id="32" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId9"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId10">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId19"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8468360" y="1827420"/>
+            <a:off x="7641609" y="2987087"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="图片 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId20">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId21">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="0" b="99329" l="0" r="100000">
                         <a14:foregroundMark x1="20000" y1="3356" x2="20000" y2="3356"/>
                         <a14:foregroundMark x1="16154" y1="2685" x2="23077" y2="6040"/>
@@ -11844,51 +11867,51 @@
                         <a14:backgroundMark x1="21538" y1="6040" x2="21538" y2="6040"/>
                         <a14:backgroundMark x1="19231" y1="4027" x2="19231" y2="4027"/>
                         <a14:backgroundMark x1="19231" y1="1342" x2="19231" y2="1342"/>
                         <a14:backgroundMark x1="29231" y1="7383" x2="29231" y2="7383"/>
                         <a14:backgroundMark x1="29231" y1="4027" x2="29231" y2="4027"/>
                         <a14:backgroundMark x1="21538" y1="6711" x2="21538" y2="6711"/>
                         <a14:backgroundMark x1="26154" y1="5369" x2="26154" y2="5369"/>
                         <a14:backgroundMark x1="25385" y1="4698" x2="23077" y2="4027"/>
                         <a14:backgroundMark x1="22308" y1="6711" x2="28462" y2="8054"/>
                         <a14:backgroundMark x1="28462" y1="6040" x2="28462" y2="6040"/>
                         <a14:backgroundMark x1="20000" y1="2685" x2="20000" y2="2685"/>
                         <a14:backgroundMark x1="20000" y1="2013" x2="20000" y2="2013"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="6771305" y="4909185"/>
+            <a:off x="6846315" y="4143965"/>
             <a:ext cx="1042642" cy="1195029"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED0ABAA6-1EE1-B2CD-4B9E-F7ECC721B9CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -12660,51 +12683,51 @@
               </a:solidFill>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="en-US" sz="2800" dirty="0">
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="圆角矩形标注 17"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId2"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4498354" y="3226389"/>
+            <a:off x="4664014" y="1787158"/>
             <a:ext cx="2732538" cy="709930"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 28672"/>
               <a:gd name="adj2" fmla="val 88550"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -12737,51 +12760,51 @@
               <a:t>OK! Let’s play!</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="圆角矩形标注 18"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId3"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8019917" y="1747376"/>
+            <a:off x="7814046" y="2029806"/>
             <a:ext cx="2668378" cy="710565"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 27512"/>
               <a:gd name="adj2" fmla="val 110500"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -12825,51 +12848,51 @@
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Let’s play!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="圆角矩形标注 19"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId4"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4573713" y="3364394"/>
+            <a:off x="4764314" y="1914554"/>
             <a:ext cx="2531937" cy="470535"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -12887,51 +12910,51 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="圆角矩形标注 22"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:custDataLst>
               <p:tags r:id="rId5"/>
             </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8125071" y="1781875"/>
+            <a:off x="7928725" y="2061688"/>
             <a:ext cx="2439020" cy="637966"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 26372"/>
               <a:gd name="adj2" fmla="val 43121"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
@@ -13095,72 +13118,72 @@
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId16">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId17">
                     <a14:imgEffect>
                       <a14:backgroundRemoval t="59811" b="94090" l="46847" r="71532">
                         <a14:foregroundMark x1="67928" y1="68085" x2="66306" y2="70922"/>
                         <a14:backgroundMark x1="65586" y1="68322" x2="64685" y2="69504"/>
                       </a14:backgroundRemoval>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="46764" t="61594" r="27588" b="5147"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5278836" y="4062106"/>
+            <a:off x="5112127" y="2675690"/>
             <a:ext cx="2283055" cy="2256509"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000"/>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="矩形 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7346157" y="5663346"/>
+            <a:off x="6730404" y="4678558"/>
             <a:ext cx="1040671" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -13220,51 +13243,51 @@
           <p:cNvPr id="28" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId8"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId9">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId18"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7342015" y="3409319"/>
+            <a:off x="7299555" y="3020188"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId8"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId9">
                   <p14:trim st="19636" end="94324"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
@@ -15739,93 +15762,69 @@
       <p:bldP spid="17" grpId="1" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="图片 1"/>
-[...22 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="8" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7562" end="78233"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7962900" y="973672"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D34B06F-2D4F-2081-FEAD-ACA648150A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -15888,50 +15887,80 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F67D59F3-EF9D-8022-4B65-5B1DC51390D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3309477" y="1636972"/>
+            <a:ext cx="5573046" cy="4247356"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -16020,163 +16049,50 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="18418" t="19443" r="14415" b="59713"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2296550" y="1883573"/>
             <a:ext cx="8106899" cy="4017194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...111 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="矩形 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5188107" y="2490570"/>
             <a:ext cx="1241268" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="zh-CN" sz="2800" b="1" dirty="0"/>
               <a:t>Hello.</a:t>
             </a:r>
@@ -16462,173 +16378,558 @@
                                         <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="13"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="10" grpId="0"/>
+      <p:bldP spid="12" grpId="0"/>
+      <p:bldP spid="13" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159FF230-D378-28BE-A4A0-D15E9AAB7897}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId3">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000">
+                        <a14:foregroundMark x1="75135" y1="43262" x2="77658" y2="61229"/>
+                        <a14:foregroundMark x1="80360" y1="53191" x2="81081" y2="58392"/>
+                        <a14:foregroundMark x1="79279" y1="68322" x2="78919" y2="69504"/>
+                        <a14:foregroundMark x1="73874" y1="67139" x2="73694" y2="69976"/>
+                        <a14:foregroundMark x1="71351" y1="41608" x2="72252" y2="46572"/>
+                        <a14:foregroundMark x1="72432" y1="30260" x2="77477" y2="33097"/>
+                        <a14:foregroundMark x1="81441" y1="29078" x2="79640" y2="31206"/>
+                        <a14:backgroundMark x1="66126" y1="79433" x2="60000" y2="84634"/>
+                        <a14:backgroundMark x1="69910" y1="72813" x2="69369" y2="77069"/>
+                        <a14:backgroundMark x1="61081" y1="37825" x2="64685" y2="38061"/>
+                        <a14:backgroundMark x1="65946" y1="28605" x2="69189" y2="28842"/>
+                        <a14:backgroundMark x1="86126" y1="30496" x2="90090" y2="30733"/>
+                        <a14:backgroundMark x1="62883" y1="27660" x2="54234" y2="33806"/>
+                        <a14:backgroundMark x1="57838" y1="17258" x2="35856" y2="30024"/>
+                        <a14:backgroundMark x1="78559" y1="56738" x2="79099" y2="59102"/>
+                        <a14:backgroundMark x1="78198" y1="52009" x2="78378" y2="54374"/>
+                        <a14:backgroundMark x1="78018" y1="28842" x2="75676" y2="29078"/>
+                        <a14:backgroundMark x1="72432" y1="28842" x2="74414" y2="29078"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="57508" t="25090" r="9272" b="26169"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3077201" y="2207109"/>
+            <a:ext cx="3514625" cy="3930335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="91000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="矩形 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18B1ED66-A5A1-EC3F-67CE-D57928103A41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4233171" y="864140"/>
+            <a:ext cx="3729729" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+              </a:rPr>
+              <a:t>Summary</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4BEB1F-07C6-2FBC-B847-442DA5FB1C2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3536" r="3536"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6591826" y="3024566"/>
+            <a:ext cx="3355939" cy="3316918"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000"/>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="椭圆形标注 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD1F3507-A890-18D3-EE22-3204EC53111F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1282637" y="1379859"/>
+            <a:ext cx="2950534" cy="1130217"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 16292"/>
+              <a:gd name="adj2" fmla="val 64186"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="3FB3AB"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Let’s play! OK?</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="椭圆形标注 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{870AA6C6-B03F-8D16-F243-C3E6C89063D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7806000" y="1894349"/>
+            <a:ext cx="2749011" cy="1130217"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="76200">
+            <a:solidFill>
+              <a:srgbClr val="F9C787"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OK! Let’s play!</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直接连接符 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C980ACE-1AEE-A8D3-4E49-12754CB722CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5231759" y="1382996"/>
+            <a:ext cx="1723872" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="014E6A"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4002072782"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
                   <p:par>
-                    <p:cTn id="15" fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="19" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="20" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="11"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="8" grpId="0" animBg="1"/>
-[...3 lines deleted...]
-      <p:bldP spid="13" grpId="0"/>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
+      <p:bldP spid="6" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F31244E-7CF4-996C-C2A2-FDCC03F851B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16784,51 +17085,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2097161" name="图片1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -17446,84 +17747,50 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="4" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...32 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="矩形 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10856303" y="3916065"/>
             <a:ext cx="1040671" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent6">
                 <a:lumMod val="50000"/>
               </a:schemeClr>
@@ -17749,62 +18016,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" b="1" dirty="0">
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US" b="1" dirty="0">
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <a:audioFile r:link="rId3"/>
+            <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
-                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId4">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="8635" end="108048"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5710873" y="2604135"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0F356C-DCFD-13E3-E32E-2172EF4192CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -17832,51 +18099,51 @@
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
               <a:t>Look and say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="图片 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682F8CA5-7219-8BED-0520-B664EB14A276}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:srcRect l="27286" t="6333" r="24365" b="5111"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="676275" y="3570293"/>
             <a:ext cx="2050161" cy="2468245"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="6" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8257595D-C3B5-C132-53B5-7D292AD05A23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
@@ -17889,255 +18156,271 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="图片 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA732FBD-6D52-C367-4B50-18D8F9C0279D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId8">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="1205" b="99598" l="2817" r="98944"/>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7899297" y="1168017"/>
+            <a:ext cx="3739486" cy="3278635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
-[...16 lines deleted...]
-                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="9" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="10" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="965" fill="hold"/>
+                                        <p:cTn id="10" dur="965" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                         <p:par>
-                          <p:cTn id="13" fill="hold">
+                          <p:cTn id="11" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="965"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn id="12" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="1" fill="hold">
+                                        <p:cTn id="13" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="16" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="1" fill="hold">
+                                        <p:cTn id="15" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
-            <p:video>
-[...10 lines deleted...]
-            </p:video>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="19" fill="hold" display="0">
+                <p:cTn id="16" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="15" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
@@ -21387,50 +21670,56 @@
 <file path=ppt/tags/tag20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:638.277874015748,&quot;left&quot;:59.85,&quot;top&quot;:51.89976377952754,&quot;width&quot;:737.15}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:122.25,&quot;left&quot;:100,&quot;top&quot;:139.15,&quot;width&quot;:697}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:122.25,&quot;left&quot;:100,&quot;top&quot;:139.15,&quot;width&quot;:697}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="KSO_WM_DIAGRAM_VIRTUALLY_FRAME" val="{&quot;height&quot;:122.25,&quot;left&quot;:100,&quot;top&quot;:139.15,&quot;width&quot;:697}"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -22481,91 +22770,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>455</Words>
+  <Words>456</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
-  <Paragraphs>117</Paragraphs>
-  <Slides>24</Slides>
+  <Paragraphs>118</Paragraphs>
+  <Slides>25</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>25</MMClips>
+  <MMClips>24</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="32" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>黑体</vt:lpstr>
       <vt:lpstr>华文楷体</vt:lpstr>
+      <vt:lpstr>宋体</vt:lpstr>
       <vt:lpstr>微软雅黑</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office 主题</vt:lpstr>
       <vt:lpstr>1_Office 主题</vt:lpstr>
+      <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>