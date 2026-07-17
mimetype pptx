--- v0 (2026-05-06)
+++ v1 (2026-07-17)
@@ -54,50 +54,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483658" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId28"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="282" r:id="rId2"/>
     <p:sldId id="429" r:id="rId3"/>
     <p:sldId id="358" r:id="rId4"/>
@@ -234,50 +235,56 @@
         </p15:guide>
         <p15:guide id="2" pos="627" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" pos="7119" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="503" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1484192346" name="高林" initials="高林" lastIdx="5" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="4f5d51cfafde732f" providerId="Windows Live"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="23" clrIdx="0"/>
   <p:cmAuthor id="1484192347" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="6" clrIdx="3">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1484192348" name="Administrator" initials="A" lastIdx="1" clrIdx="4">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Administrator" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="1484192345" name="高雪" initials="高" lastIdx="2" clrIdx="1"/>
@@ -321,90 +328,90 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="11494" autoAdjust="0"/>
     <p:restoredTop sz="92288" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="137" d="100"/>
-          <a:sy n="137" d="100"/>
+          <a:sx n="109" d="100"/>
+          <a:sy n="109" d="100"/>
         </p:scale>
-        <p:origin x="556" y="92"/>
+        <p:origin x="62" y="101"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3962"/>
         <p:guide pos="627"/>
         <p:guide pos="7119"/>
         <p:guide orient="horz" pos="503"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -449,51 +456,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1475FAC0-4E78-4B4A-9ADA-EE7413CBA2A2}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -618,51 +625,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{044A302A-66E2-45C0-9113-4E5747328F9F}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2786,51 +2793,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3148,51 +3155,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3484,51 +3491,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3691,51 +3698,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4008,51 +4015,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4396,119 +4403,119 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto3.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto2.wdp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="NULL" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
@@ -4989,99 +4996,128 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="2" name="一年级上册音频-Unit1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="62866" end="50626"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9215877" y="1664881"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3506C7C-EF0B-CEFE-F39E-BAC61C63D449}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D24BD6AB-EAFF-79FA-3A52-B11A8D19271E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4323009" y="1426055"/>
-            <a:ext cx="4350042" cy="4871005"/>
+            <a:off x="4195071" y="1579582"/>
+            <a:ext cx="4334780" cy="4463732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="矩形 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F2CF01-6DB3-09D4-DE0D-A0A83037992E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4898072" y="1601572"/>
+            <a:off x="4939015" y="1697393"/>
             <a:ext cx="2470467" cy="205740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -5091,85 +5127,50 @@
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="627075792"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -5308,147 +5309,76 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1363443" y="1506327"/>
             <a:ext cx="4232649" cy="4755564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
-[...34 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="12" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="58485" end="55321"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4319187" y="1765211"/>
-            <a:ext cx="406400" cy="406400"/>
-[...33 lines deleted...]
-            <a:off x="9019182" y="1559699"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D6A2ED-A9E6-18EE-FDD4-8AD47BB5A068}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5559,108 +5489,173 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E51398-1983-5D5F-D04F-B23CD0DFDB26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5715964" y="1530128"/>
+            <a:ext cx="4594919" cy="4731610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="矩形 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33D4FD0-7C0E-CF2F-8BD0-66A3B260FE3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6431139" y="1677581"/>
-            <a:ext cx="2438541" cy="205740"/>
+            <a:off x="6564574" y="1657109"/>
+            <a:ext cx="2518116" cy="225552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="一年级上册音频-Unit1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="62866" end="50626"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9493586" y="1635026"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -6574,100 +6569,64 @@
       <p:bldP spid="15" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="图片 14" descr="图片包含 图形用户界面&#10;&#10;AI 生成的内容可能不正确。">
-[...34 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="13" name="图片 12" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1802499A-6487-FF15-632D-BAB8D644BE88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1448488" y="1717809"/>
             <a:ext cx="4015308" cy="4328796"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6766,118 +6725,50 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="矩形 17">
-[...66 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="19" name="矩形 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9675A92-989E-173E-7BA0-DBC7145891CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2888037" y="5667949"/>
             <a:ext cx="1249623" cy="205740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6920,93 +6811,191 @@
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="68175" end="45453"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4323009" y="5567619"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2048B67-8710-D1EC-ECA2-A9D12F735E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4323009" y="5567619"/>
-            <a:ext cx="406400" cy="406400"/>
+            <a:off x="5617849" y="1717809"/>
+            <a:ext cx="4697548" cy="4291162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="矩形 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C0F4091-0A30-34BF-CDA0-CECB36CCC32D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8262490" y="5601739"/>
+            <a:ext cx="1136209" cy="205740"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="71634" end="42994"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9625943" y="5184715"/>
+            <a:off x="9664084" y="5464749"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
@@ -7167,74 +7156,104 @@
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="16" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="4"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
+      <p:bldP spid="19" grpId="0" animBg="1"/>
       <p:bldP spid="18" grpId="0" animBg="1"/>
-      <p:bldP spid="19" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206EB0AC-2CF3-0BF7-E340-8421675E7179}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5617849" y="1717809"/>
+            <a:ext cx="4697548" cy="4291162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F7CB59A-8058-A44F-8AF0-70C86B91B8B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7282,135 +7301,99 @@
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5" descr="图片包含 图形用户界面&#10;&#10;AI 生成的内容可能不正确。">
-[...34 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{464E24C1-778D-BFB4-99FB-B62BFB6EC81F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1448488" y="1717809"/>
             <a:ext cx="4015308" cy="4328796"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="矩形 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216F5253-3E94-F1BF-859E-8E8DC9726830}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8312591" y="5277425"/>
+            <a:off x="8230243" y="5609610"/>
             <a:ext cx="1136209" cy="205740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -7530,51 +7513,51 @@
           <p:cNvPr id="11" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="71634" end="42994"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9625943" y="5184715"/>
+            <a:off x="9603604" y="5509280"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2628888851"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
@@ -8327,78 +8310,72 @@
       <p:bldP spid="13" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="图片 3" descr="图片包含 蛋糕, 桌子, 生日, 玩具&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="7" name="图片 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E9F14F-8708-2B05-9B4F-4283C9B35948}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDAA110-8B24-4C07-C10F-DA34290924F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3731224" y="1661867"/>
-            <a:ext cx="5566410" cy="4435957"/>
+            <a:off x="4030020" y="1689619"/>
+            <a:ext cx="4655996" cy="4140708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5BEEC6-5FA7-F7FB-8F97-E5312D3E8039}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4195071" y="864140"/>
             <a:ext cx="4655996" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -8495,51 +8472,51 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="圆角矩形 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F1443C1-3E51-ABB2-74B1-01416BEBA684}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5006340" y="3474720"/>
+            <a:off x="5086288" y="3314396"/>
             <a:ext cx="1859280" cy="525780"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
@@ -9026,243 +9003,166 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6" descr="图片包含 蛋糕, 桌子, 生日, 玩具&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="20" name="图片 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9839E57-AFCA-2C6C-62D5-742956E6DE3F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56E6D6E2-8664-7200-3B1B-F5FE78047E2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5375988" y="3931327"/>
-            <a:ext cx="2450092" cy="2334812"/>
+            <a:off x="5051897" y="1448915"/>
+            <a:ext cx="2451403" cy="2524328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="图片 4" descr="图片包含 图形用户界面&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="6" name="图片 5" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A46E069-6DDC-0637-1C74-292FCD04BA2F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F79043-B6AD-F667-772C-DC88940963A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2667800" y="3924052"/>
-            <a:ext cx="2450092" cy="2328399"/>
+            <a:off x="234126" y="3919049"/>
+            <a:ext cx="2188504" cy="2359368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="17" name="图片 16" descr="电脑游戏的截图&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F79043-B6AD-F667-772C-DC88940963A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE2CB5E-A9C9-5EBC-6F46-1D45D8CD1318}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="234126" y="3919049"/>
-[...35 lines deleted...]
-            <a:off x="2810235" y="1439990"/>
+            <a:off x="2810234" y="1433759"/>
             <a:ext cx="2151719" cy="2417549"/>
-          </a:xfrm>
-[...34 lines deleted...]
-            <a:ext cx="2158988" cy="2417549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="图片 15" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C68277D7-7F5D-844B-1D11-AFF232EDA0C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10" cstate="print">
+          <a:blip r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="226506" y="1454393"/>
             <a:ext cx="2240469" cy="2417550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="文本框 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -9557,247 +9457,58 @@
             <a:schemeClr val="accent1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="矩形 7"/>
-[...61 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="14" name="矩形 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="903763" y="5989953"/>
             <a:ext cx="909797" cy="268287"/>
-          </a:xfrm>
-[...124 lines deleted...]
-            <a:ext cx="1255678" cy="354330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:gradFill>
               <a:gsLst>
                 <a:gs pos="0">
                   <a:srgbClr val="FEB614"/>
                 </a:gs>
                 <a:gs pos="100000">
                   <a:srgbClr val="F87F01"/>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="5400000" scaled="0"/>
             </a:gradFill>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a14:hiddenFill>
@@ -9947,231 +9658,480 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="68175" end="45453"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1868456" y="5919123"/>
-            <a:ext cx="406400" cy="406400"/>
-[...68 lines deleted...]
-            <a:off x="6896806" y="4885051"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="26" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="54762" end="60922"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1358661" y="1928451"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5126F0FE-ABD8-FBE8-5BB5-25E4F72D3CEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="58485" end="55321"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4449275" y="1502063"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="图片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3249204-0893-32A1-E838-29DBDB47FB86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2608131" y="3902057"/>
+            <a:ext cx="2555926" cy="2334812"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="一年级上册音频-Unit1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="71634" end="42994"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4904306" y="5583553"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="矩形 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3962873" y="5928765"/>
+            <a:ext cx="781816" cy="269877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="FEB614"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="F87F01"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="0"/>
+            </a:gradFill>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="图片 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE0BC846-71E0-4C21-970C-8FF5A4C20E1D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4449275" y="1502063"/>
+            <a:off x="5278790" y="3925988"/>
+            <a:ext cx="2598457" cy="2310881"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="矩形 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="5730445" y="4784381"/>
+            <a:ext cx="1255678" cy="354330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="FEB614"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="F87F01"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="0"/>
+            </a:gradFill>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="一年级上册音频-Unit1">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId1"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
+                  <p14:trim st="74156" end="37243"/>
+                </p14:media>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7176586" y="4784381"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="矩形 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5457807" y="1488122"/>
+            <a:ext cx="1439000" cy="232118"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:gradFill>
+              <a:gsLst>
+                <a:gs pos="0">
+                  <a:srgbClr val="FEB614"/>
+                </a:gs>
+                <a:gs pos="100000">
+                  <a:srgbClr val="F87F01"/>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="5400000" scaled="0"/>
+            </a:gradFill>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-CN" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="一年级上册音频-Unit1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="62866" end="50626"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6907080" y="1433759"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1855088637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
@@ -10807,57 +10767,57 @@
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="28"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="2" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="4" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="4" grpId="1" bldLvl="0" animBg="1"/>
-      <p:bldP spid="8" grpId="0" bldLvl="0" animBg="1"/>
-      <p:bldP spid="8" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="14" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="14" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="38" grpId="0" bldLvl="0" animBg="1"/>
       <p:bldP spid="38" grpId="1" bldLvl="0" animBg="1"/>
       <p:bldP spid="39" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="8" grpId="0" bldLvl="0" animBg="1"/>
+      <p:bldP spid="8" grpId="1" bldLvl="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7" descr="墙上有许多涂鸦&#10;&#10;AI 生成的内容可能不正确。">
@@ -14136,350 +14096,166 @@
       <p:bldP spid="30" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6" descr="图片包含 图形用户界面&#10;&#10;AI 生成的内容可能不正确。">
-[...182 lines deleted...]
-        <p:nvPicPr>
           <p:cNvPr id="3" name="U1 Listen ,read and match">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="10148" end="2990.75"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8421241" y="1903133"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="U1 Listen ,read and match">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="7129" end="5167.75"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8372397" y="5451386"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="40" name="U1 Listen ,read and match">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="3477" end="8905.75"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8369991" y="4272567"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="41" name="U1 Listen ,read and match">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr>
             <a:audioFile r:link="rId1"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId2">
                   <p14:trim st="450" end="12453.75"/>
                 </p14:media>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8375621" y="3063875"/>
             <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A634B8AB-8076-FE31-CA3C-34101BF5B102}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -14564,50 +14340,228 @@
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4425791" y="1383636"/>
             <a:ext cx="4264819" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="图片 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9EEB39-F301-9EA0-059B-CC77924583F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4642425" y="1573877"/>
+            <a:ext cx="3330229" cy="4419983"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="35" name="直接连接符 34"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5548418" y="2148953"/>
+            <a:ext cx="1098834" cy="1108597"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="38" name="直接连接符 37"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="5497485" y="2148953"/>
+            <a:ext cx="1149767" cy="3663748"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="36" name="直接连接符 35"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5363391" y="3602315"/>
+            <a:ext cx="1283861" cy="900500"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="37" name="直接连接符 36"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5603979" y="4920009"/>
+            <a:ext cx="1043273" cy="727486"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:srgbClr val="FFFFFF"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -17342,184 +17296,149 @@
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Feifei</a:t>
               </a:r>
               <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="组合 21"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5056911" y="2927469"/>
-            <a:ext cx="2627630" cy="2559852"/>
+            <a:off x="5056910" y="2927469"/>
+            <a:ext cx="2433199" cy="2546923"/>
             <a:chOff x="7483" y="1123"/>
-            <a:chExt cx="3730" cy="3366"/>
+            <a:chExt cx="3454" cy="3349"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="9" name="图片 8" descr="1740296925574"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId4"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="7483" y="1123"/>
               <a:ext cx="2160" cy="2680"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="20" name="文本框 19"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7873" y="3803"/>
+              <a:off x="7597" y="3786"/>
               <a:ext cx="3340" cy="686"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
-                <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1">
+                <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                   <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Qingqing</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="文本框 20"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...64 lines deleted...]
-      </p:grpSp>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8269033" y="4963393"/>
+            <a:ext cx="1974215" cy="521706"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tongtong</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85144DFC-5339-EE44-1F56-F8DBE1BA8A9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -17717,50 +17636,119 @@
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>Nice to meet you!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{630ADE18-5E06-FE15-4EAC-3A620513DE8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId6">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="10000" b="90000" l="10000" r="90000">
+                        <a14:foregroundMark x1="75135" y1="43262" x2="77658" y2="61229"/>
+                        <a14:foregroundMark x1="80360" y1="53191" x2="81081" y2="58392"/>
+                        <a14:foregroundMark x1="79279" y1="68322" x2="78919" y2="69504"/>
+                        <a14:foregroundMark x1="73874" y1="67139" x2="73694" y2="69976"/>
+                        <a14:foregroundMark x1="71351" y1="41608" x2="72252" y2="46572"/>
+                        <a14:foregroundMark x1="72432" y1="30260" x2="77477" y2="33097"/>
+                        <a14:foregroundMark x1="81441" y1="29078" x2="79640" y2="31206"/>
+                        <a14:backgroundMark x1="66126" y1="79433" x2="60000" y2="84634"/>
+                        <a14:backgroundMark x1="69910" y1="72813" x2="69369" y2="77069"/>
+                        <a14:backgroundMark x1="61081" y1="37825" x2="64685" y2="38061"/>
+                        <a14:backgroundMark x1="65946" y1="28605" x2="69189" y2="28842"/>
+                        <a14:backgroundMark x1="86126" y1="30496" x2="90090" y2="30733"/>
+                        <a14:backgroundMark x1="62883" y1="27660" x2="54234" y2="33806"/>
+                        <a14:backgroundMark x1="57838" y1="17258" x2="35856" y2="30024"/>
+                        <a14:backgroundMark x1="78559" y1="56738" x2="79099" y2="59102"/>
+                        <a14:backgroundMark x1="78198" y1="52009" x2="78378" y2="54374"/>
+                        <a14:backgroundMark x1="78018" y1="28842" x2="75676" y2="29078"/>
+                        <a14:backgroundMark x1="72432" y1="28842" x2="74414" y2="29078"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="61619" t="25090" r="9272" b="26169"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8150141" y="2504592"/>
+            <a:ext cx="1941518" cy="2477990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="91000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
@@ -17949,104 +17937,50 @@
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="22" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="23" presetID="6" presetClass="emph" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:animScale>
                                       <p:cBhvr>
                                         <p:cTn id="24" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="22"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                       <p:by x="50000" y="50000"/>
                                     </p:animScale>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                              <p:par>
-[...52 lines deleted...]
-                              </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
@@ -18519,51 +18453,65 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
               </a:rPr>
-              <a:t>Look and say.</a:t>
+              <a:t>Look </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-CN" altLang="en-US" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+              </a:rPr>
+              <a:t>nd say.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="直接连接符 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5220B27-7270-54F0-9DFF-6008542652BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4484940" y="1383636"/>
             <a:ext cx="2557584" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
@@ -21327,51 +21275,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>498</Words>
+  <Words>499</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>宽屏</PresentationFormat>
   <Paragraphs>105</Paragraphs>
   <Slides>25</Slides>
   <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>21</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>