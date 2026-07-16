--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="283" r:id="rId2"/>
     <p:sldId id="316" r:id="rId3"/>
     <p:sldId id="355" r:id="rId4"/>
     <p:sldId id="344" r:id="rId5"/>
     <p:sldId id="388" r:id="rId6"/>
     <p:sldId id="356" r:id="rId7"/>
@@ -157,150 +159,158 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{A25D28D0-4494-CD1C-6355-C4A122ED3771}" name="Fltrp S.H" initials="FS" userId="0b07ce3dd7440edc" providerId="Windows Live"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Microsoft 帐户" initials="M帐" lastIdx="14" clrIdx="0"/>
   <p:cmAuthor id="361972285" name="热心市民陈" initials="热" lastIdx="1" clrIdx="1"/>
   <p:cmAuthor id="361972286" name="高林" initials="高林" lastIdx="4" clrIdx="2">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="4f5d51cfafde732f" providerId="Windows Live"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
   <p:cmAuthor id="361972287" name="FLTRP_JCSZ" initials="FLTRP_JCS" lastIdx="6" clrIdx="3">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="FLTRP_JCSZ" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="DE9050"/>
+    <a:srgbClr val="F2F2F2"/>
     <a:srgbClr val="3A5542"/>
     <a:srgbClr val="FCF9FF"/>
     <a:srgbClr val="FFC000"/>
     <a:srgbClr val="FFF479"/>
     <a:srgbClr val="E4D622"/>
     <a:srgbClr val="4C93EC"/>
     <a:srgbClr val="3B5643"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr>
+  <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="12198" autoAdjust="0"/>
-    <p:restoredTop sz="67091" autoAdjust="0"/>
+    <p:restoredTop sz="93269" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="2644" y="56"/>
+        <p:origin x="96" y="197"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -345,51 +355,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2249B145-E5F6-4C39-B011-2A7D33D9E218}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="幻灯片图像占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1065,51 +1075,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版副标题样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1228,51 +1238,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1401,51 +1411,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1505,51 +1515,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1981,51 +1991,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A685A6CA-0CF8-4C0F-A4EF-5C6C0D45FAAD}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2247,51 +2257,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2487,51 +2497,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2711,51 +2721,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3070,51 +3080,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>五级</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日期占位符 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="页脚占位符 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3182,51 +3192,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版标题样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3272,51 +3282,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3542,51 +3552,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3789,51 +3799,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:t>单击此处编辑母版文本样式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3999,51 +4009,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{65C81984-DBB1-4D72-8EBE-16FAD39B3D34}" type="datetimeFigureOut">
               <a:rPr lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2025/7/17</a:t>
+              <a:t>2026/7/3</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4415,51 +4425,51 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -6052,255 +6062,148 @@
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="图片 5" descr="图片包含 蛋糕, 桌子, 生日, 玩具&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="9" name="图片 8" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F727C2E8-041A-C361-085C-A96497F56D68}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B6CF2F-DA9C-CF01-5E6F-511176C901B3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="9751" r="6624"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7463868" y="3944020"/>
-            <a:ext cx="2450092" cy="2334812"/>
+            <a:off x="2322006" y="3931742"/>
+            <a:ext cx="2188504" cy="2359368"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="图片 6" descr="图片包含 图形用户界面&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="10" name="图片 9" descr="电脑游戏的截图&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A172378-D96C-A71C-A174-95AFB19A1FE7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53FB52FB-3C5D-A8EC-C3A6-D6111E638C30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4755680" y="3936745"/>
-            <a:ext cx="2450092" cy="2328399"/>
+            <a:off x="5088615" y="1448915"/>
+            <a:ext cx="2151719" cy="2417549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="图片 8" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+          <p:cNvPr id="12" name="图片 11" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B6CF2F-DA9C-CF01-5E6F-511176C901B3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64224AF3-A7F8-7458-30D2-13D5B404393E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2322006" y="3931742"/>
-[...106 lines deleted...]
-          <a:xfrm>
             <a:off x="2504886" y="1463318"/>
             <a:ext cx="2240469" cy="2417550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{913EF616-CAD5-BE1E-EEF0-98733EBA33FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3149226" y="864140"/>
             <a:ext cx="5558529" cy="584775"/>
           </a:xfrm>
@@ -6357,505 +6260,468 @@
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="014E6A"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="图片 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0883F7E0-6A86-5480-3042-9D71D323A10F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7462558" y="1448915"/>
+            <a:ext cx="2369600" cy="2440092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="图片 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEDF0B98-0039-E351-54EE-7F3092C61C2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4709226" y="3944020"/>
+            <a:ext cx="2555926" cy="2334812"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="图片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A461146F-B65A-CE2F-D559-7A99426FA84C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7402526" y="3944020"/>
+            <a:ext cx="2598457" cy="2334812"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="文本框 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5643000" y="5774033"/>
+            <a:ext cx="1454043" cy="521970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tom</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="文本框 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3394760" y="5790543"/>
+            <a:ext cx="1619250" cy="521970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Wenwen</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="文本框 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="627078" y="5730874"/>
+            <a:ext cx="2082165" cy="521970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Qingqing</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="文本框 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9864725" y="5784193"/>
+            <a:ext cx="1454043" cy="521970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Feifei</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="文本框 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7728597" y="5773354"/>
+            <a:ext cx="1654175" cy="521970"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tongtong</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="黑体" panose="02010609060101010101" pitchFamily="49" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="图片 7"/>
+          <p:cNvPr id="5" name="图片 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:clrChange>
               <a:clrFrom>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:clrFrom>
               <a:clrTo>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="100000"/>
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:clrTo>
             </a:clrChange>
           </a:blip>
+          <a:srcRect t="6981" b="2618"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3307651" y="2020749"/>
-            <a:ext cx="1793469" cy="4221935"/>
+            <a:off x="431837" y="3431154"/>
+            <a:ext cx="2086875" cy="2218055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...223 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="图片 4"/>
+          <p:cNvPr id="11" name="图片 10"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:clrChange>
               <a:clrFrom>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="100000"/>
                 </a:srgbClr>
               </a:clrFrom>
               <a:clrTo>
                 <a:srgbClr val="FFFFFF">
                   <a:alpha val="100000"/>
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:clrTo>
             </a:clrChange>
           </a:blip>
-          <a:srcRect t="6981" b="2618"/>
-[...37 lines deleted...]
-          </a:blip>
           <a:srcRect t="10234" r="6037" b="11745"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7928729" y="3306354"/>
             <a:ext cx="1454043" cy="2467657"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...87 lines deleted...]
-      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="矩形 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2355C599-213F-3938-5501-C922682241C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4233171" y="864140"/>
             <a:ext cx="3134465" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -6912,59 +6778,236 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="图片 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{972CE80A-5AEC-AAB0-DFB1-B5443C88EE30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9511034" y="3706478"/>
+            <a:ext cx="2249129" cy="2065776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="图片 12" descr="卡通人物">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F196D466-7041-E2B7-4ECE-4ADFC2F9463B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FFFFFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FFFFFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9455498" y="3706478"/>
-            <a:ext cx="2206480" cy="1924586"/>
+            <a:off x="3310141" y="2333065"/>
+            <a:ext cx="1512791" cy="3518120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="椭圆形标注 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7141403" y="1343677"/>
+            <a:ext cx="3531705" cy="1270994"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeEllipseCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -57081"/>
+              <a:gd name="adj2" fmla="val 65804"/>
+            </a:avLst>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-CN" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I’m Tom. Nice to meet you!</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-CN" altLang="en-US" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="图片 22" descr="卡通人物&#10;&#10;AI 生成的内容可能不正确。">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E590BB6-6652-335A-A14D-7D6B9401C667}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:clrChange>
+              <a:clrFrom>
+                <a:srgbClr val="FEFEFF"/>
+              </a:clrFrom>
+              <a:clrTo>
+                <a:srgbClr val="FEFEFF">
+                  <a:alpha val="0"/>
+                </a:srgbClr>
+              </a:clrTo>
+            </a:clrChange>
+            <a:extLst>
+              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <a14:imgLayer r:embed="rId7">
+                    <a14:imgEffect>
+                      <a14:backgroundRemoval t="6010" b="93870" l="9989" r="89900">
+                        <a14:foregroundMark x1="49777" y1="21314" x2="52455" y2="19752"/>
+                        <a14:foregroundMark x1="60379" y1="20913" x2="63114" y2="19351"/>
+                        <a14:foregroundMark x1="14007" y1="29728" x2="14007" y2="29728"/>
+                        <a14:foregroundMark x1="15904" y1="27965" x2="13728" y2="27564"/>
+                        <a14:foregroundMark x1="26563" y1="23838" x2="26563" y2="23838"/>
+                        <a14:foregroundMark x1="24107" y1="23678" x2="24107" y2="23678"/>
+                        <a14:foregroundMark x1="24888" y1="26002" x2="24888" y2="26002"/>
+                        <a14:foregroundMark x1="44308" y1="94030" x2="44308" y2="94030"/>
+                        <a14:foregroundMark x1="42634" y1="92869" x2="42634" y2="92869"/>
+                        <a14:foregroundMark x1="62556" y1="7973" x2="62556" y2="7973"/>
+                        <a14:foregroundMark x1="56864" y1="7772" x2="56864" y2="7772"/>
+                        <a14:foregroundMark x1="46205" y1="7772" x2="46205" y2="7772"/>
+                        <a14:foregroundMark x1="47042" y1="9535" x2="59319" y2="6410"/>
+                        <a14:foregroundMark x1="65848" y1="10537" x2="57924" y2="6010"/>
+                        <a14:foregroundMark x1="69141" y1="93830" x2="69141" y2="93830"/>
+                        <a14:foregroundMark x1="69420" y1="93830" x2="69420" y2="93830"/>
+                        <a14:foregroundMark x1="68025" y1="93830" x2="71875" y2="93069"/>
+                        <a14:foregroundMark x1="49219" y1="19151" x2="52232" y2="21915"/>
+                        <a14:foregroundMark x1="61217" y1="18750" x2="65011" y2="19551"/>
+                      </a14:backgroundRemoval>
+                    </a14:imgEffect>
+                  </a14:imgLayer>
+                </a14:imgProps>
+              </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103425" y="2495150"/>
+            <a:ext cx="2409461" cy="3356035"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>