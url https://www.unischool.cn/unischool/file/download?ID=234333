--- v0 (2026-05-06)
+++ v1 (2026-07-16)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="21289E16" w14:textId="6DD9E618" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -104,51 +104,51 @@
     </w:p>
     <w:p w14:paraId="2E45749B" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一、单元主题概述</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1C7690" w14:textId="5B5D1948" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>本单元主题属于</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -218,61 +218,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>同伴交往，互相尊重</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>子主题内容。旨在引导学生在生活中形成积极交友的态度，能简单交流个人信息，体会交友的乐趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B804C11" w14:textId="77777777" w:rsidR="00BD3AFF" w:rsidRPr="00BD3AFF" w:rsidRDefault="00BD3AFF" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76525E01" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、单元教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDB6D87" w14:textId="10AF499F" w:rsidR="00E34B65" w:rsidRDefault="009F6766" w:rsidP="0057794A">
@@ -352,157 +352,157 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通过</w:t>
       </w:r>
       <w:r w:rsidR="008B1C92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>朗读</w:t>
       </w:r>
       <w:r w:rsidR="009F6766" w:rsidRPr="00A33F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>韵文，掌握简单的问候与交友用语。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5043D047" w14:textId="363AE9B3" w:rsidR="008A3AE5" w:rsidRDefault="00A33F94" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="FZXSSK--GBK1-0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B161A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B161A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6766" w:rsidRPr="00A33F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>通过配图故事，掌握简单的自我介绍用语，并通过角色扮演活动增进对故事的理解。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B161A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B161A">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3AE5" w:rsidRPr="00A33F94">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="FZXSSK--GBK1-0" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>模拟交友情境，用所学语言进行简单的对话。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D9A76E" w14:textId="370F7E54" w:rsidR="008A3AE5" w:rsidRPr="006D5D1C" w:rsidRDefault="00A33F94" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B161A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001B161A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009F6766" w:rsidRPr="00A33F94">
-[...23 lines deleted...]
-      <w:r w:rsidR="008A3AE5" w:rsidRPr="00A33F94">
+      <w:r w:rsidR="008A3AE5" w:rsidRPr="006D5D1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="FZXSSK--GBK1-0" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>模拟交友情境，用所学语言进行简单的对话。</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>在真实情境中使用恰当的语言进行交友，并在此过程中，体会交友的乐趣。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49713705" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="005C7FD9" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199771F8" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、分课时教学设计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3089442E" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1313,188 +1313,188 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OK? OK!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1EBB54" w14:textId="77777777" w:rsidR="00DA5667" w:rsidRDefault="00DA5667" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0974FE66" w14:textId="6DE63489" w:rsidR="005C7FD9" w:rsidRDefault="00892B9D" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="009F6766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9744" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2098"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3110"/>
+        <w:gridCol w:w="2274"/>
+        <w:gridCol w:w="4482"/>
+        <w:gridCol w:w="2988"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C7FD9" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="005C7FD9" w14:paraId="4DE2075F" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8049FE" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A37FC0" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4968A07F" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009909D2" w14:paraId="7E91B15A" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="009909D2" w14:paraId="7E91B15A" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C101878" w14:textId="66ADE987" w:rsidR="009909D2" w:rsidRDefault="00585429" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00585429">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1758,51 +1758,51 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E22F43D" w14:textId="16279E85" w:rsidR="009909D2" w:rsidRDefault="009909D2" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E009C9C" w14:textId="4DCAE69D" w:rsidR="009909D2" w:rsidRDefault="007809D6" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="009909D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -2441,51 +2441,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009909D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EE26B30" w14:textId="2A12C11F" w:rsidR="009909D2" w:rsidRDefault="009909D2" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生听录音，验证猜测并跟读</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，学习</w:t>
             </w:r>
             <w:r w:rsidR="00AA37D8">
@@ -2790,51 +2790,51 @@
               </w:rPr>
               <w:t>青铜人与青铜鸟都</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>会说什么。</w:t>
             </w:r>
             <w:r w:rsidR="002D6007">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>然后听录音，验证猜测。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="480E949B" w14:textId="723D6C6F" w:rsidR="009909D2" w:rsidRPr="00C17AFB" w:rsidRDefault="009909D2" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C17AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>教师观察学生是否能分辨</w:t>
             </w:r>
             <w:r w:rsidRPr="00C17AFB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -3160,54 +3160,54 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="775B246F" w14:textId="379A19AA" w:rsidR="009909D2" w:rsidRPr="002C3538" w:rsidRDefault="009909D2" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7FD9" w14:paraId="787E8EAC" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="005C7FD9" w14:paraId="787E8EAC" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="49D481A6" w14:textId="42B42C2B" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -3227,54 +3227,54 @@
               <w:t>本阶段学习活动旨在帮助学生感知单元主题。通过观察图片、听录音、跟读韵文等活动理解韵文内容，学习核心语言，体会</w:t>
             </w:r>
             <w:r w:rsidR="004009D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>如何在情境中礼貌得体地问候新朋友，为后续完整地表演</w:t>
             </w:r>
             <w:r w:rsidR="00160C4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文做好准备。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7FD9" w14:paraId="73DC1D23" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="005C7FD9" w14:paraId="73DC1D23" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21CDA22B" w14:textId="5D9ADE01" w:rsidR="005C7FD9" w:rsidRDefault="00160C4A" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD29A8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD29A8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
@@ -3327,51 +3327,51 @@
             </w:r>
             <w:r w:rsidR="007A75FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>并</w:t>
             </w:r>
             <w:r w:rsidR="00816899">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>与同伴合作表演韵文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1B57AD" w14:textId="4B8DDBE4" w:rsidR="005C7FD9" w:rsidRDefault="000A6E81" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="001338D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -3777,51 +3777,51 @@
               </w:rPr>
               <w:t>所学</w:t>
             </w:r>
             <w:r w:rsidR="004D5DC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>内容</w:t>
             </w:r>
             <w:r w:rsidR="00B17A29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="709BE5B7" w14:textId="0E2E516F" w:rsidR="005C7FD9" w:rsidRDefault="00B236E6" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4063,63 +4063,62 @@
               <w:t>同时</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察学生与同伴交流时的表情和语气是否得体</w:t>
             </w:r>
             <w:r w:rsidR="00852951">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA792F" w14:paraId="05D16856" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="00FA792F" w14:paraId="05D16856" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE4AD18" w14:textId="29067184" w:rsidR="00FA792F" w:rsidDel="00FA792F" w:rsidRDefault="00FB07E5" w:rsidP="0057794A">
+          <w:p w14:paraId="5EE4AD18" w14:textId="29067184" w:rsidR="00FA792F" w:rsidDel="00FA792F" w:rsidRDefault="00FB07E5" w:rsidP="002167EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D32C52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>设计意图：</w:t>
             </w:r>
             <w:r w:rsidR="002159EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -4150,87 +4149,87 @@
               <w:t>完整的韵文，巩固本课时学习的核心语言</w:t>
             </w:r>
             <w:r w:rsidR="00CA3791">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，同时引导学生在真实交友情境中运用所学语言与班级同学打招呼，结交新朋友</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7FD9" w14:paraId="587B6CCB" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="005C7FD9" w14:paraId="587B6CCB" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63AF55CC" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="009F6766" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>作业布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7FD9" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00A070CE">
+      <w:tr w:rsidR="005C7FD9" w14:paraId="1B238682" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9744" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE15233" w14:textId="3AA5EBCD" w:rsidR="00820E2C" w:rsidRPr="00410C92" w:rsidRDefault="005502A0" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
@@ -4415,755 +4414,755 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>课时教学目标</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3387881E" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>通过本课时学习，学生能够：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717DA516" w14:textId="02AF737B" w:rsidR="00566DA7" w:rsidRPr="009015E9" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009015E9">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="009015E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（</w:t>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72AB8" w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>在</w:t>
       </w:r>
       <w:r w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>看、听、读等活动</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72AB8" w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，理解故事内容。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C33340D" w14:textId="1FEDECFC" w:rsidR="00566DA7" w:rsidRPr="009015E9" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="009015E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72AB8" w:rsidRPr="009015E9">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009015E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>在</w:t>
-      </w:r>
+        <w:t>）在图片的帮助下进行简单的看图说话。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5360C8B0" w14:textId="186C440B" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009015E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>看、听、读等活动</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72AB8" w:rsidRPr="009015E9">
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009015E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057404">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="007B41FA" w:rsidRPr="00057404">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>中</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009015E9">
+        <w:t>熟练运用与问候、交友和自我介绍相关的表达，并在具体情境</w:t>
+      </w:r>
+      <w:r w:rsidR="004170EB" w:rsidRPr="00057404">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，理解故事内容。</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>中使用所学表达</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72AB8" w:rsidRPr="00057404">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009015E9">
+        <w:t>与新朋友</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057404">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...19 lines deleted...]
-        <w:t>）在图片的帮助下进行简单的看图说话。</w:t>
+        <w:t>打招呼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5360C8B0" w14:textId="186C440B" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+    <w:p w14:paraId="42FFEC6B" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009015E9">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42FFEC6B" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+    <w:p w14:paraId="6F1D8E99" w14:textId="61967664" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277D0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00277D0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>核心语言</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF47998" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>【核心单词】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EEFC3E" w14:textId="498393E3" w:rsidR="00A40681" w:rsidRDefault="0019750E" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>【核心单词】</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ello,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>h</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ello,</w:t>
+        <w:t>you,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>you,</w:t>
+        <w:t>hi,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hi,</w:t>
+        <w:t>play,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FA2727" w:rsidRPr="00FA2727">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be, friend, I, my, name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AD096E" w14:textId="5C7231D7" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>【核心句型】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B56685" w14:textId="736F3E89" w:rsidR="00DE279B" w:rsidRDefault="00DE279B" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>play,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hello</w:t>
+      </w:r>
+      <w:r w:rsidR="00074CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272AB2B7" w14:textId="571FA0BC" w:rsidR="00DE279B" w:rsidRDefault="00DE279B" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>be, friend, I, my, name</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hi</w:t>
+      </w:r>
+      <w:r w:rsidR="00074CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AD096E" w14:textId="5C7231D7" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+    <w:p w14:paraId="2C16EB61" w14:textId="77777777" w:rsidR="00DE279B" w:rsidRDefault="00DE279B" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nice to meet you! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6CDE2E" w14:textId="7789E2C8" w:rsidR="00566DA7" w:rsidRDefault="00411CCF" w:rsidP="0057794A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>【核心句型】</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>I’m Tom. (I’m = I am)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272AB2B7" w14:textId="571FA0BC" w:rsidR="00DE279B" w:rsidRDefault="00DE279B" w:rsidP="0057794A">
+    <w:p w14:paraId="5A9464C6" w14:textId="02AB641A" w:rsidR="00566DA7" w:rsidRDefault="00411CCF" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...21 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Nice to meet you! </w:t>
+        <w:t>My name is Wenwen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6CDE2E" w14:textId="7789E2C8" w:rsidR="00566DA7" w:rsidRDefault="00411CCF" w:rsidP="0057794A">
+    <w:p w14:paraId="4FD5D69D" w14:textId="6C5AE3B1" w:rsidR="00566DA7" w:rsidRPr="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="59971462" w14:textId="40A77B05" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5ECE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BA5ECE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2381"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3743"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="4564"/>
+        <w:gridCol w:w="3043"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566DA7" w14:paraId="3E2ADBEA" w14:textId="77777777" w:rsidTr="00A375AA">
+      <w:tr w:rsidR="00566DA7" w14:paraId="3E2ADBEA" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F5DB28" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3799" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E5420E" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B23F996" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566DA7" w14:paraId="6FB54F6A" w14:textId="77777777" w:rsidTr="00663DDD">
+      <w:tr w:rsidR="00566DA7" w14:paraId="6FB54F6A" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D43737B" w14:textId="1D41D629" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00100CD4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00100CD4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5287,51 +5286,51 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="045EB8BF" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3799" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E23115" w14:textId="405FBEA0" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00AA7530">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -5540,908 +5539,888 @@
             <w:r w:rsidR="00310A2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟随视频</w:t>
             </w:r>
             <w:r w:rsidR="00F1204B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>朗读本单元</w:t>
             </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>第一课</w:t>
+              <w:t>第一课时</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1204B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习</w:t>
             </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>的韵文。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF9BAC0" w14:textId="7BA1EDA6" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>时</w:t>
-[...8 lines deleted...]
-              <w:t>学习</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Look and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407E0BC0" w14:textId="20404D77" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C0BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的图片，在教师的引导下认识故事发生的场景</w:t>
+            </w:r>
+            <w:r w:rsidR="007B1984">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>预测人物对话</w:t>
+            </w:r>
+            <w:r w:rsidR="007B1984">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>内容</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E95A0D6" w14:textId="70DA5F85" w:rsidR="00566DA7" w:rsidRPr="00AB2C7B" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>T: What can you see?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4814A7" w14:textId="708CC3B2" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ss: A girl and a boy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214CF528" w14:textId="232012E2" w:rsidR="00566DA7" w:rsidRPr="00AB2C7B" w:rsidRDefault="004071D4" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: Where are they? </w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7" w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t school</w:t>
+            </w:r>
+            <w:r w:rsidR="004A396B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or at home</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7" w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2065B2A2" w14:textId="208132E2" w:rsidR="00566DA7" w:rsidRPr="00AB2C7B" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ss: At home.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7882C60B" w14:textId="6F7FD17D" w:rsidR="00566DA7" w:rsidRPr="00AB2C7B" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Right.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>They are i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n the yard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Look at the girl. She is waving her hand. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What will </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>she</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB2C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say?</w:t>
+            </w:r>
+            <w:r w:rsidR="00C811B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007564F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指着女孩挥舞的手臂</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7D0C7C" w14:textId="1704BAE2" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="005205D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s: Maybe she will say “Hello! / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hi!”. Or maybe…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676CB710" w14:textId="77777777" w:rsidR="00E03191" w:rsidRDefault="00E03191" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E54D779" w14:textId="0839023C" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DB227D" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>录音</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，验证预测并跟读。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC6CD9C" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11CA95FE" w14:textId="35B174A0" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Look and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E8ED38" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017627D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的图片，预测男孩会如何回应女孩的话。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FD2B87" w14:textId="77777777" w:rsidR="009D2668" w:rsidRDefault="009D2668" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10E6A546" w14:textId="24DCBBEA" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>. Listen, check and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7F6026" w14:textId="667BA2CC" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生听录音，验证猜测并跟读，然后在教师的引导下</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学习“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’m…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00491ACD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句型</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5398432E" w14:textId="021A0941" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>. Look and say.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407E0BC0" w14:textId="20404D77" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
-[...130 lines deleted...]
-              <w:t xml:space="preserve">T: Where are they? </w:t>
+          <w:p w14:paraId="6C8D8577" w14:textId="76515B21" w:rsidR="00566DA7" w:rsidRDefault="00885275" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生根据教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E34DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页中男孩说的话</w:t>
             </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...248 lines deleted...]
-              <w:t>4</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，猜测女孩</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>接下来会</w:t>
             </w:r>
             <w:r w:rsidR="00566DA7">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说的话。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F5A749" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="761F4819" w14:textId="5B52F634" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Listen, check and repeat.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27DB227D" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
-[...238 lines deleted...]
-          <w:p w14:paraId="5398432E" w14:textId="021A0941" w:rsidR="00566DA7" w:rsidRDefault="00C04BFF" w:rsidP="0057794A">
+          <w:p w14:paraId="291DEA35" w14:textId="7CEC39A6" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7</w:t>
-[...132 lines deleted...]
-              </w:rPr>
               <w:t>学生</w:t>
             </w:r>
             <w:r w:rsidR="001839D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>观察</w:t>
             </w:r>
             <w:r w:rsidR="00B05F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教材第</w:t>
             </w:r>
             <w:r w:rsidR="00B05F91" w:rsidRPr="00E34DF2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -6952,51 +6931,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Look and say.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="766E6E92" w14:textId="454056D4" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>学生观察教材第</w:t>
             </w:r>
             <w:r w:rsidRPr="009674B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>页的图片，</w:t>
             </w:r>
             <w:r w:rsidR="00663DDD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -7109,97 +7087,86 @@
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidR="008D5AA1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>对话</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750B6CE3" w14:textId="77777777" w:rsidR="007142A7" w:rsidRDefault="007142A7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="525D47C9" w14:textId="77777777" w:rsidR="007142A7" w:rsidRDefault="007142A7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F97C5A8" w14:textId="77777777" w:rsidR="007142A7" w:rsidRDefault="007142A7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C869D7D" w14:textId="77777777" w:rsidR="007142A7" w:rsidRDefault="007142A7" w:rsidP="0057794A">
-            <w:pPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="3354ADFC" w14:textId="77777777" w:rsidR="007142A7" w:rsidRDefault="007142A7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A7AEF1E" w14:textId="77777777" w:rsidR="004967C2" w:rsidRDefault="004967C2" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20AF993E" w14:textId="3B4B54A5" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -7249,87 +7216,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>韵文。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5E08A9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00C04BFF" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E37A42B" w14:textId="77777777" w:rsidR="00100CD4" w:rsidRDefault="00100CD4" w:rsidP="0057794A">
+          <w:p w14:paraId="387F1A7B" w14:textId="762ED894" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生能否观察图片</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>获取关键信息、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>预测故事内容，</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7475,2969 +7427,2747 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57616318" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E237865" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="40240732" w14:textId="77777777" w:rsidR="00100CD4" w:rsidRDefault="00100CD4" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774080CE" w14:textId="77777777" w:rsidR="00100CD4" w:rsidRDefault="00100CD4" w:rsidP="0057794A">
+          <w:p w14:paraId="577B3101" w14:textId="77777777" w:rsidR="00E03191" w:rsidRDefault="00E03191" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A56118C" w14:textId="77777777" w:rsidR="00100CD4" w:rsidRDefault="00100CD4" w:rsidP="0057794A">
+          <w:p w14:paraId="42F371DE" w14:textId="1D600D24" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的发音</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="106425CC" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40240732" w14:textId="77777777" w:rsidR="00100CD4" w:rsidRDefault="00100CD4" w:rsidP="0057794A">
+          <w:p w14:paraId="6D0AB5E9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00B71F77" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="577B3101" w14:textId="77777777" w:rsidR="00E03191" w:rsidRDefault="00E03191" w:rsidP="0057794A">
+          <w:p w14:paraId="4EF18B54" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42F371DE" w14:textId="1D600D24" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
-[...70 lines deleted...]
-          <w:p w14:paraId="106425CC" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="237AEDB5" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D0AB5E9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00B71F77" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="3DFE0A93" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EF18B54" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="56051BEA" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="237AEDB5" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="1D0CD2E0" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DFE0A93" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="1002A050" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56051BEA" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="4FCCD4BC" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D0CD2E0" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="000A0891" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1002A050" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="1BF7551B" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FCCD4BC" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="7A88A9A6" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="000A0891" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="67E13FA9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BF7551B" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="47542810" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A88A9A6" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="0291B659" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67E13FA9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="2B0D2137" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47542810" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="31C00D41" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0291B659" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="2FC95207" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B0D2137" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="0DDC85FE" w14:textId="44120313" w:rsidR="00C86B38" w:rsidRDefault="00C86B38" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31C00D41" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="6AD6E735" w14:textId="77777777" w:rsidR="00C86B38" w:rsidRDefault="00C86B38" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FC95207" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="78F75061" w14:textId="36F4DD34" w:rsidR="00504711" w:rsidRDefault="00504711" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="10D50221" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师关注学生的语音语调和情绪表达，及时给予纠正。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BF5426" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00504711" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FDE3F7F" w14:textId="294AEAB3" w:rsidR="00C86B38" w:rsidRDefault="00C86B38" w:rsidP="0057794A">
+          <w:p w14:paraId="050C1D6F" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00C86B38" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DDC85FE" w14:textId="44120313" w:rsidR="00C86B38" w:rsidRDefault="00C86B38" w:rsidP="0057794A">
+          <w:p w14:paraId="3CD1E6D1" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00C86B38" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AD6E735" w14:textId="77777777" w:rsidR="00C86B38" w:rsidRDefault="00C86B38" w:rsidP="0057794A">
+          <w:p w14:paraId="5B90C24E" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="006A2662" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78F75061" w14:textId="36F4DD34" w:rsidR="00504711" w:rsidRDefault="00504711" w:rsidP="0057794A">
+          <w:p w14:paraId="37678E59" w14:textId="77777777" w:rsidR="003D534F" w:rsidRDefault="003D534F" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="56BF5426" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00504711" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          </w:p>
+          <w:p w14:paraId="1C33434D" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="050C1D6F" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00C86B38" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="75A9B38A" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CD1E6D1" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00C86B38" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="0A59BBC8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B90C24E" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="006A2662" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="2F85AADE" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37678E59" w14:textId="77777777" w:rsidR="003D534F" w:rsidRDefault="003D534F" w:rsidP="0057794A">
+          <w:p w14:paraId="35F8DDDE" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C33434D" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="2764519C" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75A9B38A" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="4E9B9DD8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A59BBC8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="43034EF2" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F85AADE" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="70F86DD5" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35F8DDDE" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="059A6F01" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2764519C" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="13074DF2" w14:textId="77777777" w:rsidR="00E65F71" w:rsidRDefault="00E65F71" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E9B9DD8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="14FF663A" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00504711" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43034EF2" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="25016A02" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70F86DD5" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="424C8546" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="059A6F01" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="3987664F" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13074DF2" w14:textId="77777777" w:rsidR="00E65F71" w:rsidRDefault="00E65F71" w:rsidP="0057794A">
+          <w:p w14:paraId="0C388790" w14:textId="0AFB3BFB" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14FF663A" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00504711" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566DA7" w14:paraId="3DA71279" w14:textId="77777777" w:rsidTr="00B44DEC">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B486E1" w14:textId="5DE8824E" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="00566DA7" w:rsidP="00BB0055">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D32C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，体会故事角色</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>交朋友的过程。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4F50">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>生在教师的帮助下，通过</w:t>
+            </w:r>
+            <w:r w:rsidR="0037471F">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>看图</w:t>
+            </w:r>
+            <w:r w:rsidR="003E4F50">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>预测信息、验证信息等方式，逐步</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>理</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>清故事脉络，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟随故事角色认识新朋友；</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同时通过听音、模仿、跟读等方式，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>理解交友过程中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>使用的简单语言，为后续的语言输出活动奠定基础。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566DA7" w14:paraId="366D25B2" w14:textId="77777777" w:rsidTr="00B44DEC">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7C704B" w14:textId="41CB8F7E" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="009A6D08" w:rsidP="0057794A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5498B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>（2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F11A2F" w:rsidRPr="00C5498B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在图片的帮助下进行简单的看图说话。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ECB9E6" w14:textId="725A5D91" w:rsidR="00566DA7" w:rsidRDefault="005B3156" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00D44725">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Watch the video and r</w:t>
+            </w:r>
+            <w:r w:rsidR="00D44725">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>epeat</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A47F6D" w14:textId="57F53020" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观看视频，</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读故事。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B94E64" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="001C623C" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E012B58" w14:textId="0EAF0A3D" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005B3156">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> point and repeat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE8A0B8" w14:textId="1B861C13" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生逐句听故事录音，指读</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4F8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006A6CD8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DDE3E37" w14:textId="24221758" w:rsidR="00566DA7" w:rsidRDefault="00261D63" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Read and number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFF42E5" w14:textId="0DB06F4D" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生完成教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B3D12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B3D12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，并核对答案。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EF3663" w14:textId="77777777" w:rsidR="0037471F" w:rsidRDefault="0037471F" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AB621F5" w14:textId="74441ED4" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00261D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. L</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB54F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB54F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB54F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38419AE2" w14:textId="745FAEBD" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B3D12">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的故事图片，</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3D0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>根据提示，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>复述故事。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DF92B6" w14:textId="55D87B6C" w:rsidR="00566DA7" w:rsidRPr="009E31DF" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生跟读故事的情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4F8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>指导或鼓励。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670C3C50" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00F80974" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="25016A02" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B72ADFD" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="424C8546" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13293711" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0CA1B143" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D2C0E6" w14:textId="5F06D643" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生对故事情节的理解情况，及时发现问题</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>并</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713F1703" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="001C623C" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="321A2138" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C62B7AB" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2F793EEE" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="122CCC0D" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="59700547" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B56A7B9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3987664F" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566DA7" w14:paraId="3FF8B1D5" w14:textId="77777777" w:rsidTr="00B44DEC">
+        <w:trPr>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="144BEE11" w14:textId="02EFD48E" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...54 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D32C52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生梳理故事脉络，通过看图说话的活动，巩固</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本课</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的核心语言。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566DA7" w14:paraId="3DA71279" w14:textId="77777777" w:rsidTr="00CF5986">
+      <w:tr w:rsidR="00566DA7" w14:paraId="2B588340" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B486E1" w14:textId="5DE8824E" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="42CAFFF0" w14:textId="6C158485" w:rsidR="00566DA7" w:rsidRDefault="009A6D08" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E505AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（3）</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA74D9" w:rsidRPr="00BA74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>熟练运用与问候、交友和自我介绍相关的表达，并在具体情境中使用所学表达</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB54F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>与新朋友</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA74D9" w:rsidRPr="00BA74D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>打招呼。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C95F93" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48644585" w14:textId="7386935E" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00261D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009A6D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, read and match.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CBE538" w14:textId="6529B8EF" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生完成教材第</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000240D7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>页的活动</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000240D7">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。观察图片，回顾图</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>片</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>中角色的名字</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>听录音，完成连线</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。然后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>核对答案，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟读</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>句子。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E257BD9" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F0CF9E3" w14:textId="0FB7F683" w:rsidR="00566DA7" w:rsidRDefault="00261D63" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. P</w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lay </w:t>
+            </w:r>
+            <w:r w:rsidR="00566DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the game.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDB734C" w14:textId="624FC0B0" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生在教师的引导下开展游戏。观察教师随机呈现的</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Max</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mimi</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>和</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的图片，根据图片，模仿相应角色的语气做自我介绍。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E311F1" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D0BFCC6" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00D32C76" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Look and say.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CAB667D" w14:textId="4B8F52C1" w:rsidR="00F66060" w:rsidRDefault="009006F1" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生观察教材呈现的图片，</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跟</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图中角色打</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>招呼并做自我介绍</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168799D9" w14:textId="40F9F85F" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
-              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>设计意图：</w:t>
-            </w:r>
+              <w:t>教师观察学生能否快速</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>说</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>出</w:t>
+            </w:r>
+            <w:r w:rsidR="0030465D">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>图片中</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>人物的名字和相应的自我介绍用语，及时发现并解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3710E589" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="772548B3" w14:textId="5CBB0B05" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>本阶段学习活动旨在引导学生在语境中理解故事内容，学习核心语言，体会故事角色</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
-                <w:sz w:val="24"/>
-[...75 lines deleted...]
-            </w:r>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>积极</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>参与互动，并观察学生对核心语言的掌握情况，及时发现并解决问题。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56959CF8" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B3CC7B" w14:textId="77777777" w:rsidR="00F60B9E" w:rsidRDefault="00F60B9E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40B86439" w14:textId="77777777" w:rsidR="00F60B9E" w:rsidRDefault="00F60B9E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C62F4DC" w14:textId="77777777" w:rsidR="00F60B9E" w:rsidRDefault="00F60B9E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566DA7" w14:paraId="366D25B2" w14:textId="77777777" w:rsidTr="00A375AA">
+      <w:tr w:rsidR="00566DA7" w14:paraId="623C4E2B" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7C704B" w14:textId="41CB8F7E" w:rsidR="00566DA7" w:rsidRPr="00D32C52" w:rsidRDefault="009A6D08" w:rsidP="0057794A">
-[...481 lines deleted...]
-          <w:p w14:paraId="47DF92B6" w14:textId="55D87B6C" w:rsidR="00566DA7" w:rsidRPr="009E31DF" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="7DAFF44E" w14:textId="3BDBCD64" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...237 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>设</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002011F0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>计意图：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002011F0">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动旨在引导学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>在情境中内</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>化、运用本课</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD5F0B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>时</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的核心语言，学会在日常交流中使用适切的语言问候他人</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52FAC">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>介绍自己，形成主动交友的意识。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566DA7" w14:paraId="3FF8B1D5" w14:textId="77777777" w:rsidTr="00CF5986">
+      <w:tr w:rsidR="00566DA7" w14:paraId="29376643" w14:textId="77777777" w:rsidTr="00702672">
         <w:trPr>
-          <w:trHeight w:val="55"/>
+          <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...978 lines deleted...]
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8FAEF3" w14:textId="77777777" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
+          <w:p w14:paraId="3E8FAEF3" w14:textId="6AF1FF2A" w:rsidR="00566DA7" w:rsidRDefault="00566DA7" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>作业内容</w:t>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566DA7" w14:paraId="5F022268" w14:textId="77777777" w:rsidTr="00DA5667">
+      <w:tr w:rsidR="00566DA7" w14:paraId="5F022268" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4561993E" w14:textId="239D7494" w:rsidR="005D4D9E" w:rsidRPr="000E5025" w:rsidRDefault="000E5025" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="003E66ED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
@@ -10798,51 +10528,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>核心语言</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3041A5BD" w14:textId="77777777" w:rsidR="00915874" w:rsidRDefault="00915874" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【核心单词】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618001ED" w14:textId="77777777" w:rsidR="00915874" w:rsidRDefault="00915874" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
@@ -11122,214 +10851,215 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>My name is Wenwen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8D960F" w14:textId="77777777" w:rsidR="00F7443C" w:rsidRPr="00F7443C" w:rsidRDefault="00F7443C" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0150F646" w14:textId="423E914A" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068585D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教学过程</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9714" w:type="dxa"/>
         <w:tblInd w:w="24" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2381"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3222"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="4468"/>
+        <w:gridCol w:w="2979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E6758E" w14:paraId="58484F2A" w14:textId="77777777" w:rsidTr="00684D37">
+      <w:tr w:rsidR="00E6758E" w14:paraId="58484F2A" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A0481F2" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教学目标</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F9E254" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学习活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3222" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="426C8572" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>效果评价</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6758E" w14:paraId="3A312F68" w14:textId="77777777" w:rsidTr="00684D37">
+      <w:tr w:rsidR="00E6758E" w14:paraId="3A312F68" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E2D5064" w14:textId="7725498A" w:rsidR="00872C1C" w:rsidRDefault="00A40680" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00B4241F" w:rsidRPr="00B4241F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00872C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -11344,51 +11074,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>介绍，并在此过程中，认识班级新同学。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C3A4D26" w14:textId="7852B457" w:rsidR="00E6758E" w:rsidRPr="00872C1C" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16227E71" w14:textId="401CADB2" w:rsidR="00E6758E" w:rsidRPr="000F5B6E" w:rsidRDefault="000F5B6E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00E6758E" w:rsidRPr="000F5B6E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -11831,61 +11561,51 @@
             <w:r w:rsidR="000D2433">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
             <w:r w:rsidR="00994D01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生模仿打鼓的动作</w:t>
             </w:r>
             <w:r w:rsidR="00994D01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>，用小</w:t>
-[...9 lines deleted...]
-              <w:t>棍子或笔轻轻敲击桌子，教师和其余学生依次传球，当</w:t>
+              <w:t>，用小棍子或笔轻轻敲击桌子，教师和其余学生依次传球，当</w:t>
             </w:r>
             <w:r w:rsidR="0044097C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>鼓声</w:t>
             </w:r>
             <w:r w:rsidR="00994D01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>停止时</w:t>
             </w:r>
             <w:r w:rsidR="00994D01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11947,75 +11667,74 @@
               <w:numPr>
                 <w:ilvl w:val="255"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>学生以小组或班级为单位，在教师的带领下开展传球游戏。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3222" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A460C68" w14:textId="4E8EB226" w:rsidR="00E6758E" w:rsidRDefault="00011D22" w:rsidP="0057794A">
+          <w:p w14:paraId="53553F75" w14:textId="6A77EDA8" w:rsidR="00902A5B" w:rsidRPr="00902A5B" w:rsidRDefault="00011D22" w:rsidP="00D33277">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>教师观察学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>能否</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>流利</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -12047,634 +11766,617 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>录音，带领学生</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>跟读</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5C0A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53553F75" w14:textId="77777777" w:rsidR="00902A5B" w:rsidRPr="00902A5B" w:rsidRDefault="00902A5B" w:rsidP="0057794A">
+          <w:p w14:paraId="691C9C7E" w14:textId="2C22416B" w:rsidR="00902A5B" w:rsidRDefault="001D2889" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否积极参与活动，判断学生对故事情节和核心语言的掌握情况，</w:t>
+            </w:r>
+            <w:r w:rsidR="00D30C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>及时给予帮助。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4417E49A" w14:textId="5D9241C5" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>观察学生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否使用恰当的语言、动作展现故事情节</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，评价</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>对故事的理解情况</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD5C0A">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A9D3B1" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRPr="00AF06CA" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="691C9C7E" w14:textId="2C22416B" w:rsidR="00902A5B" w:rsidRDefault="001D2889" w:rsidP="0057794A">
-[...117 lines deleted...]
-          <w:p w14:paraId="63A9D3B1" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRPr="00AF06CA" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="052B0EC9" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="052B0EC9" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="5FE2F48F" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FE2F48F" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="20CCECFD" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20CCECFD" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="70AC73FC" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70AC73FC" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="22EA6EBA" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22EA6EBA" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="16A6A9DE" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
+          </w:p>
+          <w:p w14:paraId="108E01B1" w14:textId="77777777" w:rsidR="00EB57DB" w:rsidRDefault="00EB57DB" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16A6A9DE" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
-[...11 lines deleted...]
-          <w:p w14:paraId="108E01B1" w14:textId="77777777" w:rsidR="00EB57DB" w:rsidRDefault="00EB57DB" w:rsidP="0057794A">
+          <w:p w14:paraId="69D9E7C5" w14:textId="77777777" w:rsidR="00902A5B" w:rsidRDefault="00902A5B" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69D9E7C5" w14:textId="77777777" w:rsidR="00902A5B" w:rsidRDefault="00902A5B" w:rsidP="0057794A">
+          <w:p w14:paraId="2FCFC2F5" w14:textId="77777777" w:rsidR="00293940" w:rsidRDefault="00293940" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FCFC2F5" w14:textId="77777777" w:rsidR="00293940" w:rsidRDefault="00293940" w:rsidP="0057794A">
+          <w:p w14:paraId="12CF6A64" w14:textId="0D87A7EF" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4153"/>
+                <w:tab w:val="right" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:rightChars="33" w:right="69"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>教师观察学生能否</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0EA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>积极</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>参与</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0EA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>游戏</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="003A27D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>能否运用所学</w:t>
+            </w:r>
+            <w:r w:rsidR="0051551A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>语言</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>准确得体地</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0EA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进行</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>自我介绍，</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0EA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要时</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>给予帮助和鼓励。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E6758E" w14:paraId="3E1E811E" w14:textId="77777777" w:rsidTr="00B44DEC">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF481A6" w14:textId="58CBF5DB" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-              <w:t>教师观察学生能否</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>设计意图：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>本阶段学习活动首先引导学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>复习第一、二课时所学的韵文和故事</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，回顾核心语言，然后</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>通过破冰游戏，帮助学生快速认识新同学，拉进彼此之间的距离，同时巩固本单元学习的核心语言，</w:t>
             </w:r>
             <w:r w:rsidR="00FC0EA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>积极</w:t>
-[...97 lines deleted...]
-              <w:t>给予帮助和鼓励。</w:t>
+              <w:t>让学生</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>进一步体会交友的乐趣。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6758E" w14:paraId="3E1E811E" w14:textId="77777777" w:rsidTr="00143491">
-[...92 lines deleted...]
-      <w:tr w:rsidR="00E6758E" w14:paraId="21C799E2" w14:textId="77777777" w:rsidTr="00D679E1">
+      <w:tr w:rsidR="00E6758E" w14:paraId="21C799E2" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334C1E23" w14:textId="55E69254" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00707E81">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00707E81">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00707E81">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00872C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>完成涂色活动，并表演与图片情境相匹配的对话内容。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2CEE13" w14:textId="23A3B611" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidR="00C20CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -12942,83 +12644,72 @@
               </w:rPr>
               <w:t>全班</w:t>
             </w:r>
             <w:r w:rsidR="000D2433">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>进行</w:t>
             </w:r>
             <w:r w:rsidR="00E6758E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>展示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3222" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F7039E9" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>教师观察学生的表现，允许学生对图片进行多样化解读，并提供必要的指导和帮助。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6A90B5" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="663E73A0" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04E6B558" w14:textId="0704F34B" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -13035,57 +12726,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>应用</w:t>
             </w:r>
             <w:r w:rsidR="0051551A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本单元所学内容</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6758E" w14:paraId="6E4281CC" w14:textId="77777777" w:rsidTr="00874BE1">
+      <w:tr w:rsidR="00E6758E" w14:paraId="6E4281CC" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9714" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01672D53" w14:textId="63F633AD" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="33" w:right="69"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -13146,93 +12837,104 @@
               <w:t>完成</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>思维能力的拓展和迁移</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6758E" w14:paraId="5824DA5A" w14:textId="77777777" w:rsidTr="00143491">
+      <w:tr w:rsidR="00E6758E" w14:paraId="5824DA5A" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9714" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087A553E" w14:textId="77777777" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
+          <w:p w14:paraId="087A553E" w14:textId="228162D5" w:rsidR="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>作业内容</w:t>
+              <w:t>作业</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>布置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E6758E" w14:paraId="5DA22A07" w14:textId="77777777" w:rsidTr="00874BE1">
+      <w:tr w:rsidR="00E6758E" w14:paraId="5DA22A07" w14:textId="77777777" w:rsidTr="00B44DEC">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9714" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="435BE90A" w14:textId="77777777" w:rsidR="005D4D9E" w:rsidRPr="00B47FD2" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="00445BD7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
@@ -13310,174 +13012,174 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56473B74" w14:textId="5206EF94" w:rsidR="00E6758E" w:rsidRPr="00E6758E" w:rsidRDefault="00E6758E" w:rsidP="0057794A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E6758E" w:rsidRPr="00E6758E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50601F02" w14:textId="77777777" w:rsidR="009D08DD" w:rsidRDefault="009D08DD">
+    <w:p w14:paraId="7B7CE223" w14:textId="77777777" w:rsidR="00861B2F" w:rsidRDefault="00861B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16A0A913" w14:textId="77777777" w:rsidR="009D08DD" w:rsidRDefault="009D08DD">
+    <w:p w14:paraId="6D507114" w14:textId="77777777" w:rsidR="00861B2F" w:rsidRDefault="00861B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FZXSSK--GBK1-0">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="56F71252" w14:textId="16769916" w:rsidR="005C7FD9" w:rsidRDefault="009F6766">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D679E1" w:rsidRPr="00D679E1">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-CN"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F86BA70" w14:textId="77777777" w:rsidR="005C7FD9" w:rsidRDefault="005C7FD9">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3816FB1B" w14:textId="77777777" w:rsidR="009D08DD" w:rsidRDefault="009D08DD">
+    <w:p w14:paraId="12D976D0" w14:textId="77777777" w:rsidR="00861B2F" w:rsidRDefault="00861B2F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="394D6E38" w14:textId="77777777" w:rsidR="009D08DD" w:rsidRDefault="009D08DD">
+    <w:p w14:paraId="63CB0E13" w14:textId="77777777" w:rsidR="00861B2F" w:rsidRDefault="00861B2F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E8101274"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E8101274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="EBD6A4F0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EBD6A4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
@@ -15395,52 +15097,52 @@
   <w:num w:numId="15" w16cid:durableId="568349437">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="834296647">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="640691120">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1788770119">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1204636754">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="886066380">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1460680285">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="183"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -15475,50 +15177,51 @@
     <w:rsid w:val="00074CBA"/>
     <w:rsid w:val="000755CA"/>
     <w:rsid w:val="00077DAB"/>
     <w:rsid w:val="00082333"/>
     <w:rsid w:val="00083C30"/>
     <w:rsid w:val="0008487E"/>
     <w:rsid w:val="00087289"/>
     <w:rsid w:val="0009080D"/>
     <w:rsid w:val="000A0FF2"/>
     <w:rsid w:val="000A2D0E"/>
     <w:rsid w:val="000A5732"/>
     <w:rsid w:val="000A6E81"/>
     <w:rsid w:val="000B2D7F"/>
     <w:rsid w:val="000B6F3B"/>
     <w:rsid w:val="000C3999"/>
     <w:rsid w:val="000C4D0B"/>
     <w:rsid w:val="000D0310"/>
     <w:rsid w:val="000D2433"/>
     <w:rsid w:val="000D2E68"/>
     <w:rsid w:val="000D5152"/>
     <w:rsid w:val="000E445D"/>
     <w:rsid w:val="000E44AD"/>
     <w:rsid w:val="000E5025"/>
     <w:rsid w:val="000E6F6D"/>
     <w:rsid w:val="000F1266"/>
+    <w:rsid w:val="000F3495"/>
     <w:rsid w:val="000F516F"/>
     <w:rsid w:val="000F5B6E"/>
     <w:rsid w:val="00100CD4"/>
     <w:rsid w:val="00101414"/>
     <w:rsid w:val="001026A9"/>
     <w:rsid w:val="00104ED1"/>
     <w:rsid w:val="00106C3D"/>
     <w:rsid w:val="001109F8"/>
     <w:rsid w:val="00111DFA"/>
     <w:rsid w:val="0011398B"/>
     <w:rsid w:val="0011758D"/>
     <w:rsid w:val="001240F5"/>
     <w:rsid w:val="001266FA"/>
     <w:rsid w:val="00130DD9"/>
     <w:rsid w:val="00132295"/>
     <w:rsid w:val="001338D0"/>
     <w:rsid w:val="0014187E"/>
     <w:rsid w:val="00142B7B"/>
     <w:rsid w:val="0014435D"/>
     <w:rsid w:val="0015486C"/>
     <w:rsid w:val="00155F23"/>
     <w:rsid w:val="00160C4A"/>
     <w:rsid w:val="0016165F"/>
     <w:rsid w:val="00161E29"/>
     <w:rsid w:val="00165BAB"/>
@@ -15540,50 +15243,51 @@
     <w:rsid w:val="001A6568"/>
     <w:rsid w:val="001A6FFF"/>
     <w:rsid w:val="001A7DAF"/>
     <w:rsid w:val="001B161A"/>
     <w:rsid w:val="001B1771"/>
     <w:rsid w:val="001B2F00"/>
     <w:rsid w:val="001B4873"/>
     <w:rsid w:val="001C2652"/>
     <w:rsid w:val="001C4290"/>
     <w:rsid w:val="001D2889"/>
     <w:rsid w:val="001D760C"/>
     <w:rsid w:val="001E40EB"/>
     <w:rsid w:val="001F0F25"/>
     <w:rsid w:val="001F3239"/>
     <w:rsid w:val="002006BD"/>
     <w:rsid w:val="002011F0"/>
     <w:rsid w:val="00201B17"/>
     <w:rsid w:val="00202C5E"/>
     <w:rsid w:val="00202E12"/>
     <w:rsid w:val="0020503E"/>
     <w:rsid w:val="00207778"/>
     <w:rsid w:val="002079E1"/>
     <w:rsid w:val="00210EBE"/>
     <w:rsid w:val="00213973"/>
     <w:rsid w:val="002159EB"/>
+    <w:rsid w:val="002167EA"/>
     <w:rsid w:val="00217EF1"/>
     <w:rsid w:val="00222E06"/>
     <w:rsid w:val="0022318E"/>
     <w:rsid w:val="00224256"/>
     <w:rsid w:val="00227D19"/>
     <w:rsid w:val="0023617A"/>
     <w:rsid w:val="00244115"/>
     <w:rsid w:val="0024453A"/>
     <w:rsid w:val="00253955"/>
     <w:rsid w:val="00261D63"/>
     <w:rsid w:val="00262F86"/>
     <w:rsid w:val="00267C76"/>
     <w:rsid w:val="00270E6A"/>
     <w:rsid w:val="00271B63"/>
     <w:rsid w:val="00277D0A"/>
     <w:rsid w:val="0028026D"/>
     <w:rsid w:val="00281207"/>
     <w:rsid w:val="0028437C"/>
     <w:rsid w:val="0029072E"/>
     <w:rsid w:val="00293940"/>
     <w:rsid w:val="00294C79"/>
     <w:rsid w:val="00297CA0"/>
     <w:rsid w:val="002A7955"/>
     <w:rsid w:val="002B0FF4"/>
     <w:rsid w:val="002B627E"/>
@@ -15600,50 +15304,51 @@
     <w:rsid w:val="002F2719"/>
     <w:rsid w:val="002F34C3"/>
     <w:rsid w:val="002F5241"/>
     <w:rsid w:val="0030037D"/>
     <w:rsid w:val="00300A24"/>
     <w:rsid w:val="0030465D"/>
     <w:rsid w:val="00304D8A"/>
     <w:rsid w:val="003060EF"/>
     <w:rsid w:val="00310A2E"/>
     <w:rsid w:val="003121E6"/>
     <w:rsid w:val="00312FE1"/>
     <w:rsid w:val="00313CCF"/>
     <w:rsid w:val="003255A9"/>
     <w:rsid w:val="00327A02"/>
     <w:rsid w:val="003323FF"/>
     <w:rsid w:val="0034049E"/>
     <w:rsid w:val="00347B24"/>
     <w:rsid w:val="003517F9"/>
     <w:rsid w:val="00354C8F"/>
     <w:rsid w:val="00355664"/>
     <w:rsid w:val="003573B3"/>
     <w:rsid w:val="003573DC"/>
     <w:rsid w:val="00363194"/>
     <w:rsid w:val="0037471F"/>
     <w:rsid w:val="003813BC"/>
+    <w:rsid w:val="003825C7"/>
     <w:rsid w:val="00385E36"/>
     <w:rsid w:val="00386178"/>
     <w:rsid w:val="00391DC8"/>
     <w:rsid w:val="00394BAD"/>
     <w:rsid w:val="00397E4D"/>
     <w:rsid w:val="003A27D2"/>
     <w:rsid w:val="003A36B9"/>
     <w:rsid w:val="003A5BB8"/>
     <w:rsid w:val="003B0420"/>
     <w:rsid w:val="003B1D02"/>
     <w:rsid w:val="003B53B9"/>
     <w:rsid w:val="003B75F3"/>
     <w:rsid w:val="003D5165"/>
     <w:rsid w:val="003D534F"/>
     <w:rsid w:val="003E02EA"/>
     <w:rsid w:val="003E1095"/>
     <w:rsid w:val="003E2138"/>
     <w:rsid w:val="003E4F50"/>
     <w:rsid w:val="003E5666"/>
     <w:rsid w:val="003E66ED"/>
     <w:rsid w:val="003F0300"/>
     <w:rsid w:val="003F220E"/>
     <w:rsid w:val="003F5615"/>
     <w:rsid w:val="003F5F48"/>
     <w:rsid w:val="004009D9"/>
@@ -15675,50 +15380,51 @@
     <w:rsid w:val="0048266E"/>
     <w:rsid w:val="004836B7"/>
     <w:rsid w:val="0048432C"/>
     <w:rsid w:val="00486151"/>
     <w:rsid w:val="004868AF"/>
     <w:rsid w:val="00490370"/>
     <w:rsid w:val="00491690"/>
     <w:rsid w:val="00491ACD"/>
     <w:rsid w:val="00493A0F"/>
     <w:rsid w:val="00494BA7"/>
     <w:rsid w:val="004967C2"/>
     <w:rsid w:val="0049788D"/>
     <w:rsid w:val="00497AE2"/>
     <w:rsid w:val="004A33C2"/>
     <w:rsid w:val="004A396B"/>
     <w:rsid w:val="004A550D"/>
     <w:rsid w:val="004A73E7"/>
     <w:rsid w:val="004B3D12"/>
     <w:rsid w:val="004C0BAC"/>
     <w:rsid w:val="004C63A9"/>
     <w:rsid w:val="004D085B"/>
     <w:rsid w:val="004D29E2"/>
     <w:rsid w:val="004D2F82"/>
     <w:rsid w:val="004D5AD9"/>
     <w:rsid w:val="004D5DC3"/>
+    <w:rsid w:val="004E38B9"/>
     <w:rsid w:val="004E596C"/>
     <w:rsid w:val="00501635"/>
     <w:rsid w:val="00501DEA"/>
     <w:rsid w:val="00504711"/>
     <w:rsid w:val="005049F6"/>
     <w:rsid w:val="005053E8"/>
     <w:rsid w:val="0051551A"/>
     <w:rsid w:val="0051732C"/>
     <w:rsid w:val="005205D4"/>
     <w:rsid w:val="00527E04"/>
     <w:rsid w:val="005309C9"/>
     <w:rsid w:val="00531CDE"/>
     <w:rsid w:val="00531EA7"/>
     <w:rsid w:val="0053407D"/>
     <w:rsid w:val="00534BD7"/>
     <w:rsid w:val="00540865"/>
     <w:rsid w:val="00541452"/>
     <w:rsid w:val="00546FF4"/>
     <w:rsid w:val="005502A0"/>
     <w:rsid w:val="005558DB"/>
     <w:rsid w:val="0055649D"/>
     <w:rsid w:val="00566DA7"/>
     <w:rsid w:val="00567FD8"/>
     <w:rsid w:val="00570209"/>
     <w:rsid w:val="005765D7"/>
@@ -15754,218 +15460,226 @@
     <w:rsid w:val="0061435C"/>
     <w:rsid w:val="00616ECA"/>
     <w:rsid w:val="006210ED"/>
     <w:rsid w:val="00621E10"/>
     <w:rsid w:val="00624618"/>
     <w:rsid w:val="00631092"/>
     <w:rsid w:val="00632397"/>
     <w:rsid w:val="0064510C"/>
     <w:rsid w:val="0064577C"/>
     <w:rsid w:val="00645BC7"/>
     <w:rsid w:val="006638E4"/>
     <w:rsid w:val="00663DDD"/>
     <w:rsid w:val="00664DDD"/>
     <w:rsid w:val="00666C21"/>
     <w:rsid w:val="00674AAE"/>
     <w:rsid w:val="006753B1"/>
     <w:rsid w:val="006818D3"/>
     <w:rsid w:val="00681E80"/>
     <w:rsid w:val="00684D37"/>
     <w:rsid w:val="0068585D"/>
     <w:rsid w:val="006A2662"/>
     <w:rsid w:val="006A31E2"/>
     <w:rsid w:val="006A5D9F"/>
     <w:rsid w:val="006A7FF6"/>
     <w:rsid w:val="006B0CC3"/>
+    <w:rsid w:val="006B307C"/>
     <w:rsid w:val="006B58D1"/>
     <w:rsid w:val="006B7DFB"/>
     <w:rsid w:val="006C1061"/>
     <w:rsid w:val="006C1DC1"/>
     <w:rsid w:val="006C347D"/>
     <w:rsid w:val="006C565B"/>
     <w:rsid w:val="006D0C61"/>
     <w:rsid w:val="006D464A"/>
     <w:rsid w:val="006D5D1C"/>
     <w:rsid w:val="006D788C"/>
     <w:rsid w:val="006E0705"/>
     <w:rsid w:val="006E0CAC"/>
     <w:rsid w:val="006E1693"/>
     <w:rsid w:val="006E21AC"/>
     <w:rsid w:val="006E7326"/>
     <w:rsid w:val="006F2E01"/>
     <w:rsid w:val="006F3FF2"/>
     <w:rsid w:val="006F62D4"/>
     <w:rsid w:val="006F7510"/>
+    <w:rsid w:val="00702672"/>
     <w:rsid w:val="00703DC8"/>
     <w:rsid w:val="00703DF7"/>
     <w:rsid w:val="00706455"/>
     <w:rsid w:val="00707E81"/>
     <w:rsid w:val="007142A7"/>
     <w:rsid w:val="00731143"/>
     <w:rsid w:val="007314C3"/>
     <w:rsid w:val="00734064"/>
     <w:rsid w:val="0073484A"/>
     <w:rsid w:val="00734BD8"/>
     <w:rsid w:val="00737E42"/>
     <w:rsid w:val="00745C29"/>
     <w:rsid w:val="00747B8D"/>
     <w:rsid w:val="007564F9"/>
     <w:rsid w:val="007611F4"/>
     <w:rsid w:val="007613E7"/>
     <w:rsid w:val="00761B58"/>
     <w:rsid w:val="00762CC0"/>
     <w:rsid w:val="0076329E"/>
     <w:rsid w:val="00764392"/>
     <w:rsid w:val="00765F91"/>
     <w:rsid w:val="00770F70"/>
     <w:rsid w:val="00772A77"/>
     <w:rsid w:val="007746BE"/>
     <w:rsid w:val="007809D6"/>
     <w:rsid w:val="00781199"/>
     <w:rsid w:val="00785EBD"/>
+    <w:rsid w:val="00787A2B"/>
     <w:rsid w:val="00794122"/>
     <w:rsid w:val="007943E3"/>
     <w:rsid w:val="00796D5F"/>
     <w:rsid w:val="007A18A9"/>
     <w:rsid w:val="007A555D"/>
     <w:rsid w:val="007A5578"/>
     <w:rsid w:val="007A7213"/>
     <w:rsid w:val="007A75FA"/>
     <w:rsid w:val="007B1984"/>
     <w:rsid w:val="007B41FA"/>
     <w:rsid w:val="007B528F"/>
     <w:rsid w:val="007C17D9"/>
     <w:rsid w:val="007C4DFE"/>
     <w:rsid w:val="007C6A53"/>
     <w:rsid w:val="007D425A"/>
     <w:rsid w:val="007D42B0"/>
     <w:rsid w:val="007D44B8"/>
     <w:rsid w:val="007D4DA1"/>
     <w:rsid w:val="007D78DE"/>
     <w:rsid w:val="007E1525"/>
     <w:rsid w:val="007E2DCE"/>
     <w:rsid w:val="007E4CA5"/>
     <w:rsid w:val="007E62A5"/>
     <w:rsid w:val="007E62FA"/>
     <w:rsid w:val="007F0F99"/>
     <w:rsid w:val="007F531E"/>
     <w:rsid w:val="007F659E"/>
     <w:rsid w:val="0080236D"/>
     <w:rsid w:val="00805BD7"/>
     <w:rsid w:val="008066A4"/>
     <w:rsid w:val="00807A19"/>
     <w:rsid w:val="00810A45"/>
     <w:rsid w:val="00812952"/>
     <w:rsid w:val="00813EF5"/>
     <w:rsid w:val="008146FD"/>
     <w:rsid w:val="00816899"/>
     <w:rsid w:val="008168BF"/>
     <w:rsid w:val="00820E2C"/>
     <w:rsid w:val="008252D0"/>
     <w:rsid w:val="0083120A"/>
     <w:rsid w:val="00836975"/>
+    <w:rsid w:val="00844DFB"/>
     <w:rsid w:val="00852951"/>
     <w:rsid w:val="0085477F"/>
     <w:rsid w:val="008578EB"/>
+    <w:rsid w:val="00861B2F"/>
     <w:rsid w:val="00861BF8"/>
     <w:rsid w:val="00864D46"/>
     <w:rsid w:val="00866E50"/>
     <w:rsid w:val="00867698"/>
     <w:rsid w:val="00872C1C"/>
     <w:rsid w:val="00874B9E"/>
     <w:rsid w:val="00874BE1"/>
     <w:rsid w:val="00874C4C"/>
     <w:rsid w:val="008805FB"/>
     <w:rsid w:val="0088208C"/>
     <w:rsid w:val="00885275"/>
     <w:rsid w:val="00892B9D"/>
     <w:rsid w:val="00892F57"/>
     <w:rsid w:val="00893B4F"/>
     <w:rsid w:val="008940E6"/>
     <w:rsid w:val="008A02EC"/>
     <w:rsid w:val="008A15CF"/>
     <w:rsid w:val="008A3AE5"/>
     <w:rsid w:val="008A3C77"/>
     <w:rsid w:val="008A59A7"/>
     <w:rsid w:val="008B1C92"/>
     <w:rsid w:val="008B7129"/>
     <w:rsid w:val="008C0860"/>
     <w:rsid w:val="008C5E1A"/>
     <w:rsid w:val="008C68D2"/>
     <w:rsid w:val="008D3580"/>
     <w:rsid w:val="008D5AA1"/>
     <w:rsid w:val="008E100F"/>
     <w:rsid w:val="008E605E"/>
     <w:rsid w:val="008E7669"/>
     <w:rsid w:val="008F1217"/>
     <w:rsid w:val="008F4CCD"/>
     <w:rsid w:val="008F7391"/>
     <w:rsid w:val="009006F1"/>
     <w:rsid w:val="009015E9"/>
     <w:rsid w:val="00902A5B"/>
     <w:rsid w:val="00903763"/>
     <w:rsid w:val="0090591E"/>
     <w:rsid w:val="0090599D"/>
     <w:rsid w:val="00907145"/>
     <w:rsid w:val="00910562"/>
     <w:rsid w:val="00910BB3"/>
     <w:rsid w:val="00914205"/>
     <w:rsid w:val="00915874"/>
     <w:rsid w:val="00927DF5"/>
     <w:rsid w:val="00933F4A"/>
     <w:rsid w:val="00934094"/>
+    <w:rsid w:val="00936F6C"/>
     <w:rsid w:val="009372B9"/>
     <w:rsid w:val="00943EFA"/>
     <w:rsid w:val="00944E15"/>
     <w:rsid w:val="0094502D"/>
     <w:rsid w:val="00946F9F"/>
     <w:rsid w:val="00950025"/>
     <w:rsid w:val="00954CEE"/>
     <w:rsid w:val="00955F5B"/>
     <w:rsid w:val="00961647"/>
     <w:rsid w:val="009674B1"/>
     <w:rsid w:val="009805CB"/>
     <w:rsid w:val="009815D9"/>
     <w:rsid w:val="00982E12"/>
     <w:rsid w:val="00985C71"/>
     <w:rsid w:val="00987849"/>
     <w:rsid w:val="009909D2"/>
     <w:rsid w:val="00994D01"/>
     <w:rsid w:val="00996252"/>
     <w:rsid w:val="009966E9"/>
     <w:rsid w:val="00997947"/>
     <w:rsid w:val="009A349F"/>
     <w:rsid w:val="009A6620"/>
     <w:rsid w:val="009A6D08"/>
     <w:rsid w:val="009B0322"/>
+    <w:rsid w:val="009B2324"/>
     <w:rsid w:val="009B5ABA"/>
     <w:rsid w:val="009C14BB"/>
     <w:rsid w:val="009C3784"/>
     <w:rsid w:val="009C3EA3"/>
     <w:rsid w:val="009C4046"/>
     <w:rsid w:val="009C40A9"/>
     <w:rsid w:val="009C6048"/>
+    <w:rsid w:val="009C7AA0"/>
     <w:rsid w:val="009D08DD"/>
     <w:rsid w:val="009D2668"/>
     <w:rsid w:val="009D2C52"/>
     <w:rsid w:val="009D6506"/>
     <w:rsid w:val="009D6E6C"/>
     <w:rsid w:val="009D79D1"/>
     <w:rsid w:val="009E5158"/>
     <w:rsid w:val="009E6D18"/>
     <w:rsid w:val="009F6766"/>
     <w:rsid w:val="00A0020B"/>
     <w:rsid w:val="00A019EE"/>
     <w:rsid w:val="00A01CCB"/>
     <w:rsid w:val="00A02F9E"/>
     <w:rsid w:val="00A0531E"/>
     <w:rsid w:val="00A05396"/>
     <w:rsid w:val="00A06C34"/>
     <w:rsid w:val="00A070CE"/>
     <w:rsid w:val="00A0754C"/>
     <w:rsid w:val="00A12D07"/>
     <w:rsid w:val="00A15DB1"/>
     <w:rsid w:val="00A171FC"/>
     <w:rsid w:val="00A17703"/>
     <w:rsid w:val="00A24C6C"/>
     <w:rsid w:val="00A25CBE"/>
     <w:rsid w:val="00A279E1"/>
@@ -16014,76 +15728,79 @@
     <w:rsid w:val="00AF3D0E"/>
     <w:rsid w:val="00AF5908"/>
     <w:rsid w:val="00AF5D56"/>
     <w:rsid w:val="00AF71F3"/>
     <w:rsid w:val="00B02A47"/>
     <w:rsid w:val="00B05F91"/>
     <w:rsid w:val="00B06DEB"/>
     <w:rsid w:val="00B07918"/>
     <w:rsid w:val="00B07F8F"/>
     <w:rsid w:val="00B11F9F"/>
     <w:rsid w:val="00B13045"/>
     <w:rsid w:val="00B17A29"/>
     <w:rsid w:val="00B17DAF"/>
     <w:rsid w:val="00B20311"/>
     <w:rsid w:val="00B22096"/>
     <w:rsid w:val="00B2220D"/>
     <w:rsid w:val="00B23603"/>
     <w:rsid w:val="00B236E6"/>
     <w:rsid w:val="00B23CF9"/>
     <w:rsid w:val="00B240A9"/>
     <w:rsid w:val="00B248EC"/>
     <w:rsid w:val="00B36557"/>
     <w:rsid w:val="00B37FA3"/>
     <w:rsid w:val="00B4113D"/>
     <w:rsid w:val="00B4241F"/>
+    <w:rsid w:val="00B44DEC"/>
     <w:rsid w:val="00B47866"/>
     <w:rsid w:val="00B47FD2"/>
     <w:rsid w:val="00B50A27"/>
     <w:rsid w:val="00B51B27"/>
     <w:rsid w:val="00B62D1B"/>
     <w:rsid w:val="00B663E2"/>
     <w:rsid w:val="00B70DEA"/>
     <w:rsid w:val="00B70EED"/>
     <w:rsid w:val="00B71F77"/>
     <w:rsid w:val="00B73FFB"/>
     <w:rsid w:val="00B8036E"/>
     <w:rsid w:val="00B814EA"/>
     <w:rsid w:val="00B819A6"/>
     <w:rsid w:val="00B8317C"/>
     <w:rsid w:val="00B834EB"/>
     <w:rsid w:val="00B83C10"/>
+    <w:rsid w:val="00B90270"/>
     <w:rsid w:val="00B91030"/>
     <w:rsid w:val="00B936BC"/>
     <w:rsid w:val="00B94FC2"/>
     <w:rsid w:val="00B95161"/>
     <w:rsid w:val="00B97848"/>
     <w:rsid w:val="00BA00DD"/>
     <w:rsid w:val="00BA1589"/>
     <w:rsid w:val="00BA3AB4"/>
     <w:rsid w:val="00BA5ECE"/>
     <w:rsid w:val="00BA74D9"/>
+    <w:rsid w:val="00BB0055"/>
     <w:rsid w:val="00BB133C"/>
     <w:rsid w:val="00BC4A80"/>
     <w:rsid w:val="00BC54AF"/>
     <w:rsid w:val="00BC6DF5"/>
     <w:rsid w:val="00BD0D77"/>
     <w:rsid w:val="00BD29A8"/>
     <w:rsid w:val="00BD3AFF"/>
     <w:rsid w:val="00BD6F63"/>
     <w:rsid w:val="00BF2D59"/>
     <w:rsid w:val="00BF65C3"/>
     <w:rsid w:val="00BF7A7E"/>
     <w:rsid w:val="00C0010C"/>
     <w:rsid w:val="00C0442F"/>
     <w:rsid w:val="00C04BFF"/>
     <w:rsid w:val="00C05CE6"/>
     <w:rsid w:val="00C068EF"/>
     <w:rsid w:val="00C12D9B"/>
     <w:rsid w:val="00C174A5"/>
     <w:rsid w:val="00C17AFB"/>
     <w:rsid w:val="00C20CC1"/>
     <w:rsid w:val="00C2382A"/>
     <w:rsid w:val="00C26391"/>
     <w:rsid w:val="00C30666"/>
     <w:rsid w:val="00C34322"/>
     <w:rsid w:val="00C430F8"/>
@@ -16119,50 +15836,51 @@
     <w:rsid w:val="00CC4625"/>
     <w:rsid w:val="00CC4A5A"/>
     <w:rsid w:val="00CD1548"/>
     <w:rsid w:val="00CD34E9"/>
     <w:rsid w:val="00CE3802"/>
     <w:rsid w:val="00CE410D"/>
     <w:rsid w:val="00CE5306"/>
     <w:rsid w:val="00CF0EC1"/>
     <w:rsid w:val="00CF2565"/>
     <w:rsid w:val="00CF3E6F"/>
     <w:rsid w:val="00CF5E75"/>
     <w:rsid w:val="00CF7C0A"/>
     <w:rsid w:val="00D04072"/>
     <w:rsid w:val="00D052F7"/>
     <w:rsid w:val="00D05EEE"/>
     <w:rsid w:val="00D16709"/>
     <w:rsid w:val="00D1794D"/>
     <w:rsid w:val="00D20412"/>
     <w:rsid w:val="00D22411"/>
     <w:rsid w:val="00D26214"/>
     <w:rsid w:val="00D3056F"/>
     <w:rsid w:val="00D30C2A"/>
     <w:rsid w:val="00D3294E"/>
     <w:rsid w:val="00D32C52"/>
     <w:rsid w:val="00D32C76"/>
+    <w:rsid w:val="00D33277"/>
     <w:rsid w:val="00D4052A"/>
     <w:rsid w:val="00D428A8"/>
     <w:rsid w:val="00D44725"/>
     <w:rsid w:val="00D50D42"/>
     <w:rsid w:val="00D52FAC"/>
     <w:rsid w:val="00D55F74"/>
     <w:rsid w:val="00D5667D"/>
     <w:rsid w:val="00D575DD"/>
     <w:rsid w:val="00D612B8"/>
     <w:rsid w:val="00D63666"/>
     <w:rsid w:val="00D64651"/>
     <w:rsid w:val="00D66760"/>
     <w:rsid w:val="00D679E1"/>
     <w:rsid w:val="00D71F01"/>
     <w:rsid w:val="00D7332F"/>
     <w:rsid w:val="00D75923"/>
     <w:rsid w:val="00D763D5"/>
     <w:rsid w:val="00D80E1D"/>
     <w:rsid w:val="00D83392"/>
     <w:rsid w:val="00D833C5"/>
     <w:rsid w:val="00D84886"/>
     <w:rsid w:val="00D8550A"/>
     <w:rsid w:val="00D86985"/>
     <w:rsid w:val="00D86DA7"/>
     <w:rsid w:val="00D871A6"/>
@@ -16316,51 +16034,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1093E554"/>
   <w15:docId w15:val="{E36F8BC5-BE25-436E-9319-112616D5424A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16993,51 +16711,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0011398B"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="107242770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1797335544">
           <w:marLeft w:val="720"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -17568,63 +17286,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF5413A7-AB4E-42C6-BA25-D27D6F05CE83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2501</Words>
-  <Characters>3252</Characters>
+  <Words>855</Words>
+  <Characters>4879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>361</Lines>
-  <Paragraphs>221</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5532</CharactersWithSpaces>
+  <CharactersWithSpaces>5723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>user01</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.21541</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>C60422039B134F339D6163CF6BCBB4BF_13</vt:lpwstr>